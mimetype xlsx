--- v0 (2026-01-16)
+++ v1 (2026-07-17)
@@ -8,123 +8,121 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
   <Override PartName="/xl/commentsmeta0" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11122"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Ivica\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/ivica/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4C36A443-36D0-451D-9066-2A1CB395F29C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2260DE62-8338-FE42-8CD6-E85C1192F62E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="20" yWindow="680" windowWidth="34200" windowHeight="21460" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="⌂" sheetId="7" r:id="rId1"/>
     <sheet name="English language" sheetId="6" r:id="rId2"/>
     <sheet name="Hrvatski jezik" sheetId="5" r:id="rId3"/>
     <sheet name="Slovenski jezik" sheetId="4" r:id="rId4"/>
     <sheet name="Српски језик" sheetId="1" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'English language'!$A$1:$C$184</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Hrvatski jezik'!$A$1:$C$184</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Slovenski jezik'!$A$1:$C$184</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Српски језик'!$A$1:$C$184</definedName>
   </definedNames>
   <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId6" roundtripDataChecksum="18C/1qwkkCmqA5yOk8Y65cCiNNRWTVf+chr/yMUGR9Y="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author/>
   </authors>
   <commentList>
     <comment ref="C144" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
+            <family val="2"/>
             <scheme val="minor"/>
           </rPr>
           <t>======
 ID#AAABttpN5GI
 Gradska biblioteka Novi Sad    (2025-11-13 20:36:36)
 ovde sam skoro sve prideve i zamenice izmenila, vodila sam se time da je potok muškog roda i da se sve upravlja prema tome, iako osoba priča u ženskom rodu, verovatno zbog naziva Trnava. ne znam da li treba tako, da li da vratim sve u ženski rod?</t>
         </r>
       </text>
     </comment>
   </commentList>
   <extLst>
     <ext xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId1" roundtripDataSignature="AMtx7mjFwAqG/iFqQob6MdqnFAqx2caBjw=="/>
     </ext>
   </extLst>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2225" uniqueCount="843">
   <si>
     <t>Osoba</t>
   </si>
   <si>
-    <t>Hrvatska verzija priče</t>
-[...1 lines deleted...]
-  <si>
     <t>01-HR</t>
   </si>
   <si>
     <t>My childhood was tied to the Mura river. My favorite thing was riding the boat 'Moriša', even though I was afraid of the water because I can't swim. People fished along the Mura, there was fun and laughter, and the forest along the river was our playground. I also remember the mill where we would take corn; I always watched in wonder there as the grains turned into flour. Today, Dekanovec has changed a lot, that forest is gone, and the people I knew have passed away. Nostalgia remains in me; images of childhood and youth always return. When I come to my hometown, I barely recognize it, but my heart pulls me to stand on the bank of the Mura once more and cross on the old ferry.</t>
   </si>
   <si>
     <t>Moje djetinjstvo je bilo vezano uz Muru. Najljepše mi je bilo voziti se brodom Moriša, iako me bilo strah vode jer ne znam plivati. Ljudi su uz Muru pecali, bilo je zabava i smijeha, a šuma uz rijeku bila nam je igralište. U sjećanju mi je i mlin u koji smo vozili kukuruz, tamo sam uvijek s čuđenjem gledala kako se zrnje pretvara u brašno. Danas se Dekanovec jako promijenio, nema više te šume, ljudi koje sam poznavala pomrli su. U meni ostaje nostalgija, slike djetinjstva i mladosti uvijek se vraćaju. Kad dođem u rodni kraj, gotovo da ga ne prepoznajem, ali srce me vuče da još jednom stanem na obalu Mure i prođem starim skelom.</t>
   </si>
   <si>
     <t>Moje otroštvo je bilo vezano na Muro. Najlepše mi je bilo voziti se z ladjo 'Moriša', čeprav me je bilo strah vode, ker ne znam plavati. Ljudje so ob Muri lovili ribe, bilo je zabave in smeha, gozd ob reki pa je bil naše igrišče. V spominu mi je ostal tudi mlin, kamor smo vozili koruzo; tam sem vedno z začudenjem opazovala, kako se zrnje spreminja v moko. Danes se je Dekanovec zelo spremenil, ni več tistega gozda, ljudje, ki sem jih poznala, so pomrli. V meni ostaja nostalgija, podobe otroštva in mladosti se vedno vračajo. Ko pridem v rodni kraj, ga skoraj ne prepoznam, a srce me vleče, da bi še enkrat stala na bregu Mure in se peljala s starim brodom.</t>
   </si>
   <si>
     <t>Моје детињство било је везано за Муру. Најлепше ми је било да се возим чамцем „Мориша”, иако ме било страх воде јер не знам да пливам. Људи су поред Муре пецајући проводили време, било је забаве и смеха, а шума уз реку била нам је игралиште. У сећању ми је и млин у који смо возили кукуруз – тамо сам увек са чуђењем гледала како се зрно претвара у брашно. Данас се Декановец много променио, више нема те шуме, људи које сам познавала су преминули. У мени остаје носталгија, слике детињства и младости увек се враћају. Када дођем у родни крај, готово да га не препознајем, али срце ме вуче да још једном станем на обалу Муре и прођем старом скелом.</t>
   </si>
   <si>
     <t>For Corpus Christi, we girls would pick flowers along the Mura, put them in baskets, and sprinkle them through the village during the procession. In the forests, trees were decorated for St. George's Day (Jurjevo). Hay was gathered together - first it was dried, then stacked; everyone helped because they feared the rain. Florijan Andrašec, the cantor from my village, was a cheerful man; he sang and wrote songs inspired by nature and the river. People gathered, sang, brought wine, and laughed, even when they accidentally fried eggs on cheese instead of lard. Today, there is less and less of this; young people rarely get involved, except in folklore. Nature was part of the customs, songs, and life, and now it is increasingly being lost.</t>
   </si>
   <si>
     <t>Za Tijelovo smo curice brale cvijeće uz Muru, stavljale ga u košarice i posipavale po selu u procesiji. U šumama su se kitila stabla za Jurjevo. Sijeno se skupljalo zajednički – prvo se sušilo, pa slagalo, svi su pomagali jer se bojali kiše. Florijan Andrašec, kantor iz mog sela, bio je veseljak, pjevao je i pisao pjesme, inspirirane prirodom i rijekom. Ljudi su se okupljali, pjevali, donosili vino i smijali se, čak i kad su zabunom pekli jaja na siru umjesto na masti. Danas toga ima sve manje, mladi se rijetko uključuju, osim u folkloru. Priroda je bila dio običaja, pjesama i života, a sada se više gubi.</t>
   </si>
   <si>
     <t>Za Telovo (Sveto Rešnje Telo) smo deklice nabirale cvetje ob Muri, ga dajale v košarice in trosile po vasi med procesijo. V gozdovih so se krasila drevesa za Jurjevo. Seno se je pospravljalo skupaj – najprej se je sušilo, nato zlagalo; vsi so pomagali, ker so se bali dežja. Florijan Andrašec, kantor iz moje vasi, je bil veseljak, pel je in pisal pesmi, ki sta jih navdihnila narava in reka. Ljudje so se zbirali, peli, prinašali vino in se smejali, tudi ko so pomotoma pekli jajca na siru namesto na masti. Danes je tega vse manj, mladi se redko vključujejo, razen v folklori. Narava je bila del običajev, pesmi in življenja, zdaj pa se vse bolj izgublja.</t>
   </si>
   <si>
     <t>За „Тијелово” (празник познат и као Брашанчево) смо ми девојчице брале цвеће поред Муре, стављале га у корпице и посипале по селу у процесији. У шумама су се китила стабла за Јурјево (Ђурђевдан). Сено се скупљало заједнички – прво се сушило, па слагало, сви су помагали јер су се плашили кише. Флоријан Андрашец, кантор из мог села, био је весељак, певао је и писао песме, инспирисане природом и реком. Људи су се окупљали, певали, доносили вино и смејали се, чак и кад су грешком пекли јаја на сиру уместо на масти. Данас тога има све мање, млади се ретко укључују, осим у фолклор. Природа је била део обичаја, песама и живота, а сада се све више губи.</t>
@@ -707,188 +705,201 @@
   </si>
   <si>
     <t>Živelo se je blizu Mure. Delno smo imeli posest čez Muro, tako da smo z majhnim čolnom vozili celo seno čez Muro v čolnu. Torej, suho seno smo dovažali. Mura pa je bila pred recimo 55 leti... Pil sem vodo iz Mure, ne da bi imel kakršnekoli posledice.</t>
   </si>
   <si>
     <t>Живело се близу Муре. Делимично смо имали посед преко Муре, тако да смо малим чамцем возили чак и сено преко Муре у чамцу. Дакле, суво сено смо довозили. А Мура је била пре, рецимо, 55 година... Пио сам воду из Муре, без икаквих последица.</t>
   </si>
   <si>
     <t>In that period, it was completely grazed. There was a huge amount of livestock. Every square meter was grazed all the way to the water. So, maximally accessible. Today, however, it is simply... overgrown.</t>
   </si>
   <si>
     <t>U tom razdoblju, bilo je potpuno popaseno. Bilo je ogromno stoke. Svaki kvadratni metar bio je popasen sve do vode. Dakle, maksimalno dostupno. A danas je jednostavno... zarašteno.</t>
   </si>
   <si>
     <t>V tistem obdobju, povsem popaseno je bilo. Ogromno živine je bilo. Vsak kvadratni meter je bil popasen vse do vode. Torej, maksimalno dostopno. Danes pa je enostavno... zaraščeno.</t>
   </si>
   <si>
     <t>У том периоду, било је потпуно испасено. Било је много стоке. Сваки квадратни метар је био попасен све до воде. Дакле, максимално доступно. А данас је једноставно... зарасло.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">It was known exactly when the season for something was... Things were stored. Usually, this was in the attics... That </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>čmerika</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (Hellebore/Veratrum) was gathered... It was gathered en masse. Dried and sold, you know. Horsetail, and many of these plants... Hemp.</t>
     </r>
   </si>
   <si>
     <t>Točno se znalo kada je sezona čega... Spremalo se. Obično je to bilo po tavanima... Nabirala se ona čemerika... To se masovno skupljalo. Sušilo i prodavalo, da. Preslica, i mnogo tih biljaka... Konoplja.</t>
   </si>
   <si>
     <t>Točno se je vedelo, kdaj je sezona česa... Shranjevalo se je. Običajno je bilo to po podstrešjih... Nabirala se je tista čmerika... To se je množično nabiralo. Sušilo in prodajalo, ne. Preslica, in veliko teh rastlin... Konoplja.</t>
   </si>
   <si>
     <t>Тачно се знало када је сезона чега... Чувало се. Обично је то било по таванима... Брала се она чемерика... То се масовно скупљало. Сушило и продавало, да. Преслица, и много тих биљака... Конопља.</t>
   </si>
   <si>
     <t>My grandfather was... he wove... He had that loom and was a weaver... He made tarps, sheets... Everything that was flax, you know. Flax and hemp... The process was harvesting... Then came soaking. Drying, scutching (breaking flax) and all the rest... In the winter months, when there was no work in the fields, that's when the weaving was done.</t>
   </si>
   <si>
     <t>Moj djed je bio... on je tkao... Imao je onaj tkalački stan i bio je tkalac... Radio je ponjave, plahte... Sve što je bilo od lana, da. Lana i konoplje... Postupak je bio žetva... Zatim je bilo namakanje. Sušenje, trlica (stupica) i sve ostalo... U zimskim mjesecima, kada nije bilo posla na polju, tada se tkalo.</t>
   </si>
   <si>
     <t>Moj ded je bil... on je tkal... Imel je tiste statve in je bil tkalec... Delal je ponjave, rjuhe... Vse, kar je bilo lana, ne. Lana in konoplje... Postopek je bil žetev... Nato je bilo namakanje. Sušenje, trlica in vse ostalo... V zimskih mesecih, ko ni bilo dela na polju, takrat se je tkalo.</t>
   </si>
   <si>
     <t>Мој дека је био... он је ткао... Имао је тај разбој и био је ткалац... Правио је поњаве, чаршаве... Све што је било од лана, да. Лана и конопље... Поступак је био жетва... Затим је било намакање. Сушење, трлица и све остало... У зимским месецима, када није било рада на пољу, тада се ткало.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>For us, everything simply revolved around work... Children were also partly a labor force... For example, the cowherd was paid by the village. In addition, each house, when it was their turn, had to provide a person to help this shepherd, who grazed 200-300 cows and 80 horses, on the daily pasture. Those were our cowherds... Your 'trate' or whatever it was called. The common pasture (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Gmajna</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">). Yes, we had the </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>gmajna</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">... The </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>gmajna</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> was common property and there... you could learn a lot from that shepherd. He knew... Those old stories and they were passed on... The livestock was gathered and driven all the way to the Mura.</t>
     </r>
   </si>
   <si>
     <t>Kod nas je jednostavno sve teklo uz rad... Djeca su djelomično bila i radna snaga... Recimo, kravara je plaćalo selo. Osim toga, svaka je kuća, kad je bila na redu, morala dati čovjeka za pomoć tom pastiru, koji je pasao 200-300 krava i 80 konja, na dnevnoj ispaši. To su bili naši kravari... Vaše 'trate' ili kako se zvalo. Gmajna. Da, kod nas je bila gmajna... Gmajna je bila zajedničko vlasništvo i tamo se... moglo puno naučiti od tog pastira. On je znao... Te stare priče i to se prenosilo... Stoka se skupila i tjerala sve do Mure.</t>
   </si>
   <si>
     <t>Pri nas je enostavno vse potekalo ob delu... Otroci so bili delno tudi delovna sila... Recimo, kravar je bil plačan s strani vasi. Poleg tega je morala vsaka hiša, ko je bila na vrsti, dati človeka za pomoč temu pastirju, ki je pasel 200-300 krav in 80 konj, na dnevni paši. To so bili naši kravarji... Vaši 'trate' ali kako se je imenovalo. Gmajna. Da, pri nas je bila gmajna... Gmajna je bila skupna lastnina in tam se je... dalo veliko naučiti od tistega pastirja. On je poznal... Tiste stare zgodbe in to se je prenašalo... Živina se je zbrala in gnala vse do Mure.</t>
   </si>
   <si>
     <t>Код нас је једноставно све текло уз рад... Деца су делимично била и радна снага... Рецимо, кравара је плаћало село. Поред тога, свака кућа је морала, кад је био њен ред, дати човека за помоћ том пастиру, који је пасао 200-300 крава и 80 коња, на дневној испаши. То су били наши кравари... Ваше 'трате' (ливаде, пашњаци) или како се звало. Гмајна. Да, код нас је била гмајна (сеоска заједничка земља)... Гмајна је била заједничко власништво и тамо се... могло много научити од тог пастира. Он је знао... Те старе приче и то се преносило... Стока се скупила и гонила све до Муре.</t>
   </si>
   <si>
     <t>04-SI</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>We had rabbits, we had rabbits, pigs, and chickens, you know. Eggs weren't bought, chicken meat also wasn't bought. Pork, that was domestic, but it had to be conserved more... Grandparents knew how to lock this up. The tub (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>čeber</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>). ... It was opened on special occasions... For special tasks and for guests. They helped each other... People helped, even if someone didn't have firewood, a neighbor was helped, and so on.</t>
     </r>
   </si>
   <si>
     <t>Zečeve smo imali, imali smo zečeve, svinje i kokoši, da. Jaja se nisu kupovala, pileće meso se također nije kupovalo. Svinjsko meso, to je bilo domaće, ali se moralo više čuvati... Bake i djedovi su to znali zaključavati. Čabar. ... Otvaralo se u posebnim prilikama... Za posebne poslove i za goste. Jedni drugima su pomagali... Pomagalo se, i ako tko nije imao grijanja, pomoglo se susjedu i tako.</t>
   </si>
   <si>
     <t>Zajce smo imeli, imeli smo zajce, svinje in kokoši, ne. Jajc se ni kupovalo, piščančje meso se tudi ni kupovalo. Svinjsko meso, to je bilo domače, ampak ga je bilo treba bolj varčevati... Stari starši so to znali zaklepati. Čeber. ... Odprlo se je ob posebnih priložnostih... Ob posebnih delih in za goste. Drug drugemu so pomagali... Pomagalo se je, tudi če kdo ni imel kurjave, se je pomagalo sosedu in tako.</t>
   </si>
   <si>
     <t>Зечеве смо имали, имали смо зечеве, свиње и кокошке, да. Јаја се нису куповала, пилеће месо се такође није куповало. Свињско месо, то је било домаће, али је морало више да се штеди... Баке и деке су то знали да закључавају. Чабар. ... Отварало се у посебним приликама... За посебне послове и за госте. Једни другима су помагали... Помагало се, и ако неко није имао огрева, помогло се комшији и тако.</t>
   </si>
   <si>
     <t>The soil was better, they fertilized it with manure, domestic manure, and the soil was better. Yes, but now, even if it's 'bio' (organic), the growth isn't the same.</t>
   </si>
   <si>
     <t>Bolja je zemlja bila, gnojili su je stajskim gnojem, domaćim gnojem, i zemlja je bila bolja. Da, a sada to, iako je 'bio', nema takvog rasta.</t>
   </si>
   <si>
     <t>Boljša zemlja je bila, gnojili so jo s hlevskim gnojem, domačim gnojem, in je bila tudi zemlja boljša. Da, zdaj pa to, čeprav je 'bio', ni takšne rasti.</t>
   </si>
   <si>
     <t>Боља је земља била, ђубрили су је стајским ђубривом, домаћим ђубривом, и земља је била боља. Да, а сада то, иако је 'био', нема таквог раста.</t>
   </si>
@@ -951,58 +962,60 @@
   </si>
   <si>
     <t>Nekdaj so bili vinogradi, imeli so po 300, 400 trsov, in ogromno ljudi jih je imelo. Danes vse to že propada, ker pridelka ne moreš nikamor prodati... Ostajajo pa večji vinogradniki... ker se ti enostavno ne splača.</t>
   </si>
   <si>
     <t>Некада су били виногради, имали су по 300, 400 чокота, и огроман број људи их је имао. Данас све то већ пропада, јер род не можеш нигде да продаш... Остају, пак, већи виноградари... јер теби се једноставно не исплати.</t>
   </si>
   <si>
     <t>Marshes, yes, that existed... Also when there was a lot of snow, a huge amount. There was 30, 40 cm of it... it fell around... November 15th and held until March... We went ice-skating and skiing. The skis were so-so... We cut the tire from a bicycle, tied it underneath, stepped into our shoes, and off we went.</t>
   </si>
   <si>
     <t>Močvare, da, toga je bilo... I kad je bilo puno snijega, ogromno. Bilo ga je 30, 40 cm... pao je tamo oko... 15. studenog i držao se do ožujka... Išli smo klizati i skijati. Skije su bile onako... Od bicikla smo odrezali gumu, zavezali je ispod, stali unutra u cipelama i išli smo.</t>
   </si>
   <si>
     <t>Močvirja, ja, to je pa bilo... Tudi ko je bilo dosti snega, ogromno. Bilo ga je 30, 40 cm... zapadel je tam okrog... 15. novembra in je držal do marca... Hodili smo se drsati in smučati. Smuči so bile bolj tako-tako... Od kolesa smo gumo odrezali, spodaj privezali, stopili noter v čevlje in smo šli.</t>
   </si>
   <si>
     <t>Мочваре, да, тога је било... Чак и кад је било доста снега, било га је баш много. Било га је 30, 40 цм... пао би тамо око... 15. новембра и држао се до марта... Ишли смо да се клизамо и скијамо. Скије су биле, онако... Са бицикла смо одсекли гуму, везали је испод, стали унутра у ципелама и ишли смо.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Klopotci</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (wind rattles) were normal, when the 'bratva' (grape harvest) began, the rattles were already working before that... They were supposed to scare away birds... The harvest... father, because he knew people, they called him and we went with him, you know... I usually just picked the grapes...</t>
     </r>
   </si>
   <si>
     <t>Klopotci su bili normalni, kad je počela 'bratva' (berba grožđa), prije toga su klopotci već radili... Trebali su tjerati ptice... Berba... otac, budući da je poznavao ljude, zvali bi ga i mi smo išli s njim, da... Ja sam obično samo brao grožde...</t>
   </si>
   <si>
     <t>Klopotci so pa normalno, ko se je začela 'bratva' (trgatev), pred tistim so že klopotci delali... Naj bi tirali ptice... Trgatev... oče, ker je poznal ljudi, so ga poklicali in mi smo šli z njim, ne... Jaz sem samo bral grozdje ponavadi...</t>
   </si>
   <si>
     <t>Клопотци су били нормални, кад је почела 'братва' (берба грожђа), пре тога су клопотци већ радили... Требало је да терају птице... Берба... отац, пошто је познавао људе, звали би га и ми смо ишли с њим, да... Ја сам обично само брао грожђе...</t>
   </si>
   <si>
     <t>When we were threshing, you know... 21 sheaves made a 'križ' (a cross-shaped stack/stook). Then this was brought to the threshing machine... And I always liked to be the one who went up and cut the sheaves... That was the best job for me... And then the process, how it went: some were by the sacks, others carried the straw away...</t>
   </si>
   <si>
     <t>Kad smo mlatili (vršili), da... 21 snopova je bilo za 'križ' (stavicu). Onda se to donijelo k mlatilici (vršilici)... I ja sam stalno volio biti onaj koji je išao gore i rezao snopove... To mi je bio najljepši posao... A onda taj proces, kako je išao: jedni su bili kod vreća, drugi su nosili slamu...</t>
   </si>
   <si>
     <t>Ko smo mlatili, ne... 21 snopov je bilo za križ. Potem se je to prineslo k mlatilnici... In jaz sem stalno rad bil tisti, da sem šel gor in sem snope rezal, ne. To mi je bilo najlepše delo... Potem pa ta proces, kako je šel: eni so bili pri vrečah, drugi so slamo stran nosili...</t>
   </si>
   <si>
     <t>Кад смо млатили (вршили), да... 21 сноп је било за 'крст'. Онда би се то донело код млатилице (вршалице)... И ја сам стално волео да будем онај који је ишао горе и резао снопове... То ми је био најлепши посао... А онда тај процес, како је ишао: једни су били код џакова, други су носили сламу...</t>
   </si>
@@ -1167,67 +1180,70 @@
   </si>
   <si>
     <t>Zelo omejena količina ptic je v naših gozdovih. Pri nas nekoč je bilo to glasno. Že nekaj let nisem slišala kukavice, na primer... Sem pa opazila neko ptičko... Ima nenavadno modro glavico, je prelepa, z majhnimi rdečimi 'tačkami' (nožicami). Ne vem, odkod je prišla. Včasih me zaskrbi, da so to samo moja leta in da ni toliko kriva sprememba narave. Če pa je kriva sprememba narave... je skrb lahko toliko večja.</t>
   </si>
   <si>
     <t>Веома је ограничена количина птица у нашим шумама. Код нас је некада било бучно. Већ неколико година нисам чула кукавицу, на пример... Али сам приметила неку птичицу... Има необичну плаву главицу, прелепа је, с малим црвеним ножицама. Не знам одакле је дошла. Понекад ме забрине да су то само моје године и да није толико крива промена природе. А ако је крива промена природе... брига може бити утолико већа.</t>
   </si>
   <si>
     <t>At the grape harvests... the neighbors who helped each other, made a nice agreement. They went to help each other... But now, we are all too much 'on our own' (independent). Everyone has their own little tractor... and there is no more need for such cooperation.</t>
   </si>
   <si>
     <t>Kod berbi... susjedi, koji su si međusobno pomagali, lijepo su se dogovorili. Jedni drugima su išli pomoći... A sada smo previše svi 'svoji' (samostalni). Svatko ima svoj traktorčić... i potrebe za takvom suradnjom više nema.</t>
   </si>
   <si>
     <t>Pri trgatvah... so se sosedje, ki so si medsebojno pomagali, lepo dogovorili. Drug drugemu so šli pomagat... Zdaj pa smo preveč vsi 'na svoje' (samostojni). Vsak ima svoj traktorček... in potrebe po takem sodelovanju več ni.</t>
   </si>
   <si>
     <t>Код берби... комшије, који су међусобно помагале, лепо би се договориле. Једни другима су ишли да помогну... А сада смо превише сви 'своји'. Свако има свој тракторчић... и потребе за таквом сарадњом више нема.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Most often, there were </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>klopotci</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (rattles). They were placed on every hill... the men in the village gathered... 'now we're going to put up the rattle.'... Crows... weren't that smart... But then... the timid animals, roe deer, red deer... came lower and started eating the grapes. And the rattle doesn't work on them.</t>
     </r>
   </si>
   <si>
     <t>Najčešće su bili klopotci. Postavljali su se na svaki brijeg... muškarci u selu su se skupili... 'sad ćemo ići postaviti klopotec.'... Vrane... nisu bile tako pametne... A onda su... plahe životinje, srne, jelenjad... došle niže i počele jesti grožde. A tu klopotec više ne vrijedi.</t>
   </si>
   <si>
     <t>Najpogosteje so bili klopotci. Postavljalo se jih je na vsak breg... moški v vasi so se zbrali... 'zdaj bomo pa šli postavit klopotec.'... Vrane... niso bile tako pametne... Potem pa so se... plašne živali, srne, jelenjad... prišle nižje in začele jesti grozdje. Tam pa klopotec ne velja več.</t>
   </si>
   <si>
     <t>Најчешће су били клопотци. Постављали су се на сваки брег... мушкарци у селу би се скупили... „сад ћемо ићи да поставимо клопотец.” ... Вране... нису биле тако паметне... А онда су... плахе животиње, срне, дивљач... дошле ниже и почеле да једу грожђе. А ту клопотец више не важи.</t>
   </si>
   <si>
     <t>Especially for the Mura... they said that the 'rojenice' or 'sojenice' (Fates/spirits) walk there. That there are some beings above the Mura, because... a mist formed above the Mura... they explained it as fairies coming and dancing above the river... People's imaginations worked more, and that's why they could also create more treasures of these old stories...</t>
   </si>
   <si>
     <t>Posebno za Muru... govorili su da tamo hodaju rojenice ili sojenice (suđenice). Da su nad Murom neka bića, jer se... nad Murom stvorila maglica... tumačili su si da su došle vile i plesale nad rijekom... Ljudima je više radila mašta i zato su mogli i stvoriti više blaga tih starih priča...</t>
   </si>
   <si>
     <t>Posebej za Muro... so govorili, da tam hodijo rojenice ali sojenice. Da so nad Muro neka bitja, ker se je... nad Muro naredila meglica... razlagali so si, da so prišle vile in plesale nad reko... Ljudem je bolj delala domišljija in zato so lahko tudi ustvarili več zakladov teh starih zgodb...</t>
   </si>
   <si>
     <t>Посебно за Муру... говорили су да тамо ходају роjенице или суђенице. Да су над Муром нека бића, јер се... над Муром створила измаглица... тумачили су да су дошле виле и плесале над реком... Људима је више радила машта и зато су и могли да створе више блага тих старих прича...</t>
   </si>
@@ -1242,232 +1258,250 @@
   </si>
   <si>
     <t>Na Črncu je bil poleti Črnec zanimiv za otroke zaradi iger v vodi in s kopanjem. Voda je bila precej mrzla, ker je Črnec poln raznih izvirov; lahko rečemo, da je še zdaj pitna. Pozimi pa sankanje, drsanje po ledu. Imeli smo izdelane pripomočke za drsanje na ledu. Velike ledene plošče so nastajale po travnikih, kjer je bila nižina... Osebno sem se zanimal pri starih ljudeh, kaj bi to naj bilo... In mi je en možakar takole opisal. Pravi: 'Si hodil pazljivo po Črncu? ... Si videl kaj barvnega kamenja? Da je črno.' Sem videl... In pravi: 'Od tod ime Črnec, ker je kamenje... črne barve.'</t>
   </si>
   <si>
     <t>На Чрнцу... лети је Чрнец био занимљив деци због игара у води и купања. Вода је била прилично хладна, јер је Чрнец пун разних извора; можемо рећи да је и сада питка. Зими пак санкање, клизање по леду. Имали смо направљене справе за клизање на леду. Велике ледене плоче настајале су по ливадама, где је била низија... Лично сам се распитивао код старих људи, шта би то могло бити... И један ми је човек овако описао. Каже: „Јеси ли ишао пажљиво по Чрнцу? ... Јеси ли видео какво обојено камење? Да је црно.” Видео сам... И каже: „Отуда име Чрнец, јер је камење... црне боје.”</t>
   </si>
   <si>
     <t>Medicine was not... so accessible... There were so-called 'village healers'... For example, my great-grandmother practiced herbalism... This was mostly already known and was passed on through conversations. For example, someone had a problem with a cold... They asked one another... One man... said that a cold is cured with what you got it from. He said it half-jokingly... In the summer, there was gathering... as I say, I heard from my great-grandmother, because she would then say: 'You see, this is for this, and this one is for that.'</t>
   </si>
   <si>
     <t>Medicina nije bila... tako dostupna... Bili su takozvani 'seoski liječnici' (iscjelitelji)... Na primjer, moja prabaka se bavila travarstvom... To je bilo većinom već poznato i prenosilo se razgovorima. Na primjer, netko je imao problem s prehladom... Pitao je jedan drugoga... Jedan čovjek... je rekao da se prehlada liječi onime od čega si je dobio. Malo u šali je rekao... Ljeti je bilo branje... kao što kažem, čuo sam od prabake, jer je onda rekla: 'Znaš, ovo je za ovo, a ovo ti je za ono.'</t>
   </si>
   <si>
     <t>Medicina ni bila... tako dostopna... Bili so tako imenovani 'vaški zdravilari' (zdravilci)... Na primer, moja prababica se je ukvarjala z zeliščarstvom... To je bilo večinoma že znano in se je prenašalo s pogovori. Na primer, nekdo je imel težavo s prehladom... Vprašal je drug drugega... En možakar... je rekel, da se prehlad zdravi s tistim, od česar si ga dobil. Malo v šali je povedal... Poleti je bilo nabiranje... kot pravim, slišal sem od prababice, ker je potem rekla: 'Veš, to je za to, to ti je pa za to.'</t>
   </si>
   <si>
     <t>Медицина није била... тако доступна... Били су такозвани 'сеоски видари' (исцелитељи)... На пример, моја прабаба се бавила траварством... То је било већином већ познато и преносило се усмено. На пример, неко би имао проблем са прехладом... Па је питао другога... Један човек... је рекао да се прехлада лечи ониме од чега си је добио. Мало у шали је рекао... Лети се брало... као што кажем, чуо сам од прабабе, јер је онда рекла: „Знаш, ово је за ово, а ово ти је за оно.”</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Here, the work was very practically divided. For example, mowing wheat during the harvest... Everything was done by hand... The head of the family was the mower (reaper), behind him was the one who made the </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>povresla</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (binds)... After the mower came a woman with a sickle, who gathered... and laid the wheat on these binds... Then there was the one who tied it... and stacked it into 'križi' (crosses/stooks) as they went. The </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>križi</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> were piles, stacked in the shape of a cross... The small </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>križ</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> had 20 sheaves, the large </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>križ</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> 21.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Tu je bio posao vrlo praktično podijeljen. Na primjer, košnja pšenice u vrijeme žetve... Sve se radilo ručno... Glava obitelji bio je kosac, iza njega je bio onaj koji je radio </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>povresla</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (veze)... Za koscem je išla žena sa srpom, koja je skupljala... i polagala pšenicu na ta povresla... Onda je bio onaj koji je to vezao... i usput slagao u 'križe' (stavice). Križi su bili snopovi složeni u obliku križa... Mali križ je imao 20 snopova, veliki križ 21.</t>
     </r>
   </si>
   <si>
     <t>Tu je bilo delo zelo praktično razdeljeno. Na primer košnja pšenice v času žetve... Vse se je delalo ročno... Glava družine je bil kosec, za njim je bil tisti, ki je delal povresla... Za koscem je šla ženska s srpom, ki je pobirala... in polagala pšenico na ta povresla... Potem je bil tisti, ki je to vezal... in sproti zlagal v 'križe'. Križi so bili kupi, zloženi v obliki križa... Mali križ je imel]20 snopov, veliki križ 21.</t>
   </si>
   <si>
     <t>Ту је посао био веома практично подељен. На пример, кошење пшенице у време жетве... Све се радило ручно... Глава породице је био косац, за њим је био онај који је правио 'повресла' (везе)... За косцем је ишла жена са српом, која је скупљала... и полагала пшеницу на та повресла... Онда је био онај који је то везивао... и успут слагао у 'крстове'. Крстови су биле гомиле, сложене у облику крста... Мали крст је имао 20 снопова, велики крст 21.</t>
   </si>
   <si>
     <t>Mostly, threshing was done earlier with flails... This was 'toklo' (beaten) in the 'gumno' (barn threshing floor)... We called them 'cepi' (flails)... you held one in your hand and swung it, and the other was the one that... beat the ears of corn. And that's how the grain was separated from the ears... They agreed: 'Today we'll be at your place, tomorrow at his.' Men did this; it was typically men's work.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Većinom se prije mlátilo </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>cepci</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (mlatilima)... To se 'tuklo' (mlatilo) na 'gumnu' (u štaglju)... Zvali smo ih 'cepi' (mlatila)... jednoga si držao u ruci i njime mahao, a drugi je bio taj koji je... tukao po klasju. I tako se odvajalo žito od klasja... Dogovorili su se: 'Danas ćemo kod tebe, a sutra kod onoga.' Muškarci su to radili; to je bio tipično muški posao.</t>
     </r>
   </si>
   <si>
     <t>Večinoma se je mlátilo prej s cepci... To se je 'toklo' (mlatilo) na 'gumnu' (skednju)... Rekli smo jim 'cepi' (cepiči)... enega si držal v roki in z njim mahal, drugi je pa bil ta, ki je... tolkel po klasju. In tako se je ločilo žito od klasja... Zmenili so se: 'Danes bomo pri tebi, jutri pa pri onem.' Moški so to delali; to je bilo tipično moško delo</t>
   </si>
   <si>
     <t>Углавном се раније вршило с цеповима... То се 'тукло' (вршило) на гумну (у амбару)... Звали смо их 'цепи' (мали цепови)... Један си држао у руци и њиме махао, а други је био тај који је ударао по класју. Тако се одвајало жито од класја... Договарали би се: „Данас ћемо код тебе, сутра код оног другог.” То су радили мушкарци; то је било типично мушки посао.</t>
   </si>
   <si>
     <t>10-SI</t>
   </si>
   <si>
     <t>We went swimming at 'Curek'. That's a tributary of the Mura near Gornja Bistrica, you know. We went there too, we splashed and poured water on each other... When I was a bit older, I went swimming in the 'big Mura' (main stream), and there I barely saved myself because the water 'grabbed' me and pulled me in.</t>
   </si>
   <si>
     <t>Išli smo na kupanje na 'Curek'. To je pritok Mure kod Gornje Bistrice, da. Tamo smo isto išli, špricali smo se i polijevali... Kad sam bila malo veća, išla sam se kupati u 'veliku Muru' (glavni tok), a tamo sam se jedva spasila jer me voda 'pograbila' (zgrabila) i vukla unutra.</t>
   </si>
   <si>
     <t>Hodili smo na kopanje na 'Curek'. To je pritok Mure pri Gornji Bistrici, ne. Tam smo tudi hodili, smo se špricali in polivali... Ko sem bila že malo večja, sem šla v 'veliko Muro' (glavni tok) se kopat, tam pa sem se komaj rešila, ker me je voda 'pograbila' (zagrabila) in me vlekla noter.</t>
   </si>
   <si>
     <t>Ишли смо на купање на 'Цурек'. То је притока Муре код Горње Бистрице, да. Тамо смо исто ишли, прскали смо се и поливали... Кад сам била мало већа, ишла сам да се купам у 'велику Муру' (главни ток), а тамо сам се једва спасила јер ме је вода зграбила и повукла унутра.</t>
   </si>
   <si>
     <t>Back then, there weren't these levees... The Mura was wide... The levees came... Now there aren't as many oxbows. Frogs, those green frogs, aren't around anymore... like there used to be in the marshes... There aren't butterflies either... like there were before... and fireflies. There are no more fireflies. There are no more stag beetles ('rošči') either.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Tada još nije bilo tih nasipa... Mura je bila široka... Nasipi su došli... Sada nema više toliko mrtvica. Žaba, onih zelenih žaba, nema više... kao što ih je nekad bilo u močvarama... Nema ni leptira... kao što ih je bilo prije... pa krijesnice. Krijesnica više nema. Ni </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>rogača</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (jelena) ('rošči') više nema.</t>
     </r>
   </si>
   <si>
     <t>Takrat še ni bilo teh nasipov... Mura je bila široka... Nasipi so prišli... Zdaj ni več toliko mrtvic. Žab, tistih zelenih žab, ni več... kot jih je bilo nekdaj v močvirjih... Tudi metuljev ni... kot jih je bilo prej... pa kresničke. Kresničk ni več. Tudi rogačev ('rošči') ni več.</t>
   </si>
   <si>
     <t>Тада још није било тих насипа... Мура је била широка... Насипи су дошли... Сада нема више толико рукаваца. Жаба, оних зелених жаба, нема више... као што их је некада било у мочварама... Нема ни лептира... као што их је било пре... па свици. Свитаца више нема. Ни јеленака (рогача) више нема.</t>
   </si>
   <si>
     <t>11-SI</t>
   </si>
   <si>
     <t>And of course, at that time you couldn't go to the store to buy tea. All kinds of teas from chamomile, linden, I don't know what else. Then, when we went to the fields, if one of us sisters got hurt, I remember grandmother picking a certain plant, there was a lot of it, and I don't see that plant anymore. Plantain. And she washed it nicely for us with the water we carried for drinking, and nicely put it on our wounds. I don't remember if it was really medicinal, but I remember that. We gathered horsetail, we gathered nettles. When I see nettles, my mouth still waters today, because it was so hard to find nettles, as we all gathered nettles.</t>
   </si>
   <si>
     <t>Pa naravno, u to vrijeme nisi mogao otići u trgovinu kupiti čaj. Sve vrste čajeva od kamilice, lipe, ne znam čega sve. Onda, kad smo išli na njive, ako bi se koja od nas sa sestrom ozlijedila, sjećam se da je baka brala jednu biljku, bilo je puno, a ja je više ne viđam tu biljku. Trputac. I to nam je lijepo oprala vodom koju smo nosili za piće i lijepo nam je stavila na rane. Ne sjećam se je li to bilo zaista ljekovito, ali toga se sjećam. Preslicu smo brali, koprive smo brali. Kad vidim koprive, još mi i danas cure sline, jer je bilo tako teško naći koprivu, budući da smo svi brali koprive.</t>
   </si>
   <si>
     <t>Pa seveda, v to vreme nisi mogel iti v trgovino kupit čaja. Vse vrste čajev od kamilice, lipe, ne vem česa vse. Potem, ko smo šli na njive, če se je katera od nas s sestro poškodovala, se spomnim, da je babica nabirala tako eno rastlino, bilo jo je veliko, in jaz je več ne vidim te rastline. Trpotec. In to nam je lepo oprala z vodo, ki smo jo nosili za pit, in lepo nam je dala na rane. Ne spomnim se, ali je bilo to res zdravilno, ampak tega se spomnim. Preslico smo nabirali, koprive smo nabirali. Ko vidim koprive, se mi še danes cedijo sline, ker je bilo tako težko najti koprivo, saj smo vsi nabirali koprive.</t>
   </si>
   <si>
     <t>Па наравно, у то време ниси могао да одеш у продавницу да купиш чај. Све врсте чајева од камилице, липе, не знам чега све. Онда, кад смо ишли на њиве, ако би се нека од нас са сестром повредила, сећам се да је бака брала једну биљку, било ју је много, а ја више не виђам ту биљку. Боквица. И то би нам лепо опрала водом коју смо носили за пиће и лепо би нам је ставила на ране. Не сећам се да ли је то било заиста лековито, али тога се сећам. Преслицу смо брали, коприве смо брали. Кад видим коприве, још ми и данас крене вода на уста, јер је било тако тешко наћи коприву, пошто смо сви брали коприве.</t>
   </si>
@@ -1521,253 +1555,274 @@
   </si>
   <si>
     <t>Нестало је, нисмо имали тих потока, потока. Пашњаци су нестали, тамо смо пасли краве. Тамо смо били редовно, свакодневно. Да, да, некада су људи прилично помагали једни другима. Цело село. Једни другима, шта је ко имао. И код копања и код вршидбе и склањања жита, увек смо углавном свуда били заједно.</t>
   </si>
   <si>
     <t>13-SI</t>
   </si>
   <si>
     <t>So, between the houses and the Mura were pastures and fields. And there we also drove the cows to pasture, the ones we had at home. We always looked forward to that the most, because all of us from the village drove cows to the pastures and there we played happily, with a ball, we 'svinkali' (got dirty/played rough). Roasted corn. Right there where it grew, yes. There were a huge number of us. Yeah, nice.</t>
   </si>
   <si>
     <t>Tako, između kuća i Mure bili su pašnjaci i njive. I tamo smo također tjerali krave na pašu, koje smo imali kod kuće. Tome smo se uvijek najviše veselili, jer smo svi iz sela tjerali krave na pašnjake i tamo smo se onda veselo igrali, loptom, 'svinjali' smo se. Pekli kukuruz. Baš tamo gdje je rastao, da. Ogromno nas je bilo. Da, super.</t>
   </si>
   <si>
     <t>Tako, med hišami in Muro so bili pašniki in pa njive. In tam smo tudi gnali krave na pašo, ki smo jih imeli doma. Tega smo se vedno najbolj veselili, ker smo vsi iz vasi gnali krave na pašnike in tam smo se potem veselo igrali, z žogo, 'svinkali' smo se. Pekli koruzo. Kar tam, kjer je rasla, ja. Ogromno nas je bilo. Ja, fajn.</t>
   </si>
   <si>
     <t>Тако, између кућа и Муре били су пашњаци и њиве. И тамо смо такође терали краве на пашу, које смо имали код куће. Томе смо се увек највише радовали, јер смо сви из села терали краве на пашњаке и тамо смо се онда весело играли, лоптом, јурили смо се. Пекли кукуруз. Баш тамо где је растао, да. Много нас је било. Да, фино.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Also nostalgia, I also feel pride that I lived in that time, when everything was still simpler. The pastures... it's all so overgrown with bushes. It's abandoned, so there are no cows there now. The Mura has changed very, very much. There were quite a few such sleeves (side arms). There were fish there, that's all destroyed now. That's gone, it doesn't exist anymore. There were many puddles/ponds, we called them </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>mlaka</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>. Children loved to play there... Now there aren't even those little animals, nor those little ditches.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">I nostalgiju, i ponos osjećam, što sam živjela u tom vremenu, kad je bilo još sve jednostavnije. Pašnjaci... to je tako sve obraslo grmljem. Zapušteno je, tako da krava sada tamo nema. Mura se jako, jako promijenila. Bilo je prilično takvih rukavaca. Tamo su bile ribe, to je sada sve uništeno. Toga više nema, ne postoji više. Puno </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>mlaka</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (bara) je bilo, mi smo rekli mlaka. Tamo su se djeca rado poigrala... Sada niti tih životinjica onda nema, niti tih potočića (grabica) nema.</t>
     </r>
   </si>
   <si>
     <t>Tudi nostalgija, ponos tudi občutim, da sem živela v tem času, ko je bilo še vse bolj enostavno. Pašniki... to je tako vse poraslo z grmičevjem. Zapuščeno je, tako da krav zdaj tam ni. Mura se je zelo, zelo spremenila. Bilo je precej takih rokavov. Tam so bile ribe, to je zdaj vse uničeno. Tega ni več, ne obstaja več. Veliko mlak je bilo, mi smo rekli mlaka. Tam so se otroci radi poigrali... Zdaj niti teh živalic potem ni, niti teh grabic ni.</t>
   </si>
   <si>
     <t>И носталгију, и понос осећам, што сам живела у то време, кад је било још све једноставније. Пашњаци... то је тако све обрасло жбуњем. Запуштено је, тако да крава сада тамо нема. Мура се много, много променила. Било је прилично таквих рукаваца. Тамо је било риба, то је сада све уништено. Тога више нема, не постоји више. Много млака (бара) је било, ми смо називали млака. Тамо су се деца радо играла... Сада ни тих животињица онда нема, ни тих поточића нема.</t>
   </si>
   <si>
     <t>We all had wells, almost, and our parents taught us not to just pour water out. Then, with that water, we could, for example, wash bikes or some boots when we were dirty, and then we watered the flowers. So that water wasn't just poured away. So, everything was worked by hand, we pulled weeds. We fertilized the fields with manure. Everything by hand, we hoed everything. There was no spraying back then. During the holidays, everyone went to the fields. Yes, mandatory.</t>
   </si>
   <si>
     <t>Mi smo imali svi skoro bunare i roditelji su nas učili da ne smijemo vodu samo tako izlijevati. Onda smo s tom vodom mogli recimo oprati bicikle ili kakve čizme, kad smo bili prljavi, i onda smo zalijevali cvijeće. Da se nije samo tako izlijevala ta voda. Dakle, sve se ručno obrađivalo, korov smo čupali. Stajskim gnojem smo gnojili polja. Sve ručno, okopavali smo sve. Tada nije bilo špricanja. Za vrijeme praznika svi su išli na njive. Da, obavezno.</t>
   </si>
   <si>
     <t>Mi smo imeli vsi skoraj vodnjake in starša sta nas učila, da ne smemo vode kar tako vlivati ven. Potem smo s tisto vodo lahko recimo kolesa oprali ali kake škornje, ko smo bili umazani, in potem smo zalivali rože. Da se ni kar tako zlivala tista voda. Torej, vse se je ročno obdelovalo, plevel smo pulili. S hlevskim gnojem smo polja gnojili. Vse ročno, okapali smo vse. Takrat ni bilo škropljenja. Med počitnicami so vsi šli na njive. Ja, obvezno.</t>
   </si>
   <si>
     <t>Ми смо имали сви скоро бунаре и родитељи су нас учили да не смемо воду тек тако да изливамо. Онда смо са том водом могли, рецимо, опрати бицикле или неке чизме, кад смо били прљави, и онда смо заливали цвеће. Да, није се тек тако проливала та вода. Дакле, све се ручно обрађивало, коров смо чупали. Стајским ђубривом смо ђубрили поља. Све ручно, окопавали смо све. Тада није било прскања. За време празника сви су ишли на њиве. Да, обавезно.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">We slaughtered one pig a year. We knew how to use every piece of the pig. First, we smoked the sausages and put them in. That's how it was preserved in fat, right? In </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>zaseka</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (lard with cracklings). Hams and such, father always hung them in the 'attic' and they dried there. We kept eggs in the granaries where the wheat was, and we put them in the wheat, the grain. Apples... father made a 'štelja' (storage rack). And he also knew how to put them in straw. Turnips and potatoes, we had 'kope' (storage mounds). We put potatoes and turnips in the ground, then first covered them with straw, and then with earth, so they wouldn't freeze. From cottage cheese, from milk, we made little cheeses, we dried them. We children loved to eat those. It was all homemade.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Jednu svinju smo zaklali godišnje. Svaki komad svinje znali smo upotrijebiti. Kobasice smo najprije nadimili pa stavili unutra. Tako se konzerviralo u masti, ne? U </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>zaseki</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (kosanoj masti). Šunke i to, otac je uvijek objesio na 'tavan' i tamo se sušilo. Jaja smo čuvali u </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>kaščama</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (žitnicama), gdje je bila pšenica, i stavili smo ih u pšenicu, zrnje. Jabuke... otac je napravio takvu 'štelju' (policu). A znao ih je staviti i u slamu. Repu i krumpir smo imali u 'trapovima'. U zemlju smo stavili krumpir i repu, onda smo prvo pokrili slamom, pa onda još zemljom, da se ne smrzne. Od skute, od mlijeka smo radili takve sirčeke, sušili smo ih. Mi djeca smo to jako voljeli jesti. To je bilo sve domaće.</t>
     </r>
   </si>
   <si>
     <t>Eno svinjo smo zaklali na leto. Vsak komat od svinje smo znali uporabiti. Klobase smo najprej okadili pa dali noter. Tako se je konzerviralo v masti, ne? V zaseki. Šunke pa to, pa je oče vedno obesil na 'podstrešje' in tam se je sušilo. Jajčka pa smo hranili v kaščah, kjer je bila pšenica, in smo jih dali v pšenico, zrnje. Jabolka pa... oče je naredil tako 'šteljo'. Pa tudi v slamo je znal dati. Repo pa krompir smo pa imeli take 'kope'. V zemljo smo dali krompir pa repo, potem smo najprej s slamo pokrili, potem pa še z zemljo, da ni zmrznilo. Iz skute, iz mleka smo delali take sirčke, smo jih sušili. To smo otroci zelo radi jedli. To je bilo vse domače.</t>
   </si>
   <si>
     <t>Једну свињу смо клали годишње. Сваки комад свиње знали смо да употребимо. Кобасице бисмо прво надимили па ставили унутра. Тада се конзервирало у масти, је л'? У засеки. Шунке и то, отац је увек качио на таван и тамо се сушило. Јаја смо чували у амбарима, где је била пшеница, и ставњали смо их у пшеницу, у зрна. Јабуке... отац је направио такву 'штељу' (дрвену конструкцију). А знао је и да их стави у сламу. Репу и кромпир смо имали у 'траповима'. У земљу бисмо ставили кромпир и репу, онда бисмо прво покрили сламом, па онда још земљом, да се не смрзну. Од сира, од млека смо правили такве сиреве, сушили смо их. Ми деца смо то много волели да једемо. То је било све домаће.</t>
   </si>
   <si>
     <t>There was very, very good neighborly help. Everyone in the village helped each other. If someone was building a house, if someone was in need, everyone jumped in to help. There was no panic. In the autumn, corn husking. In local terms, we husked 'kampirje' (corn) feathers. Hulled pumpkin 'seeds' for pumpkin oil. And at harvest, when the 'machine' (threshing machine) came. Or if someone was building a house, we always helped everyone. Village help was really at its peak. And it worked beautifully, just like 'muzika' (music/a clockwork), nicely synchronized.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Bila je vrlo, vrlo velika susjedska pomoć. Svi u selu smo si jedni drugima pomagali. Ako je tko gradio kuću, ako je tko bio u nevolji, svi su priskočili u pomoć. Nije bilo panike. U jesen </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>ličkanje</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (komušanje) kukuruza. Domaće rečeno, 'kampirje' (kukuruzno) perje smo </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>čehali</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (komušali). </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Seme</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (koštice) bundeve ljuštili za bučino ulje. I kod žetve, kad je došao 'mašin' (vršilica). Ili ako je tko zidao kuću, to smo uvijek svakome pomagali. Seoska pomoć bila je na vrhuncu. I lijepo je funkcionirala, baš kao 'muzika', lijepo sinkrono.</t>
     </r>
   </si>
   <si>
     <t>Bila je zelo, zelo sosedska pomoč. Vsi v vasi smo si en drugemu pomagali. Če je kdo gradil hišo, če je bil kdo v nevoji, so vsi priskočili na pomoč. Ni bilo panike. V jeseni ličkanje koruze. Po domače povedano, 'kampirje' perje smo čehali. 'Seme' buče luščili za bučno olje. In pa ob žetvi, ko je prišel 'mašin'. Ali če je kdo zidal hišo, to smo vedno vsakemu pomagali. Vaška pomoč je bila zelo na vrhuncu. In lepo je delovala, čisto kot 'mužika', lepo sinhrono.</t>
   </si>
   <si>
     <t>Била је веома, веома велика комшијска помоћ. Сви у селу смо једни другима помагали. Ако је неко градио кућу, ако је неко био у невољи, сви су прискакали у помоћ. Није било панике. У јесен 'личкање' (комишање) кукуруза. Домаћи речено, 'кампирје' (кукурузне листове) смо 'чехали' (комишали). Коштице бундеве љуштили за бундевино уље. И код жетве, кад је дошла 'машина' (вршалица). Или ако је неко зидао кућу, то смо увек свакоме помагали. Сеоска помоћ је била на врхунцу. И лепо је функционисала, баш као музика, складно и синхронизовано.</t>
   </si>
   <si>
     <t>On holidays, at Christmas, New Year's, we children went singing from house to house. And then we got an apple or dried fruit, not money. Yes, walnuts or something like that. We children loved to go, to wish a Happy New Year. I remember that at every crossroads stood a wooden cross. Father and mother always said, may God bless our fields and our work. We put flowers there. We gathered flowers and put them on the 'cross tree' (the cross), because that watched over your fields.</t>
   </si>
   <si>
     <t>Mi smo za blagdane, za Božić, Novu godinu, išli djeca pjevati od kuće do kuće. Pa smo onda dobili jabuku ili suho voće, ne novac. Da, orahe ili tako nešto. To smo rado išli mi djeca, čestitati Novu godinu. Ja se sjećam da je na svakom raskrižju stajao drveni križ. Otac i majka su uvijek rekli, da nam Bog blagoslovi naša polja i naš rad. Cvijeće smo stavili tamo. Brali smo cvijeće i stavljali ga na 'križevo drevo' (križ), jer to je čuvalo vaša polja.</t>
   </si>
   <si>
     <t>Mi smo ob praznikih, ob božiču, novem letu, šli otroci peti od hiše do hiše. Pa smo potem dobili eno jabolko ali pa suho sadje, ne denarja. Ja, orehe ali kaj takega. To smo radi hodili otroci, voščit novo leto. Jaz se spomnim, da je na vsakem križpotju stal leseni križ. Oče pa mama sta vedno rekla, da nam Bog blagoslovi naša polja in naše delo. Rožice smo dali tam. Nabirali smo rožice in jih dali na križevo drevo, ker to je čuvalo vaša polja.</t>
   </si>
   <si>
     <t>Ми деца смо за празнике, за Божић, Нову годину, ишли да певамо од куће до куће. Па бисмо онда добили јабуку или суво воће, не новац. Да, орахе или тако нешто. То смо радо ишли ми деца, да честитамо Нову годину. Ја се сећам да је на свакој раскрсници стајао дрвени крст. Отац и мајка су увек говорили „да нам Бог благослови наша поља и наш рад”. Цвеће бисмо ставили тамо. Брали смо цвеће и стављали га на 'крстово дрво', јер то је чувало наша поља.</t>
   </si>
   <si>
     <t>14-SI</t>
   </si>
@@ -1818,142 +1873,151 @@
   </si>
   <si>
     <t>Родитељи, а и ми, брали смо камилицу за чај, која је лечила многе ствари. Онда липа, липа је била корисна за температуру. Коприва се користила за чај, за исхрану, могла се припремити уместо спанаћа. И коприву смо брали и за животиње, јер су младу коприву нарезали, онда помешали и тиме хранили гуске, кокошке и свиње. Знам да је боквица била врло лековита биљка, која се стављала на руку, на рану или тако нешто, да.</t>
   </si>
   <si>
     <t>It wasn't like now, a sandwich. Mother baked pumpkin, or 'bondeva', and that was dinner. Because there were no refrigerators or stores, food had to be stored in specific ways. Potatoes, turnips, and these tubers were put in the ground, in a 'trap' (clamp). A hole was dug, straw was put in, vegetables on it, and then straw and earth again. Eggs were put in boxes with wheat; that's how they were preserved. Eggs were even put in lime, in slaked lime. Meat was dried, put in fat (lard), and used like that all year.</t>
   </si>
   <si>
     <t>Nekad nije bilo kao sada, sendvič. Majka je ispekla bundevu, dakle 'bondevu', i to je bila večera. Budući da nije bilo hladnjaka ni trgovina, ta se hrana morala čuvati na posebne načine. Krumpir, repa i to gomoljasto povrće, to se stavljalo u zemlju, dakle u 'trap'. Iskopala se rupa, stavila slama, na nju povrće i opet slama, pa zemlja. Jaja su se stavljala u sanduke s pšenicom, tako su se očuvala. Čak su se jaja stavljala u vapno, u gašeno vapno. Meso se sušilo, stavljalo u mast i tako koristilo cijelu godinu.</t>
   </si>
   <si>
     <t>Nekoč ni bilo kot zdaj, sendvič. Mati je spekla buče, torej 'bondevo', in to je bila večerja. Ker ni bilo hladilnic, trgovin, so se ta živila morala hraniti na specifične načine. Krompir, repa in ti gomolji, to se je dajalo v zemljo, torej v 'trap'. Izkopala se je luknja, dalo slamo, nanj zelenjavo in spet slamo, zemljo. Jajca so se dajala v zaboje s pšenico, tako so se ohranila. Celo v apno, v gašeno apno so se dajala jajca. Meso se je sušilo, dajalo v mast in tako uporabljalo celo leto.</t>
   </si>
   <si>
     <t>Некада није било као сада, сендвич. Мајка би испекла бундеву, дакле 'бондеву', и то је била вечера. Пошто није било фрижидера ни продавница, те намирнице су морале да се чувају на посебне начине. Кромпир, репа и то кртоласто поврће, то се стављало у земљу, дакле у 'трап'. Ископала би се рупа, ставила слама, на њу поврће и опет слама, па земља. Јаја су се стављала у сандуке са пшеницом, тако су се очувала. Чак су се јаја стављала у креч, у гашени креч. Месо се сушило, стављало у маст и тако користило целе године.</t>
   </si>
   <si>
     <t>15-SI</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">We would immediately ride our bikes to the Drava River. The area by the Drava is called 'Drugi most' (Second Bridge). The Drava was nearly 500m wide there and had accessible banks. There was sand. On this sand and in the shallow water, we sunbathed, played </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>picigin</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (a ball game), played football; it was paradise on earth. Every day during the holidays ('ferije') – to the Drava. When we were in the upper grades of primary school, we would go to the Drava for several days in the summer. We built ourselves a small hut in the middle of the Drava. The hut was made from surrounding trees, mostly alder and poplar, from which we built a sturdy structure. A fire burned 24 hours a day from wood we gathered, to drive away mosquitoes. We caught fish there and lived off that for four or five days. We lived like the Robinsons.</t>
     </r>
   </si>
   <si>
     <t>Odmah smo se biciklima vozili do Drave. Krajolik uz Dravu, zove se Drugi most. Tu je Drava bila široka blizu 500 m i imala je dostupne obale. Bio je pijesak. Na tom pijesku i u plitkoj vodi sunčali smo se, igrali picigin, igrali nogomet; to je bio raj na zemlji. Svaki dan kad su bili praznici ('ferije') – na Dravu. Mi smo na Dravu, kad smo već bili viši razredi osnovne škole, ljeti odlazili na više dana. Napravili smo si kućicu nasred Drave. Kućica je bila od okolnog drveća, većinom johe i topole, gdje smo sastavili čvrst objekt. 24 sata dnevno gorjela je vatra od drva koja smo skupili, da otjeramo komarce. Tu smo lovili ribe i od toga smo živjeli po četiri, pet dana. Živjeli smo kao Robinsoni.</t>
   </si>
   <si>
     <t>Takoj smo se s kolesi vozili do Drave. Pokrajina ob Dravi, imenuje se Drugi most. Tu je bila Drava široka blizu 500 m in je imela dostopne bregove. Bila je mivka. Na tej mivki in v plitvi vodi smo se sončili, igrali picigin, igrali nogomet, to je bil raj na zemlji. Vsak dan, ko so bile počitnice ('ferije') – na Dravo. Mi smo na Dravo, ko smo bili že višji razredi osnovne šole, poleti odšli za več dni. Naredili smo si hiško sredi Drave. Hiška je bila iz okoliškega drevja, večinoma jelše in topola, kjer smo sestavili trden objekt. 24 ur na dan je gorel ogenj iz drv, ki smo jih nabrali, da bi odgnali komarje. Tu smo lovili ribe in od tega smo živeli po štiri, pet dni. Živeli smo kot Robinsoni.</t>
   </si>
   <si>
     <t>Одмах смо се бициклима возили до Драве. Предео поред Драве, зове се Други мост. Ту је Драва била широка близу 500 м и имала је доступне обале. Било је песка. На том песку и у плиткој води сунчали смо се, играли пицигин, играли фудбал; то је био рај на земљи. Сваки дан кад је био распуст ('ферије') – на Драву. Ми смо на Драву, кад смо већ били виши разреди основне школе, лети одлазили на више дана. Направили смо себи кућицу насред Драве. Кућица је била од околног дрвећа, већином јове и тополе, где смо саставили чврст објекат. 24 сата дневно горела је ватра од дрва која смо скупили, да отерамо комарце. Ту смо ловили рибе и од тога смо живели по четири, пет дана. Живели смо као Робинзон.</t>
   </si>
   <si>
     <t>Everything changed. In the mid-80s of the last century, the Dubrava hydroelectric power plant began to be built. One part of that old Drava riverbed was left aside; a large canal was made, which fed the current lake of the Dubrava hydroelectric plant. And the 'meka' – that's the name for the forest by the river – it all disappeared. Large levees were built, and the 'meke' disappeared, all those natural swimming spots disappeared. The Old Drava is mostly dry because the water is used for the artificial lake.</t>
   </si>
   <si>
     <t>Sve se promijenilo. Sredinom 80-ih godina prošlog stoljeća počela se graditi hidrocentrala Dubrava. Onog starog korita Drave jedan je dio ostao po strani, napravljen je velik kanal koji je napajao sadašnje jezero hidrocentrale Dubrava. I ona 'meka' – to je naziv za šumu uz rijeku – ona je sva nestala. Napravljeni su veliki nasipi i nestale su 'meke', nestala su sva ta prirodna kupališta. Stara Drava je većinom suha, jer se voda koristi za umjetno jezero.</t>
   </si>
   <si>
     <t>Vse se je spremenilo. Sredi 80. let prejšnjega stoletja se je začela graditi hidrocentrala Dubrava. Tiste stare struge Drave en del je ostal ob strani, narejen je bil velik kanal, ki je napajal sedanje jezero hidrocentrale Dubrava. In ona 'meka' – to je naziv za gozd ob reki – ona je vsa izginila. Narejeni so bili veliki nasipi in izginile so 'meke', izginila so vsa ta naravna kopališča. Stara Drava je večinoma suha, ker se voda uporablja za umetno jezero.</t>
   </si>
   <si>
     <t>Све се променило. Средином 80-их година прошлог века почела је да се гради хидроцентрала Дубрава. Оног старог корита Драве један део је остао по страни, направљен је велики канал који је напајао садашње језеро хидроцентрале Дубрава. И она 'мека' – то је назив за шуму поред реке – она је сва нестала. Направљени су велики насипи и нестале су 'меке', нестала су сва та природна купалишта. Стара Драва је већином сува, јер се вода користи за вештачко језеро.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>It was known when to sow in spring, when to sow corn – in May, after the 'Ice Saints' – when to plant potatoes. We had a garden. And there you got advice. Then turnips were sown. The stubble field was plowed, and then turnips were sown. Turnips were food for both people and livestock... then linden was gathered. Also elderflower (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>bazik</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>). These were the basic teas that every house had. And chamomile was gathered in the meadows.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Znalo se kada se u proljeće sije, kada se sije kukuruz – u svibnju, nakon 'zmrznutih svetaca' – kada se sije krumpir. Imali smo vrt. I tamo si dobio savjete. Zatim se sijala repa. Na strnište se preoralo i onda se sijala repa. Repa je bila hrana kako za ljude tako i za stoku... onda se brala lipa. Recimo i bazga (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>bazik</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>). To su bili osnovni čajevi koje je imala svaka kuća. I kamilica se brala po livadama.</t>
     </r>
   </si>
   <si>
     <t>Vedelo se je, kdaj spomladi se seje, kdaj se seje koruza – maja, po 'zmrznjenih svetnikih' ('zmrzlih svecih') – kdaj se seje krompir. Imeli smo vrt. In tam si dobil nasvete. Potem se je sejala repa. Na strnišče se je preoralo in potem se je sejala repa. Repa je bila hrana tako za ljudi kot za živino... potem se je nabirala lipa. Recimo tudi bezeg (bazik). To so bili osnovni čaji, ki jih je imela vsaka hiša. In kamilica se je nabirala po travnikih.</t>
   </si>
   <si>
     <t>Знало се када се у пролеће сеје, када се сеје кукуруз – у мају, после 'смрзнутих светаца' – када се сади кромпир. Имали смо башту. И тамо си добијао савете. Затим се сејала репа. Стрњиште би се преорало и онда се сејала репа. Репа је била храна како за људе тако и за стоку... онда се брала липа. Рецимо и зова (базга). То су били основни чајеви које је имала свака кућа. И камилица се брала по ливадама.</t>
   </si>
   <si>
     <t>I remember we spent all day in those hay meadows turning that hay, drying it, putting it in piles, and, if it was dry, taking it home. Yes, I best remember the 'trebljenje kruze' (corn husking) in the autumn. We would go to the neighbor's, then they to ours. I especially remember the 'čehara' (feather stripping). Mother baked pastries all day. Her friends, godmothers, neighbors came. The feathers were thrown on a big table and stripped. With poultry, everything was used, from the feet to the beak, all the innards and feathers. The feathers were put into pillows ('blazina'), cushions ('vajkoš'), and duvets ('dunjo').</t>
   </si>
   <si>
     <t>Sjećam se da smo na tim sjenokošama cijeli dan to sijeno okretali, sušili, stavljali na hrpe i, ako je bilo suho, vozili kući. Da, najbolje se sjećam 'trebljenja kruze' (komušanja kukuruza) u jesen. Išli smo mi k susjedu, pa oni k nama. Posebno se sjećam 'čehara', 'čehara' (čupanja) perja. Mama je cijeli dan pekla kolače. Došle su njezine prijateljice, kume, susjede. Perje se bacilo na veliki stol i 'čehalo' (čupalo). Kod peradi, sve se iskoristilo, od nogica do kljuna, sve iznutrice i perje. Perje se spremalo u jastuke ('blazino', 'vajkoš') i 'dunje' (pokrivače).</t>
   </si>
   <si>
     <t>Spomnim se, da smo na teh senožetih cel dan to seno obračali, sušili, dajali na kope in, če je bilo suho, tudi vozili domov. Ja, najbolje se spomnim 'trebljenja kruze' (ličkanja koruze) jeseni. Šli smo mi k sosedu, potem oni k nam. Posebej se spomnim 'čehara', 'čehara' (kožuhanja) perja. Mama je cel dan pekla pecivo. Prišle so njene prijateljice, kume, sosede. Perje se je vrglo na veliko mizo in se 'čehalo' (kožuhalo). Pri perutnini, vse se je uporabilo, od nogic do kljuna, vse iznutrice in perje. Perje se je pospravilo v 'blazino' (vzglavnik), 'Vajkoš' (povšter) in 'Dunjo' (prešito odejo).</t>
   </si>
   <si>
     <t>Сећам се да смо на тим ливадама по цео дан то сено окретали, сушили, стављали на гомиле и, ако је било суво, возили кући. Да, најбоље се сећам 'требљења крузе' (комишања кукуруза) у јесен. Ишли смо ми код комшије, па они код нас. Посебно се сећам 'чехара' (чупања) перја. Мама је цео дан пекла колаче. Дошле би њене пријатељице, куме, комшинице. Перје се бацило на велики сто и 'чехало' (чупало). Код живине, све се користило, од ногица до кљуна, све изнутрице и перје. Перје се спремало у јастуке ('блазино', 'вајкош') и 'дуње' (јоргане).</t>
   </si>
   <si>
     <t>16-SI</t>
   </si>
@@ -2121,84 +2185,89 @@
   </si>
   <si>
     <t>Тај поток нам је био вода живота, рецимо, тако бих га назвала. Ту смо се купали, ту смо прали веш. Стоку смо имали, ту се стока водила да се напоји. Рибице су биле унутра, ловили смо их да се прехранимо. Сећам се једног лепог обичаја, да, рецимо, за Нову годину у знак захвалности окитили бисмо јелкицу и однели је на бунар, који је био испод брда. Тамо смо имали воду за исхрану. И онда бисмо ту јелкицу поставили на бунар, украсили је, тако да смо се некако, на тај начин, захвалили. За воду, која нам је значила живот.</t>
   </si>
   <si>
     <t>That some fairies exist. Grandmother told us that. They were some very beautiful fairies. Absolutely positive characters. Fairies, beautiful girls with long hair, lots of flowers on their heads, they danced in the meadows. But when we were naughty, let's say, then they scared us a little. With wolves, with foxes.</t>
   </si>
   <si>
     <t>Da postoje neke vile. To nam je baka pripovijedala. To su bile jedne jako lijepe vile. Apsolutno, pozitivni likovi. Vile, lijepe djevojke s dugom kosom, puno cvijeća na glavi, po livadama su plesale. A kad smo bili nestašni, recimo, onda su nas malo plašili. S vukovima, s lisicama.</t>
   </si>
   <si>
     <t>Da obstajajo neke vile. To nam je babica pripovedovala. To so bile ene zelo lepe vile. Absolutno, pozitivni liki. Vile, lepa dekleta z dolgimi lasmi, veliko cvetja na glavi, po travnikih so plesale. Ko pa smo bili nagajivi, recimo, potem so nas malo strašili. Z volkovi, z lisicami.</t>
   </si>
   <si>
     <t>Да, постоје неке виле. То нам је бака приповедала. То су биле једне веома лепе виле. Апсолутно, позитивни ликови. Виле, лепе девојке са дугом косом, много цвећа на глави, по ливадама су плесале. А кад смо били несташни, рецимо, онда су нас мало плашили. Са вуковима, са лисицама.</t>
   </si>
   <si>
     <t>20-SI</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">We had, we called it 'štorgoyka' (fertilizer bag), it's an object made of wood. They put manure in it and manually placed manure next to each plant. As for corn, we used 100% of that plant. First is the corn, normally. We picked the cobs, stored them, husked them and I must say, we immediately sorted the corn husks ('komušinje') for weaving 'ceker' (bags). Then they made teas from corn 'silk' (hairs). The stalk, let's say the stalk, we chopped in the barn for bedding for the cows. From that corn flour, we then cooked </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>žganci</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (polenta/mush) and </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>močnik</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (gruel).</t>
     </r>
   </si>
   <si>
     <t>Imali smo, domaće smo rekli 'štorgoyka' (torba za gnojivo), to je predmet od drveta. U nju su stavili gnoj i ručno polagali uz svaku biljku stajski gnoj. Što se tiče kukuruza, iskoristili smo 100 % te biljke. Prvo je kukuruz, normalno. Klipove smo pobrali, spremili, oljuštili i moram reći, odmah smo prebrali komušinu za pletenje 'cekera' (torbi). Onda su radili čajeve od 'kose' (svile) od kukuruza. Klija, stabljiku, recimo, stabljiku smo sjekli u štali za stelju za krave. Od tog kukuruznog brašna smo onda kuhali žgance i močnik.</t>
   </si>
   <si>
     <t>Imeli smo, po domače smo rekli 'štorgoyka' (torba za gnojilo), to je predmet iz lesa. Vanjo so dali gnoj in ročno polagali h vsaki rastlini hlevski gnoj. Kar se tiče koruze, uporabili smo 100 % te rastline. Prvo je koruza, normalno. Storže smo pobrali, spravili, oluščili in moram reči, takoj smo prebrali koruzne liste ('komušinje') za pletenje 'cekerjev' (torb). Potem so čaje delali iz 'las' od koruze. Klija, steblo recimo steblo smo sekali v hlevu za nastilj za krave. Iz te moke koruzne smo potem kuhali žgance in močnik.</t>
   </si>
   <si>
     <t>Имали смо, како смо ми то звали 'штргојка' (торба за ђубриво), то је предмет од дрвета. У њу су стављали стајњак и ручно га полагали уз сваку биљку. Што се тиче кукуруза, користили смо 100 % те биљке. Прво иде кукуруз, нормално. Клипове смо брали, складиштили, љуштили и, морам рећи, одмах пребирали 'комушину' (листове кукуруза) за плетење 'цекера' (торби). Онда су правили чајеве од 'свиле' (косе) од кукуруза. Клицу, стабљику, рецимо, стабљику смо секли у штали за простирку за краве. Од тог кукурузног брашна смо онда кували качамак и мочник.</t>
   </si>
   <si>
     <t>01-RS</t>
   </si>
   <si>
     <t>I was perhaps about five years old when my cousin... Since it was a group that was five years older than me, meaning they were around ten. We were going to the Danube, and for my brother to go with his friends to the Danube, he had to take me because there was no one to watch me. And so they took me to the Danube, to Ledine, and since it was relatively spring, probably spring-summer, the water was high, there was... Let's call it Jendek. Yes, we called Jendek 'Tenger', and we had to cross it. Since the water was relatively high, and I was small, where could I go, it was over my head, so my cousin put me on his back and carried me across, even though his own head was underwater. And that's how he carried me. My brothers also held him from the side to help him cross. They told me so many times that they saved my life, as I was very, very afraid of water, so that’s the first experience. That place doesn't exist anymore.</t>
   </si>
   <si>
     <t>Imao sam možda pet godina kad me bratić... Budući da je to bilo društvo pet godina starije od mene, znači, oni su imali negdje desetak godina. Išli smo na Dunav, a da bi brat išao s društvom na Dunav, morao je voditi mene jer me nije imao tko čuvati. I tako su oni mene poveli na Dunav, na Ledine, a kako je bilo relativno proljeće, vjerojatno proljeće-ljeto, voda je bila visoka, bio je... Hajde da kažem Jendek. Jest, Jendek smo zvali Tenger, i tu smo trebali prijeći. A budući da je voda bila relativno visoka, a ja sam malen, kamo ću ja, meni je to preko glave, onda me bratić stavio na leđa i tako me prenio, s tim da je njegova glava bila pod vodom. I tako me prenio. A braća su ga isto sa strane držala da bi prešli preko toga. Oni su mi koliko puta pričali da su mi spasili život jer sam se ja jako, jako bojao vode, tako da je to prvo iskustvo. To mjesto više ne postoji.</t>
   </si>
   <si>
     <t>Imel sem morda kakih pet let, ko me je bratranec... Ker je bila to družba, ki je bila pet let starejša od mene, so oni imeli nekje deset let. Šli smo na Donavo, in da bi brat šel z družbo na Donavo, je moral vzeti mene, ker me ni imel kdo paziti. In tako so me vzeli s sabo na Donavo, na Ledine, in ker je bila razmeroma pomlad, verjetno pomlad-poletje, visoka voda, je bil... Recimo Jendek. Da, Jendek smo klicali Tenger, in tam smo morali prečkati. Ker pa je bila voda relativno visoka, jaz pa majhen, kam bom jaz, saj mi je čez glavo, me je bratranec dal na hrbet in me tako prenesel, s tem da je bila njegova glava pod vodo. In tako me je prenesel. Tudi brata sta ga zraven držala s strani, da smo prečkali. Velikokrat so mi pripovedovali, da so mi rešili življenje, ker sem se jaz zelo, zelo bal vode, tako da je to prva izkušnja. Tega kraja ni več.</t>
   </si>
@@ -2693,943 +2762,1033 @@
   </si>
   <si>
     <t>Ime Krčedina je zagotovo povezano z imenom Krčedinska ada, za katero je gotovo, da je obstajala, preden je nastalo samo naselje Krčedin. Sicer pa je Krčedin kraj, ki izvira iz leta 1566. Obstaja popis prebivalstva iz turških časov. V tem popisu se omenja, ne Krčedinska ada, ampak močvirje Zatonja, ki se nahaja v Krčedinski adi. Turki so to natančno popisali, verjetno zato, ker je bilo bogato z ribami. Obstaja zapis o Krčedinskem kamnolomu, ki se nahaja ob Donavi. Ta kamnolom je prav tako zanimiva donavska zgodba, saj se je že v turških časih tam kopal kamen, ki ga je bilo lahko prevažati navzdol po reki. S tem kamnom se je gradil Zemun in verjetno del Beograjske trdnjave. Ta kamnolom obstaja še danes in je deloval vse do po drugi svetovni vojni.</t>
   </si>
   <si>
     <t>Име Крчедина је сигурно везано за име Крчединска ада, за коју је сигурно да је постојала пре него што је настало само насеље Крчедин. Иначе, Крчедин је место које датира из 1566. године. Постоји попис становника у турско доба. У том попису спомиње се, не Крчединска ада него бара Затоња, која се налази у Крчединској ади. Турци су то педантно пописали, вероватно због тога што је била богата рибом. Постоји запис о Крчединском каменолому који се налази на Дунаву. Тај каменолом је такође интересантна прича дунавска, јер се још у турско доба експлоатисао камен и тај камен је било лако да се транспортује низводно. Градио се Земун са тим каменом и вероватно део Београдске тврђаве. Тај каменолом и дан данас постоји и он је радио све до после Другог светског рата.</t>
   </si>
   <si>
     <t>The most interesting are the stories of the German officer Franz Stefan Engel, who wrote about the Military Frontier during the Austro-Hungarian period, about the border guards, their customs, and, among other things, about fishing on the Danube. Fishing on the Danube was widespread then because the border guards were given the opportunity to fish for free so they could feed themselves and engage in less idleness and drunkenness. They were also given opportunities to engage in silkworm breeding. Engel, in his writing, writes about hunting beluga sturgeon, which, of course, is no longer in the Danube since the dam at Đerdap was built. Beluga sturgeon used to, according to his records, come all the way from the Black Sea to Petrovaradin and Novi Sad to spawn. Everyone thinks the sturgeon only spawned around Kladovo, which is not true; it came all the way to Novi Sad.</t>
   </si>
   <si>
     <t>Najzanimljivije su priče njemačkog časnika Franza Stefana Engela, koji je za vrijeme Austro-Ugarske pisao o vojnoj granici, o graničarima, njihovim običajima i, između ostalog, o ribolovu na Dunavu. Ribolov na Dunavu tad je bio rasprostranjen jer su graničarima dane mogućnosti besplatnog ribolova kako bi se mogli prehranjivati i da manje dokoliče i pijančuju. Davali su im mogućnosti da se bave i uzgojem svilene bube. Engel u tom svom spisu piše o lovu morune, koje, naravno, više u Dunavu nema otkad je napravljena brana na Đerdapu. Morune su nekad, po njegovom zapisu, dolazile sve do Petrovaradina i Novog Sada, iz Crnog mora, da bi se tu mrijestile. Svi misle da se moruna mrijestila samo oko Kladova, što nije točno, dolazila je do Novog Sada.</t>
   </si>
   <si>
     <t>Najzanimivejše so zgodbe nemškega častnika Franza Stefana Engela, ki je v času Avstro-Ogrske pisal o Vojni krajini, o graničarjih, njihovih običajih in med drugim o ribolovu na Donavi. Ribolov na Donavi je bil takrat razširjen, saj so graničarji dobili možnost brezplačnega ribolova, da bi se lahko prehranili in manj postopali ter pijančevali. Dali so jim tudi možnost, da se ukvarjajo z gojenjem sviloprejk. Engel v tem svojem spisu piše o lovu na moruno (jesetra), katere seveda ni več v Donavi, odkar je bila zgrajena jez na Đerdapu. Morune so nekoč, po njegovih zapisih, prihajale vse do Petrovaradina in Novega Sada, iz Črnega morja, da bi se tukaj drstile. Vsi mislijo, da se je moruna drstila samo okoli Kladova, kar ni res, prihajala je vse do Novega Sada.</t>
   </si>
   <si>
     <t>Најинтересантније су приче немачког официра Франца Штефана Енгела, који је за време Аустроугарске писао о војној граници, о граничарима, о њиховим обичајима и, између осталог, о риболову на Дунаву. Риболов на Дунаву је тад био распрострањен јер су граничарима дате могућности бесплатног риболова да би могли да се прехрањују и да мање доколиче и пијанче. Давали су им могућности да се баве и узгојом свилене бубе. Енгел у том свом спису пише о лову моруне, које, наравно, више у Дунаву нема од када је направљена брана на Ђердапу. Моруне су некад, по његовом запису, долазиле све до Петроварадина и Новог Сада, из Црног мора, да би се ту мрестиле. Сви мисле да се моруна мрестила само око Кладова, што није тачно, долазила је до Новог Сада.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">In the beginning, the Danube was so clean that the water could be drunk. In my childhood, my grandfather made me a rod from ash wood and used </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>brnjice</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - which were put in pigs' snouts to stop them from rooting - as guides, and ordinary string, and I fished with that. It was enough for the whole family to have lunch, even as a kid, six or seven years old. There really was plenty of fish. Now there are fewer and fewer fish, unfortunately, probably due to pollution. But the Danube is such a powerful river, I watch it every day - it swallows the rubbish that's thrown in and cleans everything; I think it's stronger than man. Man tries to tame the Danube, but I think it's an impossible mission.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">U početku je Dunav bio toliko čist da se voda mogla piti. U vrijeme mog djetinjstva, djed mi je pravio štap od jasena i stavljao </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>brnjice</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>, koje su se uvlačile svinjama u njušku da ne ruju, kao vodilice i običnu špagu, i ja sam s tim lovio ribu. To je bilo dovoljno da može cijela obitelj ručati, eto kao klinac, sa šest-sedam godina. Ribe je zaista bilo dosta. Ribe je sad sve manje i manje, nažalost, vjerojatno i zbog zagađenosti. Ali Dunav je toliko moćna rijeka, ja ga gledam svaki dan – on proguta smeće koje se baca i očisti sve, mislim da je jači od čovjeka. Čovjek pokušava ukrotiti Dunav, ali mislim da je to nemoguća misija.</t>
     </r>
   </si>
   <si>
     <t>Na začetku je bila Donava tako čista, da se je voda lahko pila. V času mojega otroštva mi je dedek naredil palico iz jesena in uporabil brnjice (obročke, ki so jih vstavljali svinjam v rilec, da ne bi rile) kot vodila in navadno vrvico, in jaz sem s tem lovil ribe. To je bilo dovolj, da je lahko cela družina kosila, eto kot fantalin, pri šestih, sedmih letih. Rib je bilo res veliko. Zdaj je rib vse manj in manj, žal, verjetno tudi zaradi onesnaženosti. Ampak Donava je tako mogočna reka, gledam jo vsak dan – pogoltne smeti, ki se mečejo vanjo, in vse očisti, mislim, da je močnejša od človeka. Človek poskuša Donavo ukrotiti, ampak mislim, da je to nemogoča misija.</t>
   </si>
   <si>
     <t>У почетку Дунав је био толико чист да се вода могла пити. У време мог детињства, деда ми је правио штап од јасена и стављао брњице, које су се увлачиле свињама у њушку да не рију, као проводнике и обичан канап, и ја сам с тим ловио рибу. То је било довољно да може цела породица да руча, ето као клинац, са шест-седам година. Рибе је заиста било доста. Рибе је сад све мање и мање, нажалост, вероватно и због загађености. Али Дунав је толико моћна река, ја га гледам сваки дан – он прогута смеће које се баца и очисти све, мислим да је јачи од човека. Човек покушава да Дунав укроти, али мислим да је то немогућа мисија.</t>
   </si>
   <si>
     <t>20-RS</t>
   </si>
   <si>
     <t>First, I was fascinated when I learned that the Danube used to flow right under Kovilj itself. ... When I saw those old Roman - not Roman maps, but maps from the 18th century - it became clear to me why the Danube flowed under Kovilj. And only then did I see that, due to some high waters, it had broken through that part and created peninsulas, it made a different course. Then I realized one shouldn't just look at old maps and trust them blindly. The Danube changed its course, that is clearly visible. ... The Kovilj Marsh (Koviljski rit) cadastrally belongs to Čortanovci, because the river flowed under Kovilj, from Karlovci to Beška; Čortanovci almost didn't even have the Danube near it. 300 years ago, it broke through, the Danube shortened its course, and then we were left on the Danube.</t>
   </si>
   <si>
     <t>Prvo sam bio fasciniran kad sam saznao da je Dunav išao pod sam Kovilj. … Kad sam vidio te stare rimske, ne rimske karte, već karte iz 18. stoljeća, onda mi je bilo jasno zašto je Dunav tekao pod Kovilj. I tek onda sam vidio da je on, zbog nekih visokih voda, probio taj dio i napravio poluotoke, napravio je drugi tok. Tada sam spoznao da ne treba gledati samo stare karte i vjerovati im slijepo. Dunav je mijenjao tok, to se točno vidi. … Koviljski rit katastarski pripada Čortanovcima, zato što je tekao pod Kovilj, od Karlovaca do Beške, Čortanovci maltene nisu ni imali Dunava kod sebe. Prije 300 godina je probilo, Dunav skratio svoj tok, i onda smo mi ostali na Dunavu.</t>
   </si>
   <si>
     <t>Najprej sem bil fasciniran, ko sem izvedel, da je Donava tekla pod samim Koviljem. ... Ko sem videl te stare rimske, ne rimske zemljevide, ampak zemljevide iz 18. stoletja, mi je postalo jasno, zakaj je Donava tekla pod Koviljem. In šele takrat sem videl, da je zaradi nekih visokih voda prebila tisti del in ustvarila polotoke, naredila je drug tok. Takrat sem spoznal, da ni treba gledati samo starih zemljevidov in jim slepo verjeti. Donava je spreminjala tok, to se natančno vidi. ... Koviljski rit (močvirje) katastrsko pripada Čortanovcem, ker je tekla pod Koviljem, od Karlovcev do Beške, Čortanovci skorajda niso imeli Donave pri sebi. Pred 300 leti je prebilo, Donava je skrajšala svoj tok, in potem smo mi ostali na Donavi.</t>
   </si>
   <si>
     <t>Прво сам био фасциниран кад сам сазнао да је Дунав ишао под сам Ковиљ. […] Кад сам видео те старе римске, не римске карте, већ карте из 18. века, онда ми је било јасно зашто је Дунав текао под Ковиљ. И тек онда сам видео да је он, због неких високих вода, пробио тај део и направио полуострва, направио је други ток. Тада сам спознао да не треба гледати само старе карте и веровати им слепо. Дунав је мењао ток, то се тачно види. […] Ковиљски рит катастарски припада Чортановцима, зато што је текао под Ковиљ, од Карловаца до Бешке, Чортановци малтене нису ни имали Дунава код себе. Пре 300 година је пробило, Дунав скратио свој ток, и онда смо ми остали на Дунаву.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>I remember the old road, through the woods, which has nothing to do with today's asphalt road, by which we used to go down to the Danube. Čortanovci is on the hill, and the Danube is down below us. Čortanovci has an altitude of somewhere around 200 meters, the Danube has about 83-84. Dad would hook a chain to the wheel, to brake it, and then we would slowly descend to the Danube; it couldn't be done otherwise. Our horses, these Srem horses, had to be agile, not afraid of the hill. It was harder to let the wagon down that steep path (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>surdulija</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>) than later when you were returning from the Danube - you'd whip the horse and it goes. ... That's what the Danube meant to us: we also had famous springs in Čortanovci, we had the remains of a Roman fortification, a bank where we swam and watched the ships passing on the Danube... I still remember one steamship, I think it was called "Tsar Uroš". It sailed, and then some new ones came.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Sjećam se starog puta, kroz šumu, koji nema veze s današnjim asfaltnim putem, kojim smo se mi spuštali na Dunav. Čortanovčani su na brijegu, a Dunav je dolje ispod nas. Čortanovci imaju nadmorsku visinu negdje oko 200 metara, Dunav ima oko 83-84. Tata zakači kuku za kotač, da zakoči, i onda smo se polako spuštali na Dunav, drukčije nije moglo. Naši su konji, ovi srijemski, morali biti spretni, da se ne boje brijega. Teže je bilo spustiti kola niz tu strminu (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>surduliju</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>), negoli poslije kad se vraćaš s Dunava – ošineš konja i on ide. ... To je nama Dunav značio: imali smo i čuvene izvore u Čortanovcima, imali smo ostatke rimske utvrde, obalu gdje smo se kupali i gledali brodove koji prolaze Dunavom... Ja se još sjećam jednog parobroda, mislim da se zvao „Car Uroš”. Plovio je, pa poslije su došli neki novi.</t>
     </r>
   </si>
   <si>
     <t>Spomnim se stare poti skozi gozd, ki nima nobene zveze z današnjo asfaltno cesto, po kateri smo se spuščali k Donavi. Čortanovci so na hribu, Donava pa je spodaj pod nami. Čortanovci imajo nadmorsko višino nekje okoli 200 metrov, Donava ima okoli 83-84. Oče je zataknil kavelj za kolo, da je zaviral, in potem smo se počasi spuščali k Donavi, drugače ni šlo. Naši konji, ti sremski, so morali biti spretni, da se niso bali hriba. Težje je bilo spustiti voz po tisti strmini (surduliji), kot pa pozneje, ko se vračaš od Donave – udariš konja in gre. ... To nam je pomenila Donava: imeli smo tudi znamenite izvire v Čortanovcih, imeli smo ostanke rimske utrdbe, obalo, kjer smo se kopali in gledali ladje, ki plujejo po Donavi... Jaz se še spomnim enega parnika, mislim, da se je imenoval „Car Uroš”. Plul je, potem pa so prišli neki novi.</t>
   </si>
   <si>
     <t>Сећам се пута старог, кроз шуму, који нема везе са данашњим асфалтним путем, којим смо се ми спуштали на Дунав. Чортановчани су на брегу, а Дунав је доле испод нас. Чортановци имају надморску висину негде око 200 метара, Дунав има око 80 три-четири. Тата закачи куку за точак, да закочи, и онда смо се полако пуштали у Дунав, другчије није могло. Наши су коњи, ови сремачки, морали да буду спретни, да се не боје брега. Теже је било пустити низ ту сурдулију кола, негߴ после кад се враћаш сa Дунава – ошинеш коња и он иде. […] То је нама Дунав значио: имали смо и чувене изворе у Чортановцима, имали смо остатке римског утврђења, обала где смо се купали и гледали бродове који пролазе Дунавом… Ја се још сећам једног парног брода, мислим да се звао „цар Урош”. Пловио је, па после су дошли неки нови.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">The people of Čurug would take a boat on the Tisa to Slankamen, pick up passengers in Slankamen, then go to Surduk, and stop again. It couldn't stop in Belegiš because the Danube is far from the bank. They stopped in Banovci because the village is right on the bank. Novi Banovci, Batajnica - it didn't stop, they are also far from the bank. My mother is from Stari Banovci, and my grandmother told me that she used to go to the market in Zemun. The </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>espal</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (market stall goods) that was for trade, she would wait for the white boat that started from Čurug. It arrived somewhere early in the morning. The Zemun market is near the Danube, and there they could bring out their goods and sell them. They'd buy what they needed - this was during Austria-Hungary - and then return to their village. ... That ship left Čurug around midnight, arriving at the market in the morning. Around noon the market would finish, they would handle what they had bought, then the ship would leave in the afternoon, and before midnight, it would arrive in Čurug.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Čuružani bi sjeli na lađu Tisom do Slankamena, u Slankamenu pokupi putnike, onda ide do Surduka, i opet stane. U Belegišu nije mogao stati zato što je Dunav daleko od obale. U Banovcima su stajali zato što je selo uz obalu. Novi Banovci, Batajnica nije se stajalo, oni su isto daleko od obale. Moja mama je iz Starih Banovaca, a i baka mi priča da je ona išla na tržnicu u Zemun. </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Espal</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (roba za trgovinu) koji je bio za trgovinu, sačeka bijelu lađu koja je iz Čuruga kretala. Ona je stizala negdje rano ujutro. Zemunska tržnica je blizu Dunava, i tamo su mogli iznijeti svoju robu i prodaju. Kupe što im treba, to je za vrijeme Austro-Ugarske, i onda se vrate u svoje selo. … Taj brod je kretao iz Čuruga oko ponoći, stizao ujutro na tržnicu. Oko podneva se tržnica završi, oni obave tamo što su kupili, onda brod krene poslije podne, i pred ponoć stigne u Čurug.</t>
     </r>
   </si>
   <si>
     <t>Prebivalci Čuruga so se usedli na ladjo po Tisi do Slankamna, v Slankamnu pobrali potnike, nato pa odšli do Surduka in spet ustavili. V Belegišu se ni mogla ustaviti, ker je Donava daleč od obale. V Banovcih so se ustavljali, ker je vas ob obali. Novi Banovci, Batajnica – tam se ni ustavljalo, tudi oni so daleč od obale. Moja mama je iz Starih Banovcev, in tudi babica mi pripoveduje, da je hodila na tržnico v Zemun. Espal (blago za trgovino), ki je bil za trgovino, je počakal belo ladjo, ki je odplula iz Čuruga. Prihajala je nekje zgodaj zjutraj. Zemunska tržnica je blizu Donave in tam so lahko prinesli svoje blago in ga prodali. Nakupili so, kar so potrebovali, to je bilo v času Avstro-Ogrske, in se nato vrnili v svojo vas. ... Ta ladja je odrinila iz Čuruga okoli polnoči, zjutraj prispela na tržnico. Okoli poldneva se je tržnica končala, opravili so nakupe, nato je ladja popoldne odplula in pred polnočjo prispela v Čurug.</t>
   </si>
   <si>
     <t xml:space="preserve">Чуружани би сели на лађу Тисом до Сланкамена, у Сланкамену покупи путнике, онда иде до Сурдука, и опет стане. У Белегишу није могао да стане зато што је Дунав далеко од обале. У Бановцима су стајали зато што је село уз обалу. Нови Бановци, Батајница није се стајало, они су исто далеко од обале. Моја мама је из Старих Бановца, а и баба ми прича да је она ишла на пијацу у Земун. Еспал који је био за трговину, сачека белу лађу која је из Чуруга крећала. Она је стизала негде рано јутро. Земунска пијаца је близу Дунава, и тамо су могли да изнесу своју робу и продају. Пазаре шта им треба, то је за време Аустроугарске, и онда се врате у своје село. […] Тај брод је кретао из Чуруга око поноћи, стизао ујутро на пијацу. Око поднева се пијаца заврши, они обрћу тамо шта су пазарили, онда брод крене после подне, и пред поноћ стигне у Чуруг. </t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>I remember as a child when Čortanovci had a lot of sheep. In late summer, the people of Čortanovci would take the wool, which they had shorn in the spring so the sheep would be without wool in the summer, to bear the heat more easily, and only when they finished fallowing the fields, they would load it onto wagons and horses, and take it to be washed in the Danube. Mom would put us in the wagon, and we looked forward to that day, because on other days, one didn't go to the Danube. It was said, "Only idlers (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>bećari</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>) who don't want to do any work go to the Danube in Čortanovci." And it was, practically, a shame to go to the Danube. We looked forward to that day. She would take us to the Danube, unharness the mare, wash her a bit and tie her to the wagon, and mom would wash wool all day in those old woven baskets. First, she'd put it in the Danube to soak, then she'd slowly clean and wash the wool, dry it on the bank, and when it got dark, we'd load that wool and take it home. [We ate] a loaf of bread that grandma baked in the wood-fired oven, a piece of bacon, cucumber was there as a treat, and cheese, if there was any.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Sjećam se kao dijete kada su Čortanovci imali dosta ovaca. U kasno ljeto su Čortanovčani onu vunu, koju su šišali u proljeće da bi ovce bile bez vune ljeti, da lakše podnesu vrućine i tek kad obave ugar na njivama, tovarili u zaprežna kola i konje, i nosili je prati na Dunav. Nas mama stavi u kola i mi smo se radovali tom danu, jer drugim danima na Dunav se nije išlo. Govorilo se „na Dunav u Čortanovcima su samo </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>bećari</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> išli, koji neće ništa da rade”. I bila je, maltene, sramota ići na Dunav. Mi smo se tom danu radovali. Ona nas odvede na Dunav, ispregne kobilu, malo je okupaju i vežu za kola, i mama je cijeli dan u onim starim pletenim košarama prala vunu. Prvo ju je stavila da se namoči u Dunav, onda je polako čistila i prala vunu, na obali sušila i kad već padne mrak, mi tu vunu tovarimo i nosimo kući. [Jela se] štruca kruha koju je baka ispekla u peći, komad slanine, krastavac je bio da se zasladiš, i sira, ako je bilo.</t>
     </r>
   </si>
   <si>
     <t>Spomnim se kot otrok, ko so Čortanovci imeli veliko ovc. Pozno poleti so prebivalci Čortanovcev volno, ki so jo ostrigli spomladi, da bi bile ovce poleti brez volne, da lažje prenesejo vročino, in šele ko so končali s praho na njivah, naložili na vprežne vozove in konje ter jo nosili prat na Donavo. Mama nas je dala na voz in veselili smo se tistega dne, ker druge dni se ni hodilo na Donavo. Govorilo se je: "Na Donavo v Čortanovcih so hodili samo bećari (postopači), ki nočejo nič delati." In bilo je, skorajda, sramotno iti na Donavo. Mi smo se tistega dne veselili. Ona nas odpelje na Donavo, izpreže kobilo, jo malo okopa in priveže k vozu, in mama je cel dan v tistih starih pletenih košarah prala volno. Najprej jo je dala v Donavo, da se namoči, potem je počasi čistila in prala volno, jo sušila na obali in ko se je že stemnilo, smo to volno naložili in jo odnesli domov. [Jedlo se je] hlebec kruha, ki ga je babica spekla v peči, kos slanine, kumara je bila za posladek, in sir, če je bil.</t>
   </si>
   <si>
     <t>Сећам се као дете када су Чортановци имали доста оваца. У касно лето су Чортановчани ону вуну, коју су шишали у пролеће да би овце биле без вуне лети, да лакше поднесу врућине и тек кад угари ураде на њивама све, товарили у запрежна кола и коње, и носили је да перу на Дунав. Нас мама стави у кола и ми смо се радовали том дану, јер овим данима на Дунав се ишло није. Говорило се „на Дунаву у Чортановцима су само бећари ишли, који неће ништа да раде”. И била је, малтене, срамота ићи на Дунав. Ми смо се том дану радовали. Она нас одведе на Дунав, испрегну кобилу, мало је окупају и вежу за кола, и мама је цео дан у оним старим плетеним корпама прала вуну. Прво је ставила да се укиселе у Дунав, онда је полако чистила и прала вуну, на обали сушила и кад већ падне мрак, ми ту вуну товаримо и носимо кући. [Јела се] векна хлеба коју је баба испекла у фуруни, парче сланине, краставац је био да се засладиш, и сира, ако је било.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>On the bank of the Danube, we still have the Kozarica spring, where the so-called St. George's Day (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Đurđevdan</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>) dawn gatherings (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>uranci</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>) were held. It is right on the bank of the Danube. We used to go to the spring, and the local priest would hold a service there. The village slava (patron saint day) in Čortanovci is St. George's Day, May 6th, and on May 5th in the afternoon, there was a gathering of Čortanovci residents by the Danube at that spring. A fire was lit, and people sat by the fire all night. They waited for dawn, for the girls to wash their faces, to be healthy. ... The pupils went there too and would pick masterwort (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>selen</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>) along the way. In the morning on the 6th, when it had dawned, people would go to Čortanovci and open their gates - because in Srem, it's the custom to open the gates, to welcome guests, because in Srem, you don't get invited to the village slava, you just go. After the war, the people of Čortanovci were wise - to preserve this custom by the Danube, they invented the May Day (May 1st) dawn gathering. ... Now that spring is tidied up, and records say that Saint Sava was there when he went to reconcile his brother Stefan the First-Crowned with the Hungarian King Andrew II near the Kovilj monastery, and the Kovilj monastery was built to mark that reconciliation.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Na obali Dunava i sad imamo izvor Kozaricu, gdje su se održavali takozvani Đurđevdanski </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>uranci</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (praskozorja). On je na samoj obali Dunava. Mi smo na izvor išli i onda je mjesni svećenik tu vršio službu. Slava u Čortanovcima je Đurđevdan 6. svibnja, a 5. svibnja poslijepodne bio je skup Čortanovčana pored Dunava na tom izvoru. Palila se vatra i sjedilo pored vatre cijelu noć. Čekali su da svane, da se djevojke umiju, da budu zdrave. … I đaci su tamo išli i onda su usput brali selen. Ujutro 6-og, kad je već svanulo, odlazilo se u Čortanovce i otvarale su se kapije – jer u Srijemu je običaj da se otvore kapije, da se dočekaju gosti, jer u Srijemu se na seosku slavu ne zove, ide se. Nakon rata, Čortanovčani su bili mudri – da bi sačuvali taj običaj pored Dunava, oni su onda izmislili prvomajski uranak. …. Sada je taj izvor uređen i po zapisima se kaže da je tu bio Sveti Sava kada je išao miriti svog brata Stefana Prvovjenčanog s ugarskim kraljem Andrijom Drugim kod manastira Kovilj, i povodom tog pomirenja je napravljen manastir Kovilj.</t>
     </r>
   </si>
   <si>
     <t>Na obali Donave imamo še zdaj izvir Kozarica, kjer so potekala tako imenovana Đurđevdanska praskozorja (obredi ob zori na sv. Jurija). Je na sami obali Donave. Hodili smo k izviru in potem je krajevni duhovnik tam opravljal bogoslužje. Vaška slava v Čortanovcih je Đurđevdan (Sv. Jurij) 6. maja, in 5. maja popoldne je bilo srečanje prebivalcev Čortanovcev ob Donavi pri tistem izviru. Zakuril se je ogenj in sedelo se je ob ognju celo noč. Čakali so, da se zdani, da se dekleta umijejo, da bi bila zdrava. ... Tudi učenci so hodili tja in so spotoma nabirali luštrek (selen). Zjutraj 6-ega, ko se je že zdanilo, se je odhajalo v Čortanovce in odpirala so se vrata – ker v Sremu je navada, da se odprejo vrata, da se sprejmejo gostje, ker v Sremu se na vaško slavo ne vabi, tja se gre. Po vojni so bili prebivalci Čortanovcev modri – da bi ohranili ta običaj ob Donavi, so si potem izmislili prvomajsko praskozorje. ... Zdaj je ta izvir urejen in po zapisih se pravi, da je bil tam Sveti Sava, ko je šel miriti svojega brata Štefana Prvovenčanega z ogrskim kraljem Andrejem II. pri samostanu Kovilj, in ob tej pomiritvi je bil zgrajen samostan Kovilj.</t>
   </si>
   <si>
     <t>На обали Дунава и сад имамо извор Козарицу, где су се правили такозвани Ђурђевдански уранци. Они је на самој обали Дунава. Ми смо на извор ишли и онда је месни свештеник ту вршио службу. Слава у Чортановцима је Ђурђевдан 6. мај, а 5. маја после подне био је скуп Чортановчана поред Дунава на том извору. Ложила се ватра и седело поред ватре целу ноћ. Чекалиосу да сване, да се девојке умију, да буду здраве. […] И ђаци су тамо ишли и онда су брали селен успут. Ујутро 6ог, кад је већ свануло, одлазило се у Чортановце и отварали су капије – јер у Срему је обичај да се отворе капије, да се дочекају гости, јер у Срему се на сеоску славу не зове, иде се. Након рата, Чортановчани су били мудри – да би сачували тај обичај поред Дунава, они су онда измислили првомајски уранак. […] Сада је тај извор сређен и по записима каже се да је ту био Свети Сава када је ишао да мири свог брата Стефана Првовенчаног са угарским краљем Андријом Другим код манастира Ковиљ, и поводом тог помирења је направљен манастир Ковиљ.</t>
   </si>
   <si>
     <t>For a time, the Danube had a forest alongside it. Only in Čortanovci on the Danube does Fruška Gora connect with the Danube. This forest of ours in Čortanovci only leans against Fruška Gora right here; it doesn't happen anywhere else. There are 220 hectares of forest, mostly linden and willow.</t>
   </si>
   <si>
     <t>Dunav je jedno vrijeme imao šumu uz sebe. Jedino se u Čortanovcima na Dunavu Fruška gora spaja s Dunavom. Ta naša čortanovačka šuma jedino se tu naslanja na Frušku goru, nema dalje nigdje drugdje. Ima 220 hektara šume, najviše ima lipe i vrbe.</t>
   </si>
   <si>
     <t>Donava je nekaj časa imela gozd ob sebi. Samo v Čortanovcih ob Donavi se Fruška gora stika z Donavo. Ta naš čortanovški gozd se samo tukaj naslanja na Fruško goro, nikjer drugje. Obsega 220 hektarjev gozda, največ je lipe in vrbe.</t>
   </si>
   <si>
     <t>Дунав је једно време имао шуму уз себе. Једино се у Чортановцима на Дунаву Фрушка гора спаја са Дунавом. Та наша чортановска шума једино ту се наслања на Фрушку гору, нема даље нигде друго. Има 220 хектара шуме, највише има липе и врбе.</t>
   </si>
   <si>
     <t>Here by the Danube in Čortanovci, there was a mine from which coal was loaded mostly directly onto ships. And then the steamships would adjust their schedule to stop by, to load coal for fueling those steam engines on the ship. A brickmaker from Pančevo, some Milanović, had a brickyard in Pančevo, and he would come by ship for coal to Čortanovci. He'd load coal here and then they'd let him go downstream, and then he'd enter the Tamiš river to his brickyard. So, the people from Banat baked bricks with coal from Čortanovci. And the coal appeared because the Danube, with its high and low water levels, eroded the bank. A landslide happened, the water shifted, and coal appeared. How else would they have known we had it?</t>
   </si>
   <si>
     <t>Tu pored Dunava u Čortanovcima je bio rudnik iz kojeg se najviše ugljena izravno tovarilo u brod. I onda su parobrodi namještali da naiđu tu, da natoče ugljen za loženje tih parnih strojeva u brodu. Ciglari iz Pančeva, neki Milanović, imao je ciglanu u Pančevu, i on je brodom dolazio po ugljen u Čortanovce. Utovari ugljen ovdje i onda ga puste dolje niz vodu, i onda ulazi u Tamiš do njegove ciglane. Tako da su Banaćani pekli ciglu s ugljenom iz Čortanovaca. A pojavio se ugljen tako što je Dunav sa svojim visokim i niskim vodostajem potkopao obalu. Dogodio se odron, kliznula voda i pojavio se ugljen. Kako bi drukčije znali da to imamo?</t>
   </si>
   <si>
     <t>Tu ob Donavi v Čortanovcih je bil rudnik, iz katerega se je največ premoga nalagalo neposredno na ladjo. In potem so parniki načrtovali, da pridejo tja, da naložijo premog za kurjenje tistih parnih strojev na ladji. Opekarji iz Pančeva, neki Milanović, je imel opearno v Pančevu, in on je z ladjo prihajal po premog v Čortanovce. Tukaj naloži premog in potem ga spustijo dolvodno, in potem vpluje v Tamiš do njegove opekarne. Tako da so Banatčani pekli opeko s premogom iz Čortanovcev. Premog pa se je pojavil tako, da je Donava s svojim visokim in nizkim vodostajem spodkopala obalo. Zgodil se je plaz, voda je zdrsnila in pojavil se je premog. Kako bi drugače vedeli, da to imamo?</t>
   </si>
   <si>
     <t>Ту поред Дунава у Чортановцима је био рудник из којег се највише угља у брод директно товарило. И онда су бродови парни штеловали да наиђу ту, да натоваре угаљ за ложење тих парних машина у броду. Циглари из Панчева, неки Милановић, имао је циглану у Панчеву, и он је бродом долазио по угаљ у Чортановце. Товар угаљ овде и онда га пусте доле низ воду, и онда улази у Тамиш до његове циглане. Тако да су Банаћани пекли цигљу са угљем из Чортановаца. А појавио се угаљ тако што је Дунав са својим високим и ниским водостајем подлокао обалу. Десило се клизиште, клизнула вода и појавио се угаљ. Како би друкчије знали да то имамо?</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>There were always some women in the village who knew what everything was for, from St. John's wort to pheasant's eye (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>gorocvet</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>). We still have pheasant's eye up on the hill. And they went to the woods mostly to pick mushrooms, those willow mushrooms (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>vrbare</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>), the big ones. And it was known when they appeared - after the rain. They picked them, boiled them, used them, ate them. I remember that very, very well. My grandmother did that too. They used fish to fast.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Bile su uvijek neke žene u selu koje su znale što je za čega, od kantariona (gospine trave) do gorocvijeta. Mi i sad gore na brijegu imamo gorocvijet. A u šumu su išli brati najviše gljive, one vrganje (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>vrbare</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>), one velike. I to se znalo kad one dođu – poslije kiše. To su brali, kuhali, koristili, jeli. Toga se vrlo, vrlo dobro sjećam. I moja baka je to radila. Koristili su ribu da bi postili.</t>
     </r>
   </si>
   <si>
     <t>Vedno so bile v vasi neke ženske, ki so vedele, kaj je za kaj, od šentjanževke do pomladanskega adonisa (gorocvet). Mi še zdaj zgoraj na hribu imamo pomladanski adonis. V gozd pa so hodili nabirat predvsem gobe, tiste vrbare (vrst gob), tiste velike. In vedelo se je, kdaj pridejo – po dežju. Te so nabirali, blanširali, uporabljali, jedli. Tega se zelo, zelo dobro spomnim. Tudi moja babica je to delala. Uporabljali so ribe za post.</t>
   </si>
   <si>
     <t>Биле су увек нека жене у селу које су знале шта је за чега, од кантариона до гороцвета. Ми и сад горе на брегу имамо гороцвета. А шуми ишли су да беру највише печурке, оне врбаре, оне велике. И то се знало кад оне дођу – после кише. То су брали, барили, користили, јели. То се врло врло добро сећам. И моја баба је то радила. Користили су рибу да би постили.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Čortanovci got its name from the fish </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>čortan</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">, which was actually a unit of measure smaller than a kilo of weight - a Russian name for a </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>čotan</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> of fish. There were many monasteries here, Krušedol, Gregeteg, Remeta, etc., which used a lot of fish; there were many monks. For fish for fasting, it was easier for them to come to Čortanovci than to go to Karlovci. ... And when they asked the monks: "Where are you going?" he'd say: "I'm going for a </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>čotan</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> of fish for </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>novce</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (money/coins)." And so it remained Čortanovci, it's because of the Danube. Then, when they caught that fish, they transported it by wagons, for example, to Irig to sell, and to those Fruška Gora villages that didn't have fish. They'd load it onto wagons, first put down green grass, then put the fish, then more grass on top, pour water over it all, and the fish would arrive fresh in Irig.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Čortanovci su dobili ime po ribi </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>čortan</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">, a to je ustvari bila jedinica mjere manja od kile težine – ruski naziv za </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>čotan</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (mjeru) ribe. Bilo je puno manastira tu, Krušedol, Gregeteg, Remeta itd., koji su koristili puno ribe, bilo je puno monaha. Po ribu za post, lakše im je bilo da dođu u Čortanovce nego da idu u Karlovce. … I kad pitaju monahe: „Kud ćeš?”, on kaže: „idem po </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>čotan</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> ribe za </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>novce</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>.” I tako su ostali Čortanovci, to je zbog Dunava. Onda su oni, kad uhvate tu ribu, transportirali je kolima, na primjer, u Irig da prodaju, i u ta fruškogorska selа koja nisu imala ribe. Oni natoče u zaprežna kola, prvo stave zelenu travu, pa stave ribu, pa opet travu odozgo, poliju to sve vodom, i riba stigne svježa u Irig.</t>
     </r>
   </si>
   <si>
     <t>Čortanovci so dobili ime po ribi čortan, kar je bila pravzaprav merska enota, manjša od kilograma teže – ruski naziv za čotan (mero) ribe. Tukaj je bilo veliko samostanov, Krušedol, Gregeteg, Remeta itd., ki so uporabljali veliko rib, bilo je veliko menihov. Po ribe za post jim je bilo lažje priti v Čortanovce kot iti v Karlovce. ... In ko so vprašali menihe: "Kam greš?", je rekel: "grem po čotan ribe za novce (denar)." In tako so ostali Čortanovci, to je zaradi Donave. Potem so, ko so ujeli to ribo, jo prevažali z vozovi, na primer, v Irig, da bi jo prodali, in v tiste fruškogorske vasi, ki niso imele rib. Naložili so jo na vprežne vozove, najprej položili zeleno travo, nato ribo, pa spet travo povrh, vse skupaj polili z vodo, in riba je prispela sveža v Irig.</t>
   </si>
   <si>
     <t>Чортановци су добили име по риби чортан, а то је уствари била јединица мере мања од киле тежине – руски назив за чотан рибе. Било је пуно манастира ту, Крушедол, Грегетег, Ремета итд., који су користили пуно рибе, било је пуно монаха. По рибу за пост, лакше им је било да дођу у Чортановце него да иду у Карловце. […] И кад питају монахе: „Ди ћеш?”, он каже: „идем по чотан рибе за новце.” И тако су остали Чортановци, то је због Дунава. Онда су они, кад ухвате ту рибу, транспортовали је колима, на пример, у Ириг да продају, и у та фрушкогорска села која нису имала рибе. Они натоваре у запрежна кола, прво ставе зелену траву, па ставе рибу, па опет траву одгоре, полију то све водом, и риба стигне свежа у Ириг.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>I also remember the wooden dugout canoes (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>čunak</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>), I remember those wooden bailers (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>ispalac</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">). Now we scoop out water, when it gets in the boat, with those plastic containers. I remember, it was made of willow, the </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>ispalac</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> vessel with which they [the fishermen] scooped the water out. I also remember when they didn't have motors, they did everything with oars. And then one had to be skilled, you couldn't go down the middle of the Danube, but you always stuck to the edge when going upstream. The water resistance is lower there.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Sjećam se i drvenih </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>čunaka</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (malih čamaca), sjećam se i onih drvenih </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>ispalaca</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (izbacivača vode). Sad izbacimo vodu, kad uđe u čamac, onim plastičnim posudama. Ja se sjećam, od vrbe se pravilo, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>ispalac</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> posuda kojom oni [ribari] izbacuju vodu van. Sjećam se i kad nisu imali motore, sve su na vesla radili. I onda si morao biti vješt, nisi mogao ići sredinom Dunava, već si se uvijek držao kraja kad ideš uz obalu. Tu je manji otpor vode.</t>
     </r>
   </si>
   <si>
     <t>Spomnim se tudi lesenih čunov (drevakov), spomnim se tistih lesenih posod za izmetavanje vode (ispalac). Zdaj vodo, ko pride v čoln, izmetavamo s tistimi plastičnimi posodami. Jaz se spomnim, iz vrbe se je delala, posoda ispalac, s katero so oni [ribiči] izmetavali vodo ven. Spomnim se tudi, ko niso imeli motorjev, vse so delali na vesla. In takrat si moral biti vešč, nisi mogel iti po sredini Donave, ampak si se vedno držal roba, ko si šel proti toku. Tam je manjši upor vode.</t>
   </si>
   <si>
     <t>Сећам се и дрвених чунака, сећам се и оних дрвених испалаца. Сад избацимо воду, кад уђе у чамац, оним пластичним кутијама. Ја се сећам, од врбе се правило, испалац посуде којом они [рибари] избацују воду напоље. Сећам се и кад нису имали моторе, све су на весла радили. И онда је морао да буде вешт, није могао да иде средином Дунава, већ се увек држао краја кад иде уз обалу. Ту је мањи отпор воде.</t>
   </si>
   <si>
     <t>21-RS</t>
   </si>
   <si>
     <t>There is one rule for traffic on the Danube. The Danube is a wide, sprawling river; it's not used for traffic across its entire width, but rather a so-called "navigation channel" (plovni put) is marked. ... It's the same on the Nile, the Mississippi, and the Amazon, all the world's great rivers. Since all rivers are generally wide and sprawling, there are shallows, and a ship cannot navigate there. Although for laymen this isn't clear, how it can be a river and yet not navigable. It must be marked like on ski slopes - red and green buoys are placed. We always look downstream. On the right side, red anchored buoys or lanterns are placed, which mark the right edge of the navigation channel. On the left side, green ones. They mark the left edge of the navigation channel. And traffic on the water is only allowed between that marked section.</t>
   </si>
   <si>
     <t>Postoji jedno pravilo za promet na Dunavu. Dunav je široka, razlivena rijeka, ne koristi se za promet cijelom svojom širinom, nego se obilježava takozvani „plovni put”. … Tako je i na rijeci Nilu i Mississippiju i Amazoni, svim velikim svjetskim rijekama. Pošto su sve rijeke po pravilu široke i razlivene, tu su i plićaci i tu ne može ploviti brod. Mada za laike to nije jasno, kako rijeka, a ne može. Mora se obilježiti kao na skijaškim terenima – postavljaju se crvene i zelene plutače. Uvijek gledamo nizvodno. S desne strane se postavljaju crvene usidrene plutače ili fenjeri, koji označavaju desni rub plovnog puta. S lijeve strane zeleni. Oni označavaju lijevi rub plovnog puta. I samo između tog obilježenog dijela je dozvoljen promet na vodi.</t>
   </si>
   <si>
     <t>Obstaja eno pravilo za promet na Donavi. Donava je široka, razlita reka, ne uporablja se za promet v celotni svoji širini, ampak se označuje tako imenovana "plovna pot". ... Tako je tudi na rekah Nil, Mississippi in Amazonka, vseh velikih svetovnih rekah. Ker so vse reke praviloma široke in razlite, so tam tudi plitvine in tam ladja ne more pluti. Čeprav laikom to ni jasno, kako je lahko reka, pa ne more. Mora se označiti kot na smučiščih – postavljajo se rdeče in zelene plovke. Vedno gledamo dolvodno. Na desni strani se postavljajo rdeče zasidrane plovke ali luči, ki označujejo desni rob plovne poti. Na levi strani zelene. Te označujejo levi rob plovne poti. In samo med tem označenim delom je dovoljen promet na vodi.</t>
   </si>
   <si>
     <t>Постоји једно правило за саобраћај на Дунаву. Дунав је широка, разливена река, не користи се за саобраћај целом својом ширином, него се обележава такозвани „пловни пут”. […] Тако је и на реци Нилу и Мисисипију и Амазону, свим великим светским рекама. Пошто су све реке по правилу широке и разливене, ту су и плићаци и ту не може да плови брод. Мада за лаике то није јасно, како река и не може. Мора да се обележи као на скијашким теренима – постављају се црвени и зелени пловци. Увек гледамо низводно. Са десне стране се постављају црвени сидрени пловци или фењери, који означавају десну ивицу пловног пута. Са леве стране зелени. Они означавају леву ивицу пловног пута. И само између тог обележеног дела је дозвољен саобраћај на води.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Let me tell you a few words related to the villages on the Danube. There was no water supply system; in earlier times, there were wells, and that water was drunk. ... As for Stari Slankamen, Novi Slankamen, and the surrounding area on the other side of these gentle slopes of Fruška Gora, there are many orchards. The soil that is there, the locals call it </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>žutuja</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (yellow soil). It gives a good yield, especially concerning fruit and vineyards, not for grains. And fruit in modern times requires protection, meaning the use of insecticides, pesticides, all those supplements and poisons, which are chemical compositions. And that, by settling through rainwater, through water, goes into the waters and wells, which in modern times hardly anyone uses to drink water from. Mostly, the wells remain for watering the garden and the surroundings.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Da vam kažem par riječi vezano za sela na Dunavu. Tu nije bilo vodovoda, u ranije vrijeme bili su bunari i ta se voda pila. … Što se tiče Starog Slankamena, Novog Slankamena i okolice s druge strane ovih blagih obronaka Fruške gore, tu ima puno voćnjaka. Zemlja koja je tu, zovu je mještani </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>žutuja</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>. Ona daje dobar prinos baš što se tiče voća i vinograda, za žitarice ne. A voće u novije vrijeme traži zaštitu, odnosno upotrebu insekticida, pesticida, svih tih prihrana i otrova, što je kemijski sastav. A to, taloženjem kroz kišnicu, kroz vodu, odlazi u vode i bunare, koje u novije vrijeme rijetko tko koristi da bi pio vodu iz bunara. Uglavnom, bunari su ostali da se zalijeva vrt i okolica.</t>
     </r>
   </si>
   <si>
     <t>Naj vam povem nekaj besed v zvezi z vasmi ob Donavi. Tu ni bilo vodovoda, v prejšnjih časih so bili vodnjaki in ta voda se je pila. ... Kar zadeva Stari Slankamen, Novi Slankamen in okolico na drugi strani teh blagih pobočij Fruške gore, je tu veliko sadovnjakov. Zemlji, ki je tam, domačini pravijo žutuja (rumenica). Daje dober pridelek, zlasti kar zadeva sadje in vinograde, za žita pa ne. Sadje pa v sodobnem času zahteva zaščito, torej uporabo insekticidov, pesticidov, vseh teh gnojil in strupov, ki so kemična sestava. In to se s posedanjem skozi deževnico, skozi vodo, steka v vode in vodnjake, ki jih v sodobnem času redko kdo uporablja za pitje vode. Večinoma so vodnjaki ostali za zalivanje vrta in okolice.</t>
   </si>
   <si>
     <t>Да вам кажем пар речи везано за села на Дунаву. Ту није било водовода, у раније време били су бунари и та се вода пила. […] Што се тиче Старог Сланкамена, Новог Сланкамена и околине са друге стране ових благих обронака Фрушке горе, ту има пуно воћњака. Земља која је ту, зову је мештани жутуља. Она даје добар принос баш што се тиче воћа и винограда, за житарице не. А воће у новије време тражи заштиту, односно употребу инсектицида, пестицида, свих тих прихрана и отрова, што је хемијски састав. А то, таложењем кроз кишницу, кроз воду, одлази у воде и бунаре, које у новије време ретко ко користи да би пио воду из бунара. Углавном, бунари су остали да се залива башта и околина.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Ever since the time of Maria Theresa, embankments or </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>dolme</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (levees) were built. Where the bank isn't protected, like this right bank by Fruška Gora, on the other side is a lowland. Both Bačka and Banat are lowlands. Every municipality in the time of Maria Theresa had the task of raising a defensive barrier or embankment to </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>kota 800</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (elevation mark 800), as it had not been recorded until then that a high water level of the Danube crossed that mark and flooded the fertile fields, hundreds of thousands of hectares. The Danube, in the spring months, when the snows melt up north and when it swells, would flood, and all of Bačka and Banat would be under water. It destroyed enormous fields, crops, there was wheat, corn. Only the Titel Hill would remain. For low waters, the story repeats. For a few years, it's normal, then one year it's very low, the next year again a high water level.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Još od vremena Marije Terezije građeni su nasipi ili </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>dolme</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">. Tamo gdje nije obala zaštićena, kao ova desna obala Fruške gore, s druge strane je nizina. I Bačka i Banat su u nizini. Svaka općina u vrijeme Marije Terezije je imala zadatak da podigne jedan obrambeni bedem ili nasip na </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>kotu 800</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (oznaku visine 800), gdje dotad nije bilo zabilježeno da veliki vodostaj Dunava prelazi tu kotu i plavi plodne njive, na stotine tisuća hektara. Dunav je u proljetnim mjesecima, kad se otapaju snjegovi gore na sjeveru i kad nabuja, plavio i cijela Bačka i Banat je bila pod vodom. Uništavalo je ogromna polja, zasade, bilo je pšenica, kukuruz. Titelski brijeg jedino bi ostao. Za male vode priča se ponavlja. Par godina bude normalno, onda jedna godina jako nizak, druge godine opet velik vodostaj.</t>
     </r>
   </si>
   <si>
     <t>Že od časa Marije Terezije so se gradili nasipi ali dolme. Tam, kjer obala ni zaščitena, kot ta desna obala Fruške gore, je na drugi strani nižina. Tako Bačka kot Banat sta v nižini. Vsaka občina v času Marije Terezije je imela nalogo, da zgradi en obrambni zid ali nasip na koto 800 (oznako višine 800), kjer do takrat ni bilo zabeleženo, da bi visok vodostaj Donave presegel to koto in poplavil plodne njive, na stotisoče hektarjev. Donava je v spomladanskih mesecih, ko se topi sneg zgoraj na severu in ko nabrekne, poplavljala, in cela Bačka in Banat sta bila pod vodo. Uničevala je ogromna polja, nasade, bila je pšenica, koruza. Samo Titelski breg bi ostal. Pri nizkih vodah se zgodba ponavlja. Nekaj let je normalno, potem eno leto zelo nizek, drugo leto spet visok vodostaj.</t>
   </si>
   <si>
     <t>Још од времена Марије Терезије грађени су насипи или долме. Тамо где није обала заштићена, као ова десна обала Фрушке горе, с друге стране је низија. И Бачка и Банат су у низији. Свака општина у време Марије Терезије је имала задатак да подигне један одбрамбени бедем или насип на коту 800, где дотад није било забележено да велики водостај Дунава прелази ту коту и плави плодне њиве, на стотине хиљада хектара. Дунав је у пролећним месецима, кад се отапају снегови горе на северу и кад набуја, плавио и цела Бачка и Банат је била под водом. Уништавало је огромна поља, засада, било је пшеница, кукуруз. Тителски брег једино би остао. За мале воде прича се понавља. Пар година буде нормално, онда једна година јако низак, друге године опет велик водостај.</t>
   </si>
   <si>
     <t>We have one piece of information from St. Mark's Church in Venice. There is data that Attila, also called Attila the Hun, after the fall of the Western Roman Empire, when there was no great military force, gathered young men. They, eager for adventure, entertainment, to see the world, joined his army, where they received free clothing, footwear, weapons, and military training. With this army, he ravaged the continent. He destroyed cities, burned and looted; everything he took from there, he pulled with wagons. In the monograph of Stari Slankamen, it states that his starting point was here, at the confluence of the Tisa River - that's where his camp, his bivouac, was, and he mostly set out on his campaigns from there. In St. Mark's Church in Venice, there exists - and it is the only written record from that time, we're talking about the 4th century - that after he conquered that city, looted everything valuable, etc., he took a very heavy, golden casket from St. Mark's Church, in which he was later buried. The legend further says that he died relatively young, in his 42nd year of life, from some disease that was rampant in his camp. Fearing that disease, and everything he had touched, his comrades buried him in that golden casket, with all that immense treasure and gold. They diverted a part of the Tisa riverbed, buried him there, and released the Tisa River back over his grave, so that no one might desecrate his grave through the centuries. There, that's one legend. ... Worldly adventurers come here to me, with these modern devices, laptops, and now they search for treasure and gold. ... But in the time when he was alive and when he stayed here, the Tisa did not flow into the Danube where it does now, channelled and contained by embankments. The Tisa flowed into the Danube much like the Danube flows into the Black Sea today - in several branches...</t>
   </si>
   <si>
     <t>Imamo jedan podatak iz crkve Svetog Marka u Veneciji. Postoji podatak da je Atila, zvao se i Atila Hunski, nakon raspada Zapadnog Rimskog Carstva, kad nije bilo velike vojne sile, okupio mlade ljude. Oni željni avantura, provoda, da vide svijeta, priključivali su se njegovoj vojsci, gdje su dobivali besplatno odjeću, obuću, oružje, vojnu obuku. S tom svojom vojskom on je harao kontinentom. Rušio je gradove, palio i pljačkao sve ono što je odatle uzimao, vukao je zaprežnim vozilima. U monografiji Starog Slankamena stoji podatak da mu je polazište bilo odavde, kod ušća rijeke Tise – tu mu je bio logor, bivak, i uglavnom je odatle i odlazio u pohode. U crkvi Svetog Marka u Veneciji postoji, i to je jedini pisani podatak iz tog vremena, radi se o četvrtom stoljeću, da je, nakon što je taj grad porobio, opljačkao sve vrijedno itd., iz crkve Svetog Marka ponio jedan pretežak, zlatan kovčeg u kojem je kasnije sahranjen. Legenda dalje govori da je umro relativno mlad, u 42. godini života, od neke bolesti koja je harala u njegovom taboru. Bojeći se te bolesti, i svega onoga što je on dodirivao, njegovi suborci su ga sahranili u tom zlatnom kovčegu, s onim silnim blagom i zlatom. Pregradili su jedan dio korita rijeke Tise, tu su ga sahranili i ponovo su pustili rijeku Tisu preko njegovog groba, da mu kroz stoljeća nitko ne bi oskvrnuo grob. Eto, to je jedna legenda. ... Svjetski avanturisti dođu ovdje kod mene, s ovim suvremenim uređajima, laptopima, i oni sad traže blago i zlato. … Ali u to vrijeme kad je on bio živ i kad je boravio, Tisa se nije ulijevala u Dunav gdje i sad, kanalizirana nasipima, svedena. Tisa se ulijevala u Dunav kao danas Dunav što se ulijeva u Crno more – u nekoliko krakova…</t>
   </si>
   <si>
     <t>Imamo en podatek iz cerkve Svetega Marka v Benetkah. Obstaja podatek, da je Atila, imenovan tudi Atila Hunski, po razpadu Zahodnega rimskega cesarstva, ko ni bilo velike vojaške sile, zbral mlade ljudi. Ti, željni pustolovščin, zabave, da vidijo svet, so se pridružili njegovi vojski, kjer so dobili brezplačna oblačila, obutev, orožje, vojaško urjenje. S to svojo vojsko je pustošil po celini. Rušil je mesta, požigal in plenil; vse, kar je od tam vzel, je vlekel z vprežnimi vozili. V monografiji Starega Slankamena je zapisan podatek, da je bilo njegovo izhodišče tukaj, pri izlivu reke Tise – tu je imel tabor, bivak, in večinoma je od tu odhajal na pohode. V cerkvi Svetega Marka v Benetkah obstaja, in to je edini pisani podatek iz tistega časa, gre za četrto stoletje, da je, potem ko je to mesto zasužnjil, oplenil vse vredno itd., iz cerkve Svetega Marka odnesel neko pretežko, zlato skrinjo, v kateri je bil pozneje pokopan. Legenda dalje pravi, da je umrl relativno mlad, v 42. letu starosti, zaradi neke bolezni, ki je razsajala v njegovem taboru. V strahu pred to boleznijo in vsem, česar se je dotikal, so ga njegovi soborci pokopali v tisti zlati skrinji, s tistim silnim zakladom in zlatom. Pregradili so del struge reke Tise, tam so ga pokopali in ponovno spustili reko Tiso čez njegov grob, da mu skozi stoletja nihče ne bi oskrunil groba. Evo, to je ena legenda. ... Svetovni pustolovci pridejo sem k meni, s temi sodobnimi napravami, prenosniki, in zdaj iščejo zaklad in zlato. ... Ampak v tistem času, ko je bil živ in ko se je tu mudil, se Tisa ni izlivala v Donavo tam, kjer je zdaj, kanalizirana z nasipi, speljana. Tisa se je izlivala v Donavo, kot se danes Donava izliva v Črno morje – v več rokavih…</t>
   </si>
   <si>
     <t>Имамо један податак из цркве Светог Марка у Венецији. Постоји податак да је Атила, звао се и Атила Хунски, после распада Јужног римског царства, кад није било велике војне силе, да је он окупио младе људе. Они жељни авантура, провода, да виде света, прикључивали су се његовој војсци, где су добијали бесплатно одећу, обућу, оружје, војну обуку. Са том својом војском он је харао континентом. Рушио је градове, палио и пљачкао све оно што је одатле узимао, вукао је запрежним возилима. У монографији Старог Сланкамена стоји податак да му је полазиште било одавде, код ушћа реке Тисе – ту му је био логор, бивак, и углавном је одатле и одлазио у походе. У цркви Светог Марка у Венецији постоји, и то је једини писани податак из тог времена, ради се о четвртом веку, да је, након што је тај град поробио, опљачкао све вредно итд., из цркве Светог Марка понео један претежак, златан ковчег у коме је касније сахрањен. Легенда даље говори да је умро релативно млад, у 42. години живота, од неке болести која је харала у његовом табору. Бојећи се те болести, и свега онога што је он додиривао, његови саброци су га сахранили у том златном ковчегу, са оним силним благом и златом. Преградили су један део корита реке Тисе, ту су га сахранили и поново су пустили реку Тису преко његовог гроба, да му кроз векове нико не би оскрнавио гроба. Ето, то је једна легенда. […] Белосветски авантуристи дођу овде код мене, с овим савременим уређајима, лаптоповима, и они сад траже благо и злато. … Али у том времену кад је он био жив и кад је боравио, Тиса се није уливала у Дунав где и сад је насипима каналисана, сведена. Тиса се уливала у Дунав као данас Дунав што се улива у Црно море – у неколико крака…</t>
   </si>
   <si>
     <t>There is one piece of information related to that river [the Tisa], it concerns the "blooming of the Tisa". This happens at the beginning of June, on the 14th or 15th of June every year. Inexplicably, incomprehensibly, never before, never after. Regardless of atmospheric conditions, a larva case emerges from the riverbed, and from that case develops a butterfly or insect called the Tisa flower (Palingenia longicauda). There are so many of them that it's incomprehensible. National Geographic television filmed an hour-long show about this event. ... It lasts three or four days. Scientists call this state metamorphosis, the transition from one form of life to another. When it emerges from that case, it has no mouth and no stomach. It has no digestive tract. As soon as it lacks those organs, it cannot feed, and its lifespan is very short. It lives only three days. In those three days, its task in this phase of its existence is to perform its mating dance, then it dies. Already by the 17th, 18th of June, every year when we sail on the Tisa, you can see entire streams of this dead insect, which go into the Danube, etc. In the evening hours, there are so many butterflies that you simply cannot see one bank from the other. By the way, there is no fishing on the Tisa at that time. That insect falls on the water, and the fish feed on it, and then until they get hungry, there is no fishing.</t>
   </si>
@@ -3641,1006 +3800,1108 @@
   </si>
   <si>
     <t>Има један податак везан за ту реку [Тису], односи се на „цветање Тисе”. То се догађа почетком јуна, 14-тог или 15-тог јуна сваке године. Необјашњиво, несхватљиво, никад пре, никад после. Без обзира на атмосферске услове, из корита реке излази једна чаура, а из те чауре се развија лептир или инсект који се зове тиски цвет. Буде га толико да је то несхватљиво. Телевизија Национална географија је снимала једночасовну емисију о том догађају. […] То траје три-четири дана. Научници називају то стање метаморфоза, прелазак из једног облика живота у други. Кад изађе из те чауре, нема уста и нема стомак. Нема дигестивни тракт. Чим нема те органе, он не може да се храни и његов животни век је јако кратак. Живи свега три дана. У та три дана његов задатак у тој његовој фази постојања је да одигра свој љубавни плес, затим угиба. Већ 17-тог, 18-тог јуна, сваке године кад пловимо Тисом могу да се виде читави потоци тог угинулог инсекта, који одлазе у Дунав итд. У вечерњим сатима буде толико лептира да се просто не види једна обала од друге. Иначе, у то време нема пецања на Тиси. Тај инсект пада на воду, а рибе се хране тиме, и онда док не огладне нема пецања.</t>
   </si>
   <si>
     <t>22-RS</t>
   </si>
   <si>
     <t>I take the Danube seriously. I understand when it's angry, when it's tame; I experience it in a different way than those who didn't grow up by the Danube. We used to gather as a group at a part of the Danube called Jama (The Pit). We swam there and spent whole days. Jama still exists today, and it is a protected area. Incidentally, we have no industrial facilities here in Begeč, and I think the air is very clean.</t>
   </si>
   <si>
     <t>Ja ozbiljno shvaćam Dunav. Shvaćam kad je bijesan, kad je pitom, doživljavam ga na jedan drukčiji način od onih koji nisu odrasli pored Dunava. Okupljali smo se kao društvo na toku Dunava koji se zove Jama. Tu smo plivali i provodili po cijele dane. Jama i danas postoji i to je zaštićeno područje. Inače, kod nas u Begeču nema industrijskih objekata i mislim da je zrak veoma čist.</t>
   </si>
   <si>
     <t>Jaz resno jemljem Donavo. Razumem, kdaj je besna, kdaj je krotka; doživljam jo na drugačen način kot tisti, ki niso odraščali ob Donavi. Zbirali smo se kot družba na delu Donave, ki se imenuje Jama. Tam smo plavali in preživljali cele dneve. Jama še danes obstaja in je zaščiteno območje. Mimogrede, pri nas v Begeču nimamo industrijskih objektov in mislim, da je zrak zelo čist.</t>
   </si>
   <si>
     <t xml:space="preserve">Ја озбиљно схватам Дунав. Схватам кад је бесан, кад је питом, доживљавам га на један другачији начин од оних који нису одрасли поред Дунава. Окупљали смо се као друштво на току Дунава који се зове Јама. Ту смо пливали и проводили по целе дане. Јама и данас постоји и то је заштићено подручје. Иначе, код нас у Бегечу нема индустријских објеката и мислим да је ваздух веома чист. </t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">My "majikica" [grandmother] was born in 1905. The event I'm going to talk about happened 100 years ago. She used to tell me how in those days they washed </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>krpare</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (rag rugs) in the Danube, specifically in a branch of the Danube that was near the village. They called it "at Đuka's vineyard". They gathered there to wash when it was summer. They collected the heavy laundry from the houses; she would collect the rag rugs. Rag rugs were floor coverings made by hand from material that was available in the household, left over from clothes, from worn-out things, etc. In this part where we lived, the houses were made of rammed earth (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>nabijače</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">), and the floors inside were earthen. Those earthen floors had to be maintained. The housewife maintained them by </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>kaljenje</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">. </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Kaljenje</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (plastering/smoothing) means taking soot/ash (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>gar</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">) from the furnace, or from the stove, dissolving it in water, and smoothing that earth surface with a coarse brush. So it was smooth and coated, I remember that very well, coated with that </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>kalj</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (soot mixture). The rag rug was placed on top, and as people walked on those rugs, they got dirty. ... Before winter, they prepared for celebrations (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>svečari</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">) and invited guests, and the housewife didn't like her floors to be dirty, meaning those rugs that were walked on. The rugs were colorful, and they were about a meter wide, and two, three, four meters long. They rolled them up to store them more easily. Rolled up like that, she would put them on a small cart, which was wooden with one metal wheel. ... And when she had stacked them, she put the </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>prakljača</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (washing paddle) on top. The </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>prakljača</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> was a wooden paddle, a large one, with which she would beat those rugs there at the water. In a container, she carried either lye, which she made from ash, or what she made as a mixture for soap. ... This was done by young women, girls, and mainly married women. ... [They went] there where the branch of the Danube was, where the water was crystal clear. ... And then they washed those rugs by beating them with that paddle. And when they were done, they would help each other spread out the long fabric. There were bushes around, and that's how it dried. They couldn't bring them home wet, because there was nowhere to dry them.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Moja </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>majikica</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> [baka] je bila rođena 1905. Događaj o kojem ću pričati bio je prije 100 godina. Ona je meni pričala kako su u to vrijeme prali </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>krpare</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (krpene prostirke) na Dunavu, odnosno na rukavcu Dunava koji je bio blizu sela. To su oni zvali „kod Đukinog vinograda”. Okupljali su se tamo da peru kad je bilo ljeto. Skupljali su krupno rublje po kućama, ona bi skupila krpare. Krpare su bile prostirke koje su se radile ručno od materijala koji je bio raspoloživ u samom domaćinstvu, preostao od odijela, od iznošenog, itd. U ovom dijelu gdje smo mi živjeli, kuće su bile </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>nabijače</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (od nabijene zemlje), a dolje su podovi bili od zemlje. Ti zemljani podovi su se morali urediti. Domaćica ih je uređivala tako što ih je </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>kaljila</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">. </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Kaljiti</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> znači uzimati </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>gar</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (čađu) iz peći, odnosno iz štednjaka, rastvarati u vodi i s grubom četkom ravnati tu površinu zemlje. Tako da je bila glatka a namazana, toga se jako dobro sjećam, namazana s tim </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>kaljom</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">. Odozgo se stavljala prostirka od krpara, pa kako se gazilo po tim krparama, tako su se prljale. … Pred zimu su se pripremali </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>svečari</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (proslave) i pozivali gosti, i domaćica nije voljela da joj budu podovi prljavi, odnosno te krpare po kojima se hodalo. Krpare su bile šarene, a bile su otprilike širine metra, a u dužinu su išle dva, tri, četiri metra. Oni su ih uvijali u role kako bi ih lakše slagali. Tako složene u role, ona je stavljala na kolica koja su bila drvena s jednim metalnim kotačem. … I kad ih je poslagala, gore je stavila </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>prakljaču</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">. </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Prakljača</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> je bila drvena lopatica, veća, kojom će ona tamo na vodi udarati te krpare. U posudi je nosila ili </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>ceđ</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (lužinu), koju je pravila od pepela, ili ono što je pravila kao smjesu za sapun. … To su radile mlade žene, djevojke i uglavnom udane žene. … [Išle su] tu gdje je bio rukavac Dunava, gdje je voda bila kristalno čista. … I onda su one te krpare prale udarajući ih tom prakljačom. A kad bi bile gotove, onda bi jedna drugoj pomagale da rašire tu dugačku tkaninu. Okolo su bili grmići i tako se to sušilo. One ih nisu mogle donijeti kući mokre, jer nije imalo gdje to da se prosuši.</t>
     </r>
   </si>
   <si>
     <t>Moja majikica [babica] je bila rojena 1905. Dogodek, o katerem bom pripovedoval, se je zgodil pred 100 leti. Ona mi je pripovedovala, kako so v tistem času prali krpare (preproge iz cunj) na Donavi, oziroma na rokavu Donave, ki je bil blizu vasi. Temu so rekli "pri Đukovem vinogradu". Tam so se zbirale, da bi prale, ko je bilo poletje. Zbirale so veliko perilo po hišah, ona bi zbrala krpare. Krpare so bile preproge, ki so se izdelovale ročno iz materiala, ki je bil na voljo v gospodinjstvu, ostal od oblek, od ponošenih stvari itd. V tem delu, kjer smo živeli, so bile hiše iz nabite ilovice (nabijače), spodaj pa so bila tla iz zemlje. Ta zemljana tla je bilo treba urediti. Gospodinja jih je urejala tako, da jih je kaljila. Kaljiti pomeni jemati saje (gar) iz peči, oziroma iz štedilnika, jih raztapljati v vodi in z grobo krtačo ravnati to površino zemlje. Tako da je bila gladka in premazana, tega se zelo dobro spomnim, premazana s tistim kaljem (sajasto mešanico). Povrh se je položila preproga iz cunj, in ko se je hodilo po teh preprogah, so se umazale. ... Pred zimo so se pripravljala praznovanja (svečari) in vabili gostje, in gospodinja ni marala, da bi bila tla umazana, oziroma te preproge, po katerih se je hodilo. Preproge so bile pisane, široke približno meter, v dolžino pa so merile dva, tri, štiri metre. Zvijale so jih v role, da so jih lažje zložile. Tako zložene v role je polagala na voziček, ki je bil lesen z enim kovinskim kolesom. ... In ko jih je naložila, je gor postavila prakljačo (lesen tolkač za perilo). Prakljača je bila lesena lopatka, večja, s katero bo tam na vodi tolkla te preproge. V posodi je nosila ali lug (ceđ), ki ga je naredila iz pepela, ali tisto, kar je naredila kot zmes za milo. ... To so delale mlade ženske, dekleta in večinoma poročene ženske. ... [Hodile so] tja, kjer je bil rokav Donave, kjer je bila voda kristalno čista. ... In potem so one te preproge prale tako, da so jih udarjale s tisto prakljačo. In ko so bile končane, so druga drugi pomagale razpeti to dolgo tkanino. Okoli so bili grmički in tako se je to sušilo. Niso jih mogle prinesti domov mokrih, ker se ni imelo kje posušiti.</t>
   </si>
   <si>
     <t>Моја мајкица [бака] је била рођена 1905. Догађај о коме ћу причати је био пре 100 година. Она је мени причала како су у то време прали крпаре на Дунаву, односно на рукавцу Дунава који је био близу села. То су они звали „код Ђукиног винограда”. Окупљали су се тамо да перу кад је било лето. Скупљали су крупан веш по кућама, она би скупила крпаре. Крпаре су биле простирке које су се радиле ручно од материјала који је био расположив у самом домаћинству, преостао од одела, од изношеног, итд,. У овом делу где смо ми живели, куће су биле набијаче, а доле су подови били од земље. Ти земљани подови су морали да се уреде. Домаћица их је уређивала тако што их је каљила. Каљити значи узимати гар из пећи, односно из шпорета, растварати у води и са грубом четком равнати ту површину земље. Тако да је била глатка а намазана, тога се јако добро сећам, намазана са тим каљом. Одгоре се стављала простирка од крпара, па како се газило по тим крпарена, тако су се прљале. […] Пред зиму су се правили свечари и позивали гости, и домаћица није волела да јој буду подови прљави, односно те крпаре по којима се ходало. Крпаре су биле шарене, а биле су отприлике ширине метра, а у дужину су ишле два, три, четири метра. Они су их увијали у ролне како би лакше их слагали. Тако сложене у ролне, она је стављала на колица која су била дрвена са једним металним точком. […] И кад их је послагала, горе је ставила пракљачу. Пракљача је била дрвена кашика, већа, са којом ће она тамо на води ударати те крпаре. У посуди је носила или цеђ, коју је правила од пепела, или оно што је правила као смесу за сапун. […] То су радиле младе жене, девојке и главно удате жене. […] [Ишле су] ту где је био рукавац Дунава, где је вода била кристално чиста. […] И онда су оне те крпаре прале ударајући их том пракљачом. А кад би биле готове, онда би једна другој помагале да рашире ту дугачку тканину. Около су били жбунићи и тако се то сушило. Оне нису могле да их донесу кући мокре, јер није имало где то да се просуши.</t>
   </si>
   <si>
     <t>23-RS</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>That year 1965 is memorable, when a great tragedy befell Begeč, when the Danube flooded us. They say it was truly terrible. We went to our aunt's in Novi Sad, but after a few days when we came back, all of Begeč was under water, and all the fields were under water. That flood set Begeč back a lot, because sorghum (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>sirak</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>), which is very detrimental to agriculture here, arrived from the regions of Germany and the Netherlands. Sorghum is a plant used in the Netherlands for raising livestock, but here it contaminated the fields, and Begeč, which was involved in vegetable and crop farming, is slowly losing its element and switching to growing some other crops. Today, Begeč is known for growing carrots.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Upečatljiva je ta 1965. godina kada je Begeč zadesila velika tragedija, kada nas je Dunav poplavio. To je, kažu, zaista bilo jako strašno. Mi smo otišli kod tetke u Novi Sad, ali poslije nekoliko dana kad smo došli, cijeli Begeč je bio pod vodom, i sve njive su bile pod vodom. Ta poplava je mnogo unazadila Begeč, jer je iz predjela Njemačke i Nizozemske stigao </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>sirak</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (divlji sirak) koji jako nepogoduje poljoprivredi ovdje. </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Sirak</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> je biljka koja u Nizozemskoj služi za odgoj stoke, međutim kod nas je zagadio njive i Begeč, koji se bavio povrtlarstvom i ratarstvom, polako gubi svoj element i prelazi na uzgoj nekih drugih kultura. Danas je Begeč poznat po uzgoju mrkve.</t>
     </r>
   </si>
   <si>
     <t>Zelo se spominjamo leta 1965, ko je Begeč prizadela velika tragedija, ko nas je Donava poplavila. Pravijo, da je bilo res strašno. Mi smo odšli k teti v Novi Sad, ampak čez nekaj dni, ko smo prišli, je bil cel Begeč pod vodo in vse njive so bile pod vodo. Ta poplava je zelo unazadila Begeč, ker je iz predelov Nemčije in Nizozemske prispel sirak (divji sirek), ki zelo škoduje kmetijstvu tukaj. Sirak je rastlina, ki na Nizozemskem služi za rejo živine, pri nas pa je onesnažil njive in Begeč, ki se je ukvarjal z vrtnarstvom in poljedelstvom, počasi izgublja svoj element in prehaja na gojenje nekih drugih kultur. Danes je Begeč znan po gojenju korenja.</t>
   </si>
   <si>
     <t>Упечатљива је та 1965. година када је Бегеч задесила велика трагедија, када нас је Дунав поплавио. То је, кажу, заиста било јако страшно. Ми смо отишли код тетке у Нови Сад, али после неколико дана кад смо дошли, цео Бегеч је био под водом, и све њиве су биле под водом. Та поплава је много уназадила Бегеч, јер је из предела Немачке и Холандије стигао сирак који јако непогодује пољопривреди овде. Сирак је биљка која у Холандији служи за одгој стоке, међутим код нас је загадио њиве и Бегеч, који се бавио повртарством и ратарством, полако губи свој елеменат и прелази на узгој неких других култура. Данас је Бегеч познат по узгоју шаргарепе.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>And what's also interesting, when we were children in school, we often went with our teachers on trips to the Danube. Lunch was cooked for us there. One time we went to remove the gypsy moth (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>gubar</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>). It's a pest that destroys forests. All the children had certain containers into which it was removed from the trees, and then the foresters collected it and burned it. In this way, the forests were saved from destruction. Begeč had very beautiful forests along the Danube. However, two years ago, they say, a supercell storm hit us. We don't know what that is. ... And those forests of ours are truly destroyed now, and the area around the Danube is really devastated.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">A ono što je još zanimljivo, kao djeca dok smo bili u školi, išli smo često s učiteljima na Dunav na izlet. Tamo nam se kuhao ručak. Jednom smo išli skidati </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>gubara</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>. To je štetočina koja uništava šume. Sva djeca su imala određene posude u koje se to s drveća skidalo, i onda su šumari to sakupljali i palili. Na taj način su šume bile sačuvane od uništenja. Begeč je imao jako lijepe šume pored Dunava. Međutim, prije dvije godine zadesila nas je, kažu, superćelijska oluja. Ne znamo što je to. … I te šume su nam zaista sada uništene i područje oko Dunava je baš devastirano.</t>
     </r>
   </si>
   <si>
     <t>In kar je še zanimivo, ko smo bili otroci v šoli, smo pogosto hodili z učitelji na izlet k Donavi. Tam so nam kuhali kosilo. Enkrat smo šli odstranjevat gubarja (gobarja). To je škodljivec, ki uničuje gozdove. Vsi otroci so imeli določene posode, v katere se je to z dreves odstranjevalo, in potem so gozdarji to zbirali in sežigali. Na ta način so bili gozdovi rešeni pred uničenjem. Begeč je imel zelo lepe gozdove ob Donavi. Vendar nas je pred dvema letoma prizadela, pravijo, supercelična nevihta. Ne vemo, kaj je to. ... In ti naši gozdovi so zdaj res uničeni in območje okoli Donave je prav opustošeno.</t>
   </si>
   <si>
     <t>А оно што је још занимљиво као деца док смо били у школи, ишли смо често са учитељима на Дунав на излет. Тамо нам се кувао ручак. Једном смо ишли да скидамо губара. То је штеточина која уништава шуме. Сва деца су имала одређене посуде у које се са дрвећа то скидало, и онда су шумари то сакупљали и палили. На тај начи су шуме биле сачуване од уништења. Бегеч је имао јако лепе шуме поред Дунава. Међутим, пре две године задесила нас је, кажу, суперћелијска олуја. Не знамо шта је то. […] И те шуме су нам заиста сада уништене и подручје око Дунава је баш девастирано.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">When summer was approaching, in May, there was no more rainfall. Then the </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>dodole</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (rainmakers) would go through the village. They were dressed in elderberry, in elderberry leaves, only their heads were visible. They sang </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>dodole</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> songs: "My </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>dola</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> prays to God, oj dodo, oj dodole, may the dewy rain fall for us, oj dodo." Eh, then the host would give the </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>dodola</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> what he had, bread, bacon, and pour water on her. Then that </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>dodola</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> prayed to God to grant rain.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Kada je dolazilo ljeto, u svibnju više nije bilo padalina. Tada su kroz selo išle </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>dodole</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>. One su bile obučene u bazgu, lišće od bazge, samo im se glava vidjela. Pjevale su dodolske pjesme: „Moja dola moli Boga, oj dodo oj dodole, da nam padne rosna kiša, oj dodo”. E, tada je domaćin davao dodoli što je imao, kruha, slanine i polijevao je vodom. Tada je ta dodola molila Boga da podari kišu.</t>
     </r>
   </si>
   <si>
     <t>Ko se je bližalo poletje, v maju ni bilo več padavin. Takrat so skozi vas hodile dodole (obrednice za dež). Oblečene so bile v bezeg, bezgovo listje, videla se jim je samo glava. Pele so dodolske pesmi: "Moja dola moli Boga, oj dodo oj dodole, da nam pade rosna kiša, oj dodo." E, takrat je gospodar dal dodoli, kar je imel, kruha, slanine in jo polil z vodo. Takrat je ta dodola molila Boga, da podari dež.</t>
   </si>
   <si>
     <t>Када је долазило лето, у мају више није било падавина. Тада су кроз село ишле додоле. Оне су биле обучене у зову, лишће од зове, само им се глава видела. Певале су додолске песме: „Моја дола моли Бога, ој додо ој додоле, да нам падне росна киша, ој додо”. Е, тада је домаћин давао додоли шта је имао, хлеба, сланине и поливао је водом. Тада је та додола молила Бога да подари кишу.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>One plant species that is very interesting is Lady's Bedstraw (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>ivanjsko cveće</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>). For St. John's Day (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Ivanjdan</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>) in Begeč, wreaths are woven. Every girl, and the host, puts a wreath on the door. If there is a girl in the house ready for marriage, then the suitor (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>đuvegija</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>), who plans to marry that girl, must come and take down that wreath. This custom has been preserved to this day. However, the preservation of the plant is not respected. I remember my parents always carried a knife or scissors to cut the flowers, but today people pull them out by the roots.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Jedna biljna vrsta, koja je jako zanimljiva, je ivanjsko cvijeće. Za Ivanjdan se u Begeču pletu vijenci. Svaka djevojka na vrata, i domaćin, stavlja vijenac. Ako u kući ima djevojka za udaju, onda </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>đuvegija</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (mladoženja/prosac), koji planira oženiti tu djevojku, treba doći i skinuti taj vijenac. Taj običaj se sačuvao do današnjih dana. Međutim, ne poštuje se čuvanje ivanjskog cvijeća. Ja se sjećam da su moji roditelji obavezno nosili nož ili škare da se izreže ivanjsko cvijeće, a danas ga ljudi čupaju iz korijena.</t>
     </r>
   </si>
   <si>
     <t>Ena rastlinska vrsta, ki je zelo zanimiva, je ivanjsko cvetje (prava lakota). Za Ivanjdan (Ivanovo) se v Begeču pletejo venci. Vsako dekle na vrata, in gospodar, postavi venec. Če je v hiši dekle za možitev, mora đuvegija (ženin), ki se namerava poročiti s tem dekletom, priti in sneti ta venec. Ta običaj se je ohranil do danes. Vendar se ohranjanje ivanjskega cvetja ne spoštuje. Spomnim se, da so moji starši obvezno nosili nož ali škarje, da so porezali ivanjsko cvetje, danes pa ga ljudje pulijo s koreninami.</t>
   </si>
   <si>
     <t xml:space="preserve">Једна биљна врста, која је јако занимљива, је иванско цвеће. За Ивањдан се у Бегечу плету венци. Свака девојка на врата, и домаћин, ставља венац. Ако у кући има девојка за удају, онда ђувегија, који планира да се жени са том девојком, треба да дође и да скине тај венац. Тај обичај се сачувао до данашњих дана. Међутим, не поштује се чување иванског цвећа. Ја се сећам да су моји родитељи обавезно носили нож или маказе да се исече иванско цвеће, а данас га људи чупају из корена. </t>
   </si>
   <si>
     <t>Late 17th, early 18th century, the present-day Begeč did not yet exist. There was a so-called Old Begeč, which was very close to today's Jama. At that time, there was an even more catastrophic flood. This was the period during Austria-Hungary. Begeč was completely destroyed, it disappeared; only the church remained. They say that during very low water levels, its foundations can be seen. From that church, they managed to save only the bell and one icon. That icon was kept in the school that was once called "Braća Ribar" (Ribar Brothers). The inhabitants then decided to build Begeč on its present site, but it was originally supposed to be 4 kilometers away from the Danube.</t>
   </si>
   <si>
     <t>Krajem 17-og, početkom 18-og [stoljeća], sadašnji Begeč još nije postojao. Postojao je takozvani Stari Begeč, koji je bio veoma blizu današnje Jame. Tada je bila još katastrofalnija poplava. To je razdoblje za vrijeme Austro-Ugarske. Begeč je potpuno uništen, nestao je, samo je ostala crkva. Kažu da se za vrijeme veoma niskog vodostaja vide njezini temelji. Iz te crkve su uspjeli spasiti samo zvono i jednu ikonu. Ta ikona se čuvala u školi koja se nekada zvala „Braća Ribar”. Stanovnici su tada odlučili da se Begeč sagradi na današnjem mjestu, ali je prvobitno trebao biti 4 kilometra udaljen od Dunava.</t>
   </si>
   <si>
     <t>Konec 17., začetek 18. stoletja, današnji Begeč še ni obstajal. Obstajal je tako imenovani Stari Begeč, ki je bil zelo blizu današnje Jame. Takrat je bila še bolj katastrofalna poplava. To je bilo obdobje v času Avstro-Ogrske. Begeč je bil popolnoma uničen, izginil je, ostala je samo cerkev. Pravijo, da se ob zelo nizkem vodostaju vidijo njeni temelji. Iz tiste cerkve so uspeli rešiti le zvon in eno ikono. Ta ikona se je hranila v šoli, ki se je nekoč imenovala "Braća Ribar" (Bratje Ribar). Prebivalci so se takrat odločili, da Begeč zgradijo na današnjem mestu, vendar naj bi bil prvotno 4 kilometre oddaljen od Donave.</t>
   </si>
   <si>
     <t>Kрај 17-ог, почетак 18-ог, Бегеч садашњи још није постојао. Постојао је такозвани Стари Бегеч, који је био веома близу данашње Јаме. Тада је била још катастрофалнија поплава. То је период за време Аустроугарске. Бегеч је потпуно уништен, нестао је, само је остала црква. Кажу да се за време веома ниског водостаја виде њени темељи. Из те цркве су успели да спасу само звоно и једну икону. Та икона се чувала у школи која се некада звала „Браћа Рибар”. Становници су тада одлучили да се Бегеч на данашњем месту сагради, али је првобитно требало 4 километра да буде удаљено од Дунава.</t>
   </si>
   <si>
     <t>24-RS</t>
   </si>
   <si>
     <t>I never saw my father bathe in the Danube. ... And I asked him: "Dad, why don't you bathe?" I was already 10-12 years old then. He says: "That Danube feeds me, I cannot dirty it." I remembered that. And from my early youth, I never bathe in the Danube again. I cannot make it murky.</t>
   </si>
   <si>
     <t>Ja nikad mog oca nisam vidio da se kupa u Dunavu. … I ja sam njega pitao: „Tata, zašto se ti ne kupaš?” Tada sam već imao 10-12 godina. Kaže: „Taj Dunav mene hrani, ja ga ne mogu prljati”. Ja sam to zapamtio. I od rane mladosti se ja više nikad ne kupam u Dunavu. Ne mogu ga mutiti.</t>
   </si>
   <si>
     <t>Jaz nikoli nisem videl svojega očeta, da bi se kopal v Donavi. ... In vprašal sem ga: 'Oči, zakaj se ti ne kopaš?' Takrat sem imel že 10-12 let. Reče: 'Ta Donava me hrani, ne morem je mazati.' To sem si zapomnil. In od rane mladosti se jaz nikoli več ne kopam v Donavi. Ne morem je kaliti.</t>
   </si>
   <si>
     <t>Ја никад мог оца нисам видео да се купа у Дунав. […] И ја сам њега питао: „Тата, што се ти не купаш?” Тада сам већ имао 10-12 година. Каже: „Тај Дунав мене храни, ја не могу да га прљам”. Ја сам то запамтио. И од ране младости се ја више никад не купам у Дунав. Не могу да га мутим.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Both mom and dad needed to go to the train in Čortanovci, and we went to Čortanovci by boat. ... I stayed to guard the boat all day, a child. I had this small jacket (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>sako</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>), it was May 1st. I lay down in the boat and fell asleep, covered myself with that jacket which was a sufficient blanket for me. And I always did, because we had nothing, poverty and destitution. And a man and a woman came by, to me then they were a young man and a girl, but they were actually brother and sister. They found me sleeping in the boat. They were surprised, "where did a child come from sleeping in a boat." It was around 7-8 in the morning. And I was sleeping. When I woke up, they called me to come to them, they had a blanket spread out. We talked a bit, they asked me what I was doing, where I was from. I tell them I'm guarding the boat until mom and dad come back. And I have no bread, no water, nothing - I have to guard the boat here all day until they come, and that's it. It was normal to be hungry back then. Then they offered me to eat with them. I immediately got up to move away from the blanket, I couldn't, we were raised that way - when someone is eating, we weren't allowed to watch. They didn't let me go. I ate my fill for the first time then... And then I rowed them around the Danube.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">I tata i mama su trebali ići na vlak u Čortanovce, i to smo čamcem otišli do Čortanovaca. … Ja sam ostao čuvati taj čamac cijeli dan, dijete. Imao sam taj mali </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>sako</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">, bio je 1. svibnja (maja). Ja sam legao u čamac i zaspao, pokrio se tim </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>sakoom</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> koji je meni bio dovoljan pokrivač. I uvijek sam tako, jer nismo imali, bijeda i sirotinja. I naišli su čovjek i žena, za mene tada to su bili momak i djevojka, ali su u stvari bili brat i sestra. Našli su me u čamcu da spavam. To ih je začudilo, otkud dijete u čamcu da spava. To je bilo oko 7-8 sati ujutro. A ja sam spavao. Kad sam se ja probudio, pozvali su da dođem kod njih, imali su raširenu deku. Malo smo pričali, oni su me ispitivali što radim, otkud ja ovdje. Ja njima kažem da čuvam čamac dok se tata i mama ne vrate. A ja nemam ni kruha ni vode, ništa – cijeli dan imam čuvati čamac tu dok oni ne dođu i to je to. Bilo je normalno tada da se gladuje. Onda su oni mene ponudili da s njima jedem. Ja sam odmah ustao da se udaljim s deke, nisam mogao, tako smo odgojeni – kad netko jede da ne smijemo gledati. Oni mi nisu dozvolili da odem. Prvi put sam se najeo tada... I onda sam ja njih vozao po Dunavu.</t>
     </r>
   </si>
   <si>
     <t>Tako oče kot mama sta morala na vlak v Čortanovce, in tja smo odšli s čolnom. ... Jaz sem ostal, da čuvam čoln cel dan, otrok. Imel sem tisti majhen sako (suknjič), bil je 1. maj. Legel sem v čoln in zaspal, pokril sem se s tistim sakojem, ki mi je bil zadostna odeja. In vedno sem tako, ker nismo imeli, beda in revščina. In prišla sta moški in ženska, zame takrat sta bila fant in dekle, ampak v resnici sta bila brat in sestra. Našla sta me, da spim v čolnu. To ju je presenetilo, od kod otrok, da spi v čolnu. To je bilo okoli 7-8 ure zjutraj. Jaz pa sem spal. Ko sem se zbudil, sta me poklicala, naj pridem k njim, imela sta razgrnjeno odejo. Malo smo se pogovarjali, spraševala sta me, kaj počnem, od kod sem. Jaz jima rečem, da čuvam čoln, dokler se oče in mama ne vrneta. Jaz pa nimam ne kruha ne vode, nič – cel dan moram tukaj čuvati čoln, dokler ne prideta, in to je to. Takrat je bilo normalno, da si lačen. Potem sta mi ponudila, da jem z njima. Jaz sem takoj vstal, da se oddaljim od odeje, nisem mogel, tako smo bili vzgojeni – ko nekdo je, ne smemo gledati. Nista mi dovolila, da grem. Takrat sem se prvič najedel... In potem sem ju jaz vozil po Donavi.</t>
   </si>
   <si>
     <t>И тата и мама су требали да иду на воз у Чортановце, и то са чамцом смо отишли до Чортановаца. […] Ја сам остао да чувам тај чамац цео дан, дете. Имао сам тај мали саков, био је 1. мај. Ја сам легао у чамац и заспао, покрио се тим саковом који је мени био довољан покривач. И увек сам тако, јер нисмо имали, беда и сиротиња. И наишли су човек и жена, за мене тада то су били момак и девојка, али су у ствари били брат и сестра. Нашли су ме у чамцу да спавам. То их је зачудило, откуд дете у чамцу да спава. То је било око 7-8 сати ујутру. А ја сам спавао. Кад сам се ја пробудио, позвали су да дођем код њих, имали су раширено ћебе. Мало смо причали, они су ме испитивали шта радим, откуд ја овде. Ја њима кажем да чувам чамац док се тата и мама не врате. А ја немам ни хлеба ни воде, ништа – цео дан има да чувам чамац ту док они не дођу и то је то. Било је нормално тада да се гладује. Онда су они мене понудили да с њима једем. Ја сам одмах устао да се удаљим са ћебета, нисам могао, тако смо васпитани – кад неко једе да не смемо да гледамо. Они ми нису дозволили да одем. Први пут сам се најео тада... И онда сам ја њих возао по Дунаву.</t>
   </si>
   <si>
     <t>28-RS</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>What I remember from my earliest childhood are the walks along the bank. We swam every year, all summer. The Danube was incomparably cleaner than now. I loved going fishing with my dad. We lived practically right next to the Danube. There was a lot of fish then, I would say. In the afternoon, when the conversation started about what we would have for dinner, if we wanted fish, we'd go to catch dinner, and we could even choose which species. ... I don't remember seeing fish in my adult years. There were even crayfish, since the house is near the stream that comes from Paragovo and flows into the Danube there. Crayfish, by the way, only live in completely clean water. We swam there. There were two groynes (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>špor</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>) that disappeared after the flood, so that part between the groynes was protected in a way, the current was less strong. We also swam down below Kamenica Park.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Ono čega se sjećam iz najranijeg djetinjstva bile su šetnje uz obalu. Kupali smo se svake godine, cijelo ljeto. Dunav je bio neusporedivo čišći nego sad. Voljela sam ići s tatom na pecanje. Živjeli smo praktički uz sam Dunav. Tada je ribe bilo puno, rekla bih. Poslijepodne, kad se povede razgovor što ćemo za večeru, ako ćemo ribu, idemo upecati večeru, pa smo još mogli birati koju ćemo vrstu. … Ja se ne sjećam da sam u svojim odraslim godinama viđala ribe. Čak je, pošto je kuća blizu potoka koji ide s Paragova i tu se ulijeva u Dunav, bilo čak i rakova. Rakova, inače, ima samo u sasvim čistoj vodi. Kupali smo se tu. Bila su dva </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>špora</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (pera/naperka) koji su nestali poslije poplave, tako da je taj dio između </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>šporova</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> bio na neki način zaštićen, manje jaka struja. Kupali smo se i dolje ispod Kameničkog parka.</t>
     </r>
   </si>
   <si>
     <t>Kar se spomnim iz najzgodnejšega otroštva, so bili sprehodi ob obali. Kopali smo se vsako leto, celo poletje. Donava je bila neprimerljivo čistejša kot zdaj. Rada sem hodila z očetom na ribolov. Živeli smo praktično tik ob Donavi. Takrat je bilo rib veliko, bi rekla. Popoldne, ko se je začel pogovor o tem, kaj bomo za večerjo, če bomo ribo, gremo ujet večerjo, pa smo še lahko izbirali, katero vrsto. ... Ne spomnim se, da bi v svojih odraslih letih videvala ribe. Ker je hiša blizu potoka, ki teče s Paragovega in se tam izliva v Donavo, so bili celo raki. Raki pa so, mimogrede, samo v popolnoma čisti vodi. Tam smo se kopali. Bili sta dve špori (pera), ki sta izginili po poplavi, tako da je bil tisti del med šporama na nek način zaščiten, tok je bil manj močan. Kopali smo se tudi spodaj pod Kameniškim parkom.</t>
   </si>
   <si>
     <t xml:space="preserve">Оно чега се сећам из најранијег детињства су биле шетње уз обалу. Купали смо се сваке године, цело лето. Дунав је био неупоредиво чистији него сад. Волела сам да идем са татом на пецање. Живели смо практично уз сам Дунав. Тада је рибе било пуно, бих рекла. После подне, кад се поведе разговор шта ћемо за вечеру, ако ћемо рибу, идемо да упецамо вечеру, па смо још могли да бирамо коју ћемо врсту. […] Ја се не сећам да сам у својим одраслим годинама виђала рибе. Чак је, пошто је кућа близу потока који иде са Парагова и ту се улива у Дунав, било чак и ракова. Ракова, иначе, има само у сасвим чистој води. Купали смо се ту. Била су два шпора који су нестали после поплаве, тако да је тај део између шпорова био на неки начин заштићен, мање јака струја. Купали смо се и доле испод Каменичког парка. </t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>I experienced and survived '65. And I know that grandma and grandpa used to say, that they heard from grandpa's parents, who also lived there [Kamenica], that the Danube floods every 40-50 years, that there are big floods. There is a photograph from 1926 when there was a big flood. This was in '65, and certain things have remained etched in my memory for the rest of my life. I know that afterwards, I started to be afraid, when I realized the power and force of that water. ... I was big enough, so they assessed, to, uh, stay and guard the house, because the gate had to be open so that, since the house is a high ground floor, a gangway (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>skela</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>) could go from the defensive embankment to the terrace. ... In the morning, sunny, and suddenly after a few minutes, the house across the street collapsed like a house of cards. ... What horrified me was that, for a few more days while we were there and before we had to leave, dead animals were floating by. Believe me, I still shudder to this day. It is still before my eyes, as if it were yesterday, a bloated dead cow. The water... the water carries it. And we had to leave the house because the water came all the way up, it overflowed the embankment. ... A lot of houses in that lower part of Kamenica, the part along the Danube, were completely [destroyed] by the flood, or were partially demolished, damaged.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Ja sam doživjela i preživjela '65-tu. A znam da su baka i djed pričali, da su čuli od djedovih roditelja, koji su također tu [Kamenica] živjeli, da Dunav svakih 40-50 godina plavi, da bivaju velike poplave. Postoji jedna fotografija kada je 1926. bila velika poplava. Ovo je bilo '65-te, i ostale su mi do kraja života pojedine stvari urezane u sjećanju. Znam da sam se poslije počela i bojati, kad sam shvatila snagu i silinu te vode. … Ja sam bila dovoljno velika, tako su procijenili, da, ovaj, ostanem čuvati kuću, jer kapija je morala biti otvorena da bi, pošto je kuća visoko prizemlje, s obrambenog nasipa </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>skela</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF1B1C1D"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (daska/mostić) išla na terasu. … Prije podne, sunčano, i odjednom poslije par minuta, kuća preko puta kao od karata se sruši. … Ono što me užasnulo je što su, još par dana dok smo mi bili tu i dok nismo morali otići, plutale uginule životinje. Vjerujte da se dan danas stresem. Još mi je pred očima, kao jučer da je bilo, napuhana uginula krava. Voda je… voda je nosi. I mi smo morali napustiti kuću jer je voda došla skroz gore, prelila je nasip. … Dosta kuća u tom donjem dijelu Kamenice, to što je uz Dunav, poplava je skroz [uništila] ili su dijelom porušene, oštećene.</t>
     </r>
   </si>
   <si>
     <t>Jaz sem doživela in preživela '65-to. In vem, da sta babica in dedek pripovedovala, da sta slišala od dedkovih staršev, ki so prav tako živeli tukaj [Kamenica], da Donava vsakih 40-50 let poplavlja, da pridejo velike poplave. Obstaja ena fotografija, ko je bila leta 1926 velika poplava. To je bilo '65-ega, in nekatere stvari so mi ostale vrezane v spomin do konca življenja. Vem, da sem se potem začela tudi bati, ko sem dojela moč in silo te vode. ... Jaz sem bila dovolj velika, tako so ocenili, da, ta, ostanem čuvat hišo, ker so morala biti vrata odprta, da bi, ker je hiša visoko pritličje, z obrambnega nasipa skela (deska/brv) šla na teraso. ... Dopoldne, sončno, in naenkrat po nekaj minutah se hiša čez cesto kot hišica iz kart podre. ... Kar me je zgrozilo, je bilo to, da so še nekaj dni, ko smo bili mi tam in preden smo morali oditi, plavale poginule živali. Verjemite, da se še danes stresem. Še vedno imam pred očmi, kot bi bilo včeraj, napihnjeno poginulo kravo. Voda jo... voda jo nosi. In morali smo zapustiti hišo, ker je voda prišla čisto gor, prelila je nasip. ... Veliko hiš v tistem spodnjem delu Kamenice, tisto, kar je ob Donavi, je poplava čisto [uničila] ali pa so bile delno porušene, poškodovane.</t>
   </si>
   <si>
     <t>Ја ја доживела и преживела ՚65-ту. А знам да су бака и деда причали, да су чули од дединих родитеља, који су такође ту [Каменица] живели, да Дунав сваких 40-50 година плави, да бивају велике поплаве. Постоји једна фотографија када је 1926. била велика поплава. Ово је било ՚65-те, и остале су ми до краја живота поједине ствари усечене у сећању. Знам да сам се после почела и бојати, кад сам схватила снагу и силину те воде. […] Ја сам била довољно велика, тако су проценили, да овај останем да чувам кућу, јер капија је морала бити отворена да би, пошто је кућа високи партер, са насипа одбрамбеног скела ишла на терасу. […] Пре подне, сунчано, и одједном после пар минута, кућа преко пута као од карата се сруши. […] Оно што ме ужаснуло је што су, још пар дана док смо ми били ту и док нисмо морали отићи, плутале угинуле животиње. Верујте да се дан данас стресем. Још ми је пред очима, као јуче да је било, надувена угинула крава. Вода је… вода је носи. И ми смо морали напустити кућу јер је вода дошла скроз горе, прелило је насип. […] Доста кућа у том доњем делу Каменице, то што је уз Дунав, је поплава скроз [уништила] или су делом порушене, оштећене.</t>
   </si>
   <si>
     <t>Hrvatski</t>
   </si>
   <si>
     <t>Slovenski</t>
   </si>
   <si>
     <t>Personal memories of the landscape and watercourses</t>
   </si>
   <si>
     <t>Osobna sjećanja na krajolik i vodotoke</t>
   </si>
   <si>
     <t>Osebni spomini na pokrajino in vodotoke</t>
   </si>
@@ -4756,98 +5017,106 @@
     <t>Српски</t>
   </si>
   <si>
     <t>Online baza podataka</t>
   </si>
   <si>
     <t>Dobrodošli v bazi podatkov, ki vsebuje 183 zgodb, zbranih v okviru projekta HER[AI]TAGE: Ohranjanje nesnovne kulturne dediščine in okoljskega znanja s pomočjo tehnologije umetne inteligence. Ta datoteka je zasnovana kot spremljevalni dokument spletni bazi projekta in vas vabi k raziskovanju pripovedi z izbiro želenega jezika na zavihkih (tabs) na dnu zaslona. Nastale tabele, ki podatke razvrščajo po osebi, kategoriji in zgodbi, omogočajo celovito iskanje; za filtriranje in natančnejši pregled preprosto kliknite ikono lijaka (filter), ki se nahaja v glavi vsakega stolpca. Upamo, da boste ob branju teh zgodb uživali ter pridobili dragocene vpoglede v kulturno in okoljsko znanje, ki je v njih ohranjeno. Želimo vam prijetno branje!</t>
   </si>
   <si>
     <t>Добродошли у базу података која садржи 183 приче прикупљене у оквиру пројекта HER[AI]TAGE: Очување нематеријалног културног наслеђа и знања о животној средини путем АИ технологије. Као пратећи документ онлајн бази пројекта, ова датотека вас позива да истражите наративе тако што ћете прво изабрати жељени језик на картицама (tabs) које се налазе на дну екрана. Табеле које организују податке према особи, категорији и причи могу се у потпуности претраживати; да бисте сузили претрагу, једноставно кликните на икону левка (филтер) која се налази у заглављу сваке колоне. Надамо се да ћете уживати у читању ових прича, али и стећи вредна сазнања из културног и еколошког знања које је у њима сачувано. Срећно читање!</t>
   </si>
   <si>
     <t>https://her-ai-tage.pou-cakovec.hr/hr/baza-podataka/</t>
   </si>
   <si>
     <t>https://her-ai-tage.pou-cakovec.hr/sl/arhiv/</t>
   </si>
   <si>
     <t>https://her-ai-tage.pou-cakovec.hr/sr/дигитални-архив</t>
   </si>
   <si>
     <t>Spletna baza podatkov</t>
   </si>
   <si>
     <t>Онлајн база података</t>
+  </si>
+  <si>
+    <t>Priča</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF1B1C1D"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF1B1C1D"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
@@ -4865,164 +5134,170 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color rgb="FF000000"/>
       </left>
       <right style="thick">
         <color rgb="FF000000"/>
       </right>
       <top style="thick">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thick">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/comments1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="commentsmeta0"/></Relationships>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>85725</xdr:rowOff>
+      <xdr:rowOff>98425</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2228850</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>543782</xdr:rowOff>
+      <xdr:rowOff>556482</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{724AABB6-6B41-E3F0-EB61-D0DE24FC7C33}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="657225" y="276225"/>
+          <a:off x="695325" y="288925"/>
           <a:ext cx="2181225" cy="458057"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3848100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>523875</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 5" descr="HER[AI]TAGE">
@@ -5262,24753 +5537,24754 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://her-ai-tage.pou-cakovec.hr/sl/arhiv/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://her-ai-tage.pou-cakovec.hr/hr/baza-podataka/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://her-ai-tage.pou-cakovec.hr/database/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://her-ai-tage.pou-cakovec.hr/sr/&#1076;&#1080;&#1075;&#1080;&#1090;&#1072;&#1083;&#1085;&#1080;-&#1072;&#1088;&#1093;&#1080;&#1074;" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58DE9BF6-A99E-4C80-8F68-B1763070CD22}">
   <dimension ref="B2:C16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.1640625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.5703125" style="2" customWidth="1"/>
-    <col min="2" max="2" width="34.28515625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="8.5" style="2" customWidth="1"/>
+    <col min="2" max="2" width="34.33203125" style="2" customWidth="1"/>
     <col min="3" max="3" width="60" style="2" customWidth="1"/>
-    <col min="4" max="16384" width="9.140625" style="2"/>
+    <col min="4" max="16384" width="9.1640625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:3" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C2" s="12" t="s">
+    <row r="2" spans="2:3" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="14"/>
+      <c r="C2" s="13" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="4" spans="2:3" ht="44.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="6" spans="2:3" ht="176" x14ac:dyDescent="0.2">
+      <c r="B6" s="10" t="s">
         <v>828</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B6" s="10" t="s">
+      <c r="C6" s="15" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="7" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B7" s="10" t="s">
         <v>829</v>
       </c>
-      <c r="C6" s="11" t="s">
+      <c r="C7" s="12" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="9" spans="2:3" ht="160" x14ac:dyDescent="0.2">
+      <c r="B9" s="10" t="s">
+        <v>792</v>
+      </c>
+      <c r="C9" s="11" t="s">
         <v>832</v>
       </c>
     </row>
-    <row r="7" spans="2:3" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="B9" s="10" t="s">
+    <row r="10" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B10" s="10" t="s">
+        <v>834</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="12" spans="2:3" ht="160" x14ac:dyDescent="0.2">
+      <c r="B12" s="10" t="s">
         <v>793</v>
       </c>
-      <c r="C9" s="11" t="s">
+      <c r="C12" s="11" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B13" s="10" t="s">
+        <v>840</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="15" spans="2:3" ht="176" x14ac:dyDescent="0.2">
+      <c r="B15" s="10" t="s">
         <v>833</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="C12" s="11" t="s">
+      <c r="C15" s="11" t="s">
         <v>836</v>
       </c>
     </row>
-    <row r="13" spans="2:3" x14ac:dyDescent="0.25">
-      <c r="B13" s="10" t="s">
+    <row r="16" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B16" s="10" t="s">
         <v>841</v>
       </c>
-      <c r="C13" s="13" t="s">
+      <c r="C16" s="12" t="s">
         <v>839</v>
-      </c>
-[...14 lines deleted...]
-        <v>840</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C7" r:id="rId1" xr:uid="{E84EFBCD-225B-4CC5-A4A5-EA96BDF0659C}"/>
     <hyperlink ref="C10" r:id="rId2" xr:uid="{D30184F9-60DE-41E1-AEEC-3DB1F0DDBB33}"/>
     <hyperlink ref="C13" r:id="rId3" xr:uid="{33D6256A-8472-4027-937D-01A8D0BACF6D}"/>
     <hyperlink ref="C16" r:id="rId4" xr:uid="{BCF4D8F0-60CA-48D2-A675-394D14D5FEEB}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2E9DEE34-3C97-46F1-A4BA-E0FF63432E33}">
   <dimension ref="A1:W1000"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="14.5" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.5703125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="23" width="8.7109375" customWidth="1"/>
+    <col min="1" max="1" width="9.5" customWidth="1"/>
+    <col min="2" max="2" width="71.5" customWidth="1"/>
+    <col min="3" max="3" width="85.6640625" style="8" customWidth="1"/>
+    <col min="4" max="23" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:3" ht="18" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>820</v>
+      </c>
+      <c r="B1" s="3" t="s">
         <v>821</v>
       </c>
-      <c r="B1" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1" s="6" t="s">
-        <v>819</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="4" t="s">
-[...6 lines deleted...]
-    <row r="3" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="3" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:3" ht="166.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="146" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
+        <v>505</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C4" s="5" t="s">
         <v>506</v>
       </c>
-      <c r="B4" s="4" t="s">
-[...6 lines deleted...]
-    <row r="5" spans="1:3" ht="241.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="5" spans="1:3" ht="210" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>511</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:3" ht="196.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="178" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>515</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:3" ht="166.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="146" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:3" ht="166.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="146" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>523</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:3" ht="241.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="210" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>527</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C10" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="B10" s="4" t="s">
-[...6 lines deleted...]
-    <row r="11" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="11" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:3" ht="166.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="146" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C17" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="4" t="s">
-[...6 lines deleted...]
-    <row r="18" spans="1:3" ht="181.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="18" spans="1:3" ht="162" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C19" s="5" t="s">
         <v>179</v>
       </c>
-      <c r="B19" s="4" t="s">
-[...6 lines deleted...]
-    <row r="20" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="20" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>798</v>
+      </c>
+      <c r="C24" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="B24" s="4" t="s">
-[...6 lines deleted...]
-    <row r="25" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="25" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:3" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C26" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="B26" s="4" t="s">
-[...6 lines deleted...]
-    <row r="27" spans="1:3" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="27" spans="1:3" ht="34" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:3" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C31" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="B31" s="4" t="s">
-[...6 lines deleted...]
-    <row r="32" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="32" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
+        <v>530</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>802</v>
+      </c>
+      <c r="C33" s="5" t="s">
         <v>531</v>
       </c>
-      <c r="B33" s="4" t="s">
-[...6 lines deleted...]
-    <row r="34" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="34" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="146" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A36" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>798</v>
+      </c>
+      <c r="C36" s="5" t="s">
         <v>221</v>
       </c>
-      <c r="B36" s="5" t="s">
-[...6 lines deleted...]
-    <row r="37" spans="1:3" ht="31.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="37" spans="1:3" ht="34" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>806</v>
+      </c>
+      <c r="C40" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="B40" s="4" t="s">
-[...6 lines deleted...]
-    <row r="41" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="41" spans="1:3" ht="146" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:3" ht="211.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="194" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C42" s="5" t="s">
         <v>544</v>
       </c>
-      <c r="B42" s="4" t="s">
-[...6 lines deleted...]
-    <row r="43" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="43" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>549</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>553</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="B45" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>557</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="146" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>561</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C47" s="5" t="s">
         <v>238</v>
       </c>
-      <c r="B47" s="4" t="s">
-[...6 lines deleted...]
-    <row r="48" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="48" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:23" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="49" spans="1:23" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:23" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="50" spans="1:23" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B50" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:23" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="51" spans="1:23" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B51" s="4" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D51" s="1"/>
       <c r="E51" s="1"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
       <c r="I51" s="1"/>
       <c r="J51" s="1"/>
       <c r="K51" s="1"/>
       <c r="L51" s="1"/>
       <c r="M51" s="1"/>
       <c r="N51" s="1"/>
       <c r="O51" s="1"/>
       <c r="P51" s="1"/>
       <c r="Q51" s="1"/>
       <c r="R51" s="1"/>
       <c r="S51" s="1"/>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
-    <row r="52" spans="1:23" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:23" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B52" s="4" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:23" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="53" spans="1:23" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>798</v>
+      </c>
+      <c r="C53" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="B53" s="4" t="s">
-[...6 lines deleted...]
-    <row r="54" spans="1:23" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="54" spans="1:23" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B54" s="4" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:23" ht="241.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="55" spans="1:23" ht="226" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4" t="s">
+        <v>564</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C55" s="5" t="s">
         <v>565</v>
       </c>
-      <c r="B55" s="4" t="s">
-[...6 lines deleted...]
-    <row r="56" spans="1:23" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="56" spans="1:23" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:23" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="57" spans="1:23" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C57" s="5" t="s">
         <v>263</v>
       </c>
-      <c r="B57" s="4" t="s">
-[...6 lines deleted...]
-    <row r="58" spans="1:23" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="58" spans="1:23" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B58" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:23" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="59" spans="1:23" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>798</v>
+      </c>
+      <c r="C59" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="B59" s="4" t="s">
-[...6 lines deleted...]
-    <row r="60" spans="1:23" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="60" spans="1:23" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B60" s="4" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:23" ht="166.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="61" spans="1:23" ht="146" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4" t="s">
+        <v>573</v>
+      </c>
+      <c r="B61" s="4" t="s">
+        <v>798</v>
+      </c>
+      <c r="C61" s="5" t="s">
         <v>574</v>
       </c>
-      <c r="B61" s="4" t="s">
-[...6 lines deleted...]
-    <row r="62" spans="1:23" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="62" spans="1:23" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="B62" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:23" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="63" spans="1:23" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="B63" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C63" s="5" t="s">
         <v>272</v>
       </c>
-      <c r="B63" s="4" t="s">
-[...6 lines deleted...]
-    <row r="64" spans="1:23" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="64" spans="1:23" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B64" s="4" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B65" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B66" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:3" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B67" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B68" s="4" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B69" s="4" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B70" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C71" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="B71" s="4" t="s">
-[...6 lines deleted...]
-    <row r="72" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="72" spans="1:3" ht="146" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B72" s="4" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="B73" s="4" t="s">
+        <v>798</v>
+      </c>
+      <c r="C73" s="5" t="s">
         <v>305</v>
       </c>
-      <c r="B73" s="4" t="s">
-[...6 lines deleted...]
-    <row r="74" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="74" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B74" s="4" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B75" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:3" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B76" s="4" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B77" s="4" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B78" s="4" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="B79" s="4" t="s">
+        <v>810</v>
+      </c>
+      <c r="C79" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="B79" s="4" t="s">
-[...6 lines deleted...]
-    <row r="80" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="80" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C80" s="5" t="s">
         <v>330</v>
       </c>
-      <c r="B80" s="4" t="s">
-[...6 lines deleted...]
-    <row r="81" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="81" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B81" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B82" s="4" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B83" s="4" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="B84" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C84" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="B84" s="4" t="s">
-[...6 lines deleted...]
-    <row r="85" spans="1:3" ht="196.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="85" spans="1:3" ht="178" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4" t="s">
+        <v>582</v>
+      </c>
+      <c r="B85" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C85" s="5" t="s">
         <v>583</v>
       </c>
-      <c r="B85" s="4" t="s">
-[...6 lines deleted...]
-    <row r="86" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="86" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C86" s="5" t="s">
         <v>347</v>
       </c>
-      <c r="B86" s="4" t="s">
-[...6 lines deleted...]
-    <row r="87" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="87" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="B87" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="B88" s="4" t="s">
+        <v>806</v>
+      </c>
+      <c r="C88" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="B88" s="4" t="s">
-[...6 lines deleted...]
-    <row r="89" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="89" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4" t="s">
+        <v>587</v>
+      </c>
+      <c r="B89" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C89" s="5" t="s">
         <v>588</v>
       </c>
-      <c r="B89" s="4" t="s">
-[...6 lines deleted...]
-    <row r="90" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="90" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="B90" s="4" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>593</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="B91" s="4" t="s">
+        <v>798</v>
+      </c>
+      <c r="C91" s="5" t="s">
         <v>356</v>
       </c>
-      <c r="B91" s="4" t="s">
-[...6 lines deleted...]
-    <row r="92" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="92" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="B92" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="B93" s="4" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="B94" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C94" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="B94" s="4" t="s">
-[...6 lines deleted...]
-    <row r="95" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="95" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B95" s="4" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:3" ht="166.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" ht="146" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4" t="s">
+        <v>596</v>
+      </c>
+      <c r="B96" s="4" t="s">
+        <v>814</v>
+      </c>
+      <c r="C96" s="5" t="s">
         <v>597</v>
       </c>
-      <c r="B96" s="4" t="s">
-[...6 lines deleted...]
-    <row r="97" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="97" spans="1:3" ht="146" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="B97" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>602</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:3" ht="181.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" ht="162" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="B98" s="4" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>606</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="B99" s="4" t="s">
+        <v>798</v>
+      </c>
+      <c r="C99" s="5" t="s">
         <v>369</v>
       </c>
-      <c r="B99" s="4" t="s">
-[...6 lines deleted...]
-    <row r="100" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="100" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="B100" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="B101" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C101" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="B101" s="4" t="s">
-[...6 lines deleted...]
-    <row r="102" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="102" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4" t="s">
+        <v>609</v>
+      </c>
+      <c r="B102" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C102" s="5" t="s">
         <v>610</v>
       </c>
-      <c r="B102" s="4" t="s">
-[...6 lines deleted...]
-    <row r="103" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="103" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="B103" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="B104" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>619</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="B105" s="4" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>623</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="B106" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C106" s="5" t="s">
         <v>378</v>
       </c>
-      <c r="B106" s="4" t="s">
-[...6 lines deleted...]
-    <row r="107" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="107" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B107" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B108" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B109" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>391</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B110" s="4" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B111" s="4" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="B112" s="4" t="s">
+        <v>798</v>
+      </c>
+      <c r="C112" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="B112" s="4" t="s">
-[...6 lines deleted...]
-    <row r="113" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="113" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4" t="s">
+        <v>626</v>
+      </c>
+      <c r="B113" s="4" t="s">
+        <v>810</v>
+      </c>
+      <c r="C113" s="5" t="s">
         <v>627</v>
       </c>
-      <c r="B113" s="4" t="s">
-[...6 lines deleted...]
-    <row r="114" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="114" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="B114" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>632</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4" t="s">
+        <v>402</v>
+      </c>
+      <c r="B115" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C115" s="5" t="s">
         <v>403</v>
       </c>
-      <c r="B115" s="4" t="s">
-[...6 lines deleted...]
-    <row r="116" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="116" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B116" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B117" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B118" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B119" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>420</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="B120" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C120" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="B120" s="4" t="s">
-[...6 lines deleted...]
-    <row r="121" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="121" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B121" s="4" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B122" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" ht="146" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4" t="s">
+        <v>635</v>
+      </c>
+      <c r="B123" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C123" s="5" t="s">
         <v>636</v>
       </c>
-      <c r="B123" s="4" t="s">
-[...6 lines deleted...]
-    <row r="124" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="124" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="B124" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>641</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="B125" s="4" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>645</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="B126" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C126" s="5" t="s">
         <v>424</v>
       </c>
-      <c r="B126" s="4" t="s">
-[...6 lines deleted...]
-    <row r="127" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="127" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="B127" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="B128" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="B129" s="4" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>437</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="B130" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C130" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="B130" s="4" t="s">
-[...6 lines deleted...]
-    <row r="131" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="131" spans="1:3" ht="146" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4" t="s">
+        <v>648</v>
+      </c>
+      <c r="B131" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C131" s="5" t="s">
         <v>649</v>
       </c>
-      <c r="B131" s="4" t="s">
-[...6 lines deleted...]
-    <row r="132" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="132" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="B132" s="4" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>654</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="B133" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C133" s="5" t="s">
         <v>441</v>
       </c>
-      <c r="B133" s="4" t="s">
-[...6 lines deleted...]
-    <row r="134" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="134" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B134" s="4" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>446</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B135" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>450</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B136" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B137" s="4" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>458</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="B138" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C138" s="5" t="s">
         <v>126</v>
       </c>
-      <c r="B138" s="4" t="s">
-[...6 lines deleted...]
-    <row r="139" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="139" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="B139" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C139" s="5" t="s">
         <v>462</v>
       </c>
-      <c r="B139" s="4" t="s">
-[...6 lines deleted...]
-    <row r="140" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="140" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B140" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>467</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B141" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C141" s="5" t="s">
-        <v>471</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B142" s="4" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B143" s="4" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="B144" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C144" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="B144" s="4" t="s">
-[...6 lines deleted...]
-    <row r="145" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="145" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B145" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4" t="s">
+        <v>482</v>
+      </c>
+      <c r="B146" s="4" t="s">
+        <v>806</v>
+      </c>
+      <c r="C146" s="5" t="s">
         <v>483</v>
       </c>
-      <c r="B146" s="4" t="s">
-[...6 lines deleted...]
-    <row r="147" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="147" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="B147" s="4" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="B148" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C148" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="B148" s="4" t="s">
-[...6 lines deleted...]
-    <row r="149" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="149" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4" t="s">
+        <v>657</v>
+      </c>
+      <c r="B149" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C149" s="5" t="s">
         <v>658</v>
       </c>
-      <c r="B149" s="4" t="s">
-[...6 lines deleted...]
-    <row r="150" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="150" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="B150" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="B151" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>667</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="B152" s="4" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="C152" s="5" t="s">
-        <v>671</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3" ht="146" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="B153" s="4" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>675</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="B154" s="4" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4" t="s">
+        <v>491</v>
+      </c>
+      <c r="B155" s="4" t="s">
+        <v>806</v>
+      </c>
+      <c r="C155" s="5" t="s">
         <v>492</v>
       </c>
-      <c r="B155" s="4" t="s">
-[...6 lines deleted...]
-    <row r="156" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="156" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="B156" s="4" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>497</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="B157" s="4" t="s">
+        <v>798</v>
+      </c>
+      <c r="C157" s="5" t="s">
         <v>145</v>
       </c>
-      <c r="B157" s="4" t="s">
-[...6 lines deleted...]
-    <row r="158" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="158" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4" t="s">
+        <v>682</v>
+      </c>
+      <c r="B158" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C158" s="5" t="s">
         <v>683</v>
       </c>
-      <c r="B158" s="4" t="s">
-[...6 lines deleted...]
-    <row r="159" spans="1:3" ht="166.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="159" spans="1:3" ht="146" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B159" s="4" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>688</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:3" ht="181.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3" ht="162" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B160" s="4" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>692</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:3" ht="196.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3" ht="178" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B161" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>696</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:3" ht="226.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3" ht="194" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B162" s="4" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>700</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B163" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>704</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B164" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>708</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B165" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>712</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B166" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>716</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B167" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4" t="s">
+        <v>500</v>
+      </c>
+      <c r="B168" s="4" t="s">
+        <v>798</v>
+      </c>
+      <c r="C168" s="5" t="s">
         <v>501</v>
       </c>
-      <c r="B168" s="4" t="s">
-[...6 lines deleted...]
-    <row r="169" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="169" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4" t="s">
+        <v>723</v>
+      </c>
+      <c r="B169" s="4" t="s">
+        <v>814</v>
+      </c>
+      <c r="C169" s="5" t="s">
         <v>724</v>
       </c>
-      <c r="B169" s="4" t="s">
-[...6 lines deleted...]
-    <row r="170" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="170" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="B170" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3" ht="146" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="B171" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C171" s="5" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:3" ht="316.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3" ht="290" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="B172" s="4" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="C172" s="5" t="s">
-        <v>737</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:3" ht="241.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3" ht="210" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="B173" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C173" s="5" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A174" s="4" t="s">
+        <v>744</v>
+      </c>
+      <c r="B174" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C174" s="5" t="s">
         <v>745</v>
       </c>
-      <c r="B174" s="4" t="s">
-[...6 lines deleted...]
-    <row r="175" spans="1:3" ht="376.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="175" spans="1:3" ht="337" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="B175" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C175" s="5" t="s">
-        <v>750</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4" t="s">
+        <v>753</v>
+      </c>
+      <c r="B176" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C176" s="5" t="s">
         <v>754</v>
       </c>
-      <c r="B176" s="4" t="s">
-[...6 lines deleted...]
-    <row r="177" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="177" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="B177" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>759</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="B178" s="4" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>763</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A179" s="4" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="B179" s="4" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>767</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A180" s="4" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="B180" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C180" s="5" t="s">
-        <v>771</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A181" s="4" t="s">
+        <v>774</v>
+      </c>
+      <c r="B181" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C181" s="5" t="s">
         <v>775</v>
       </c>
-      <c r="B181" s="4" t="s">
-[...6 lines deleted...]
-    <row r="182" spans="1:3" ht="226.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="182" spans="1:3" ht="194" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A182" s="4" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="B182" s="4" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="C182" s="5" t="s">
-        <v>780</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3" ht="146" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A183" s="4" t="s">
+        <v>783</v>
+      </c>
+      <c r="B183" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C183" s="5" t="s">
         <v>784</v>
       </c>
-      <c r="B183" s="4" t="s">
-[...6 lines deleted...]
-    <row r="184" spans="1:3" ht="226.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="184" spans="1:3" ht="210" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A184" s="4" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
       <c r="B184" s="4" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="C184" s="5" t="s">
-        <v>789</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:3" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3" ht="16" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A185" s="2"/>
       <c r="B185" s="2"/>
       <c r="C185" s="7"/>
     </row>
-    <row r="186" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A186" s="2"/>
       <c r="B186" s="2"/>
       <c r="C186" s="7"/>
     </row>
-    <row r="187" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A187" s="2"/>
       <c r="B187" s="2"/>
       <c r="C187" s="7"/>
     </row>
-    <row r="188" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A188" s="2"/>
       <c r="B188" s="2"/>
       <c r="C188" s="7"/>
     </row>
-    <row r="189" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A189" s="2"/>
       <c r="B189" s="2"/>
       <c r="C189" s="7"/>
     </row>
-    <row r="190" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A190" s="2"/>
       <c r="B190" s="2"/>
       <c r="C190" s="7"/>
     </row>
-    <row r="191" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A191" s="2"/>
       <c r="B191" s="2"/>
       <c r="C191" s="7"/>
     </row>
-    <row r="192" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A192" s="2"/>
       <c r="B192" s="2"/>
       <c r="C192" s="7"/>
     </row>
-    <row r="193" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A193" s="2"/>
       <c r="B193" s="2"/>
       <c r="C193" s="7"/>
     </row>
-    <row r="194" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A194" s="2"/>
       <c r="B194" s="2"/>
       <c r="C194" s="7"/>
     </row>
-    <row r="195" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A195" s="2"/>
       <c r="B195" s="2"/>
       <c r="C195" s="7"/>
     </row>
-    <row r="196" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A196" s="2"/>
       <c r="B196" s="2"/>
       <c r="C196" s="7"/>
     </row>
-    <row r="197" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A197" s="2"/>
       <c r="B197" s="2"/>
       <c r="C197" s="7"/>
     </row>
-    <row r="198" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A198" s="2"/>
       <c r="B198" s="2"/>
       <c r="C198" s="7"/>
     </row>
-    <row r="199" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A199" s="2"/>
       <c r="B199" s="2"/>
       <c r="C199" s="7"/>
     </row>
-    <row r="200" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A200" s="2"/>
       <c r="B200" s="2"/>
       <c r="C200" s="7"/>
     </row>
-    <row r="201" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A201" s="2"/>
       <c r="B201" s="2"/>
       <c r="C201" s="7"/>
     </row>
-    <row r="202" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A202" s="2"/>
       <c r="B202" s="2"/>
       <c r="C202" s="7"/>
     </row>
-    <row r="203" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A203" s="2"/>
       <c r="B203" s="2"/>
       <c r="C203" s="7"/>
     </row>
-    <row r="204" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A204" s="2"/>
       <c r="B204" s="2"/>
       <c r="C204" s="7"/>
     </row>
-    <row r="205" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A205" s="2"/>
       <c r="B205" s="2"/>
       <c r="C205" s="7"/>
     </row>
-    <row r="206" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A206" s="2"/>
       <c r="B206" s="2"/>
       <c r="C206" s="7"/>
     </row>
-    <row r="207" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A207" s="2"/>
       <c r="B207" s="2"/>
       <c r="C207" s="7"/>
     </row>
-    <row r="208" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A208" s="2"/>
       <c r="B208" s="2"/>
       <c r="C208" s="7"/>
     </row>
-    <row r="209" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A209" s="2"/>
       <c r="B209" s="2"/>
       <c r="C209" s="7"/>
     </row>
-    <row r="210" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A210" s="2"/>
       <c r="B210" s="2"/>
       <c r="C210" s="7"/>
     </row>
-    <row r="211" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A211" s="2"/>
       <c r="B211" s="2"/>
       <c r="C211" s="7"/>
     </row>
-    <row r="212" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A212" s="2"/>
       <c r="B212" s="2"/>
       <c r="C212" s="7"/>
     </row>
-    <row r="213" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A213" s="2"/>
       <c r="B213" s="2"/>
       <c r="C213" s="7"/>
     </row>
-    <row r="214" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A214" s="2"/>
       <c r="B214" s="2"/>
       <c r="C214" s="7"/>
     </row>
-    <row r="215" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A215" s="2"/>
       <c r="B215" s="2"/>
       <c r="C215" s="7"/>
     </row>
-    <row r="216" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A216" s="2"/>
       <c r="B216" s="2"/>
       <c r="C216" s="7"/>
     </row>
-    <row r="217" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A217" s="2"/>
       <c r="B217" s="2"/>
       <c r="C217" s="7"/>
     </row>
-    <row r="218" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A218" s="2"/>
       <c r="B218" s="2"/>
       <c r="C218" s="7"/>
     </row>
-    <row r="219" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A219" s="2"/>
       <c r="B219" s="2"/>
       <c r="C219" s="7"/>
     </row>
-    <row r="220" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A220" s="2"/>
       <c r="B220" s="2"/>
       <c r="C220" s="7"/>
     </row>
-    <row r="221" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A221" s="2"/>
       <c r="B221" s="2"/>
       <c r="C221" s="7"/>
     </row>
-    <row r="222" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A222" s="2"/>
       <c r="B222" s="2"/>
       <c r="C222" s="7"/>
     </row>
-    <row r="223" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A223" s="2"/>
       <c r="B223" s="2"/>
       <c r="C223" s="7"/>
     </row>
-    <row r="224" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A224" s="2"/>
       <c r="B224" s="2"/>
       <c r="C224" s="7"/>
     </row>
-    <row r="225" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A225" s="2"/>
       <c r="B225" s="2"/>
       <c r="C225" s="7"/>
     </row>
-    <row r="226" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A226" s="2"/>
       <c r="B226" s="2"/>
       <c r="C226" s="7"/>
     </row>
-    <row r="227" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A227" s="2"/>
       <c r="B227" s="2"/>
       <c r="C227" s="7"/>
     </row>
-    <row r="228" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A228" s="2"/>
       <c r="B228" s="2"/>
       <c r="C228" s="7"/>
     </row>
-    <row r="229" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A229" s="2"/>
       <c r="B229" s="2"/>
       <c r="C229" s="7"/>
     </row>
-    <row r="230" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A230" s="2"/>
       <c r="B230" s="2"/>
       <c r="C230" s="7"/>
     </row>
-    <row r="231" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A231" s="2"/>
       <c r="B231" s="2"/>
       <c r="C231" s="7"/>
     </row>
-    <row r="232" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A232" s="2"/>
       <c r="B232" s="2"/>
       <c r="C232" s="7"/>
     </row>
-    <row r="233" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A233" s="2"/>
       <c r="B233" s="2"/>
       <c r="C233" s="7"/>
     </row>
-    <row r="234" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A234" s="2"/>
       <c r="B234" s="2"/>
       <c r="C234" s="7"/>
     </row>
-    <row r="235" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A235" s="2"/>
       <c r="B235" s="2"/>
       <c r="C235" s="7"/>
     </row>
-    <row r="236" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A236" s="2"/>
       <c r="B236" s="2"/>
       <c r="C236" s="7"/>
     </row>
-    <row r="237" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A237" s="2"/>
       <c r="B237" s="2"/>
       <c r="C237" s="7"/>
     </row>
-    <row r="238" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A238" s="2"/>
       <c r="B238" s="2"/>
       <c r="C238" s="7"/>
     </row>
-    <row r="239" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A239" s="2"/>
       <c r="B239" s="2"/>
       <c r="C239" s="7"/>
     </row>
-    <row r="240" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A240" s="2"/>
       <c r="B240" s="2"/>
       <c r="C240" s="7"/>
     </row>
-    <row r="241" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A241" s="2"/>
       <c r="B241" s="2"/>
       <c r="C241" s="7"/>
     </row>
-    <row r="242" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A242" s="2"/>
       <c r="B242" s="2"/>
       <c r="C242" s="7"/>
     </row>
-    <row r="243" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A243" s="2"/>
       <c r="B243" s="2"/>
       <c r="C243" s="7"/>
     </row>
-    <row r="244" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A244" s="2"/>
       <c r="B244" s="2"/>
       <c r="C244" s="7"/>
     </row>
-    <row r="245" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A245" s="2"/>
       <c r="B245" s="2"/>
       <c r="C245" s="7"/>
     </row>
-    <row r="246" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A246" s="2"/>
       <c r="B246" s="2"/>
       <c r="C246" s="7"/>
     </row>
-    <row r="247" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A247" s="2"/>
       <c r="B247" s="2"/>
       <c r="C247" s="7"/>
     </row>
-    <row r="248" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A248" s="2"/>
       <c r="B248" s="2"/>
       <c r="C248" s="7"/>
     </row>
-    <row r="249" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A249" s="2"/>
       <c r="B249" s="2"/>
       <c r="C249" s="7"/>
     </row>
-    <row r="250" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A250" s="2"/>
       <c r="B250" s="2"/>
       <c r="C250" s="7"/>
     </row>
-    <row r="251" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A251" s="2"/>
       <c r="B251" s="2"/>
       <c r="C251" s="7"/>
     </row>
-    <row r="252" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A252" s="2"/>
       <c r="B252" s="2"/>
       <c r="C252" s="7"/>
     </row>
-    <row r="253" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A253" s="2"/>
       <c r="B253" s="2"/>
       <c r="C253" s="7"/>
     </row>
-    <row r="254" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A254" s="2"/>
       <c r="B254" s="2"/>
       <c r="C254" s="7"/>
     </row>
-    <row r="255" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A255" s="2"/>
       <c r="B255" s="2"/>
       <c r="C255" s="7"/>
     </row>
-    <row r="256" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A256" s="2"/>
       <c r="B256" s="2"/>
       <c r="C256" s="7"/>
     </row>
-    <row r="257" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A257" s="2"/>
       <c r="B257" s="2"/>
       <c r="C257" s="7"/>
     </row>
-    <row r="258" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A258" s="2"/>
       <c r="B258" s="2"/>
       <c r="C258" s="7"/>
     </row>
-    <row r="259" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A259" s="2"/>
       <c r="B259" s="2"/>
       <c r="C259" s="7"/>
     </row>
-    <row r="260" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A260" s="2"/>
       <c r="B260" s="2"/>
       <c r="C260" s="7"/>
     </row>
-    <row r="261" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A261" s="2"/>
       <c r="B261" s="2"/>
       <c r="C261" s="7"/>
     </row>
-    <row r="262" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A262" s="2"/>
       <c r="B262" s="2"/>
       <c r="C262" s="7"/>
     </row>
-    <row r="263" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A263" s="2"/>
       <c r="B263" s="2"/>
       <c r="C263" s="7"/>
     </row>
-    <row r="264" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A264" s="2"/>
       <c r="B264" s="2"/>
       <c r="C264" s="7"/>
     </row>
-    <row r="265" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A265" s="2"/>
       <c r="B265" s="2"/>
       <c r="C265" s="7"/>
     </row>
-    <row r="266" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A266" s="2"/>
       <c r="B266" s="2"/>
       <c r="C266" s="7"/>
     </row>
-    <row r="267" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A267" s="2"/>
       <c r="B267" s="2"/>
       <c r="C267" s="7"/>
     </row>
-    <row r="268" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A268" s="2"/>
       <c r="B268" s="2"/>
       <c r="C268" s="7"/>
     </row>
-    <row r="269" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A269" s="2"/>
       <c r="B269" s="2"/>
       <c r="C269" s="7"/>
     </row>
-    <row r="270" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A270" s="2"/>
       <c r="B270" s="2"/>
       <c r="C270" s="7"/>
     </row>
-    <row r="271" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A271" s="2"/>
       <c r="B271" s="2"/>
       <c r="C271" s="7"/>
     </row>
-    <row r="272" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A272" s="2"/>
       <c r="B272" s="2"/>
       <c r="C272" s="7"/>
     </row>
-    <row r="273" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A273" s="2"/>
       <c r="B273" s="2"/>
       <c r="C273" s="7"/>
     </row>
-    <row r="274" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A274" s="2"/>
       <c r="B274" s="2"/>
       <c r="C274" s="7"/>
     </row>
-    <row r="275" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A275" s="2"/>
       <c r="B275" s="2"/>
       <c r="C275" s="7"/>
     </row>
-    <row r="276" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A276" s="2"/>
       <c r="B276" s="2"/>
       <c r="C276" s="7"/>
     </row>
-    <row r="277" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A277" s="2"/>
       <c r="B277" s="2"/>
       <c r="C277" s="7"/>
     </row>
-    <row r="278" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A278" s="2"/>
       <c r="B278" s="2"/>
       <c r="C278" s="7"/>
     </row>
-    <row r="279" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A279" s="2"/>
       <c r="B279" s="2"/>
       <c r="C279" s="7"/>
     </row>
-    <row r="280" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A280" s="2"/>
       <c r="B280" s="2"/>
       <c r="C280" s="7"/>
     </row>
-    <row r="281" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A281" s="2"/>
       <c r="B281" s="2"/>
       <c r="C281" s="7"/>
     </row>
-    <row r="282" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A282" s="2"/>
       <c r="B282" s="2"/>
       <c r="C282" s="7"/>
     </row>
-    <row r="283" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A283" s="2"/>
       <c r="B283" s="2"/>
       <c r="C283" s="7"/>
     </row>
-    <row r="284" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A284" s="2"/>
       <c r="B284" s="2"/>
       <c r="C284" s="7"/>
     </row>
-    <row r="285" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A285" s="2"/>
       <c r="B285" s="2"/>
       <c r="C285" s="7"/>
     </row>
-    <row r="286" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A286" s="2"/>
       <c r="B286" s="2"/>
       <c r="C286" s="7"/>
     </row>
-    <row r="287" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A287" s="2"/>
       <c r="B287" s="2"/>
       <c r="C287" s="7"/>
     </row>
-    <row r="288" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A288" s="2"/>
       <c r="B288" s="2"/>
       <c r="C288" s="7"/>
     </row>
-    <row r="289" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A289" s="2"/>
       <c r="B289" s="2"/>
       <c r="C289" s="7"/>
     </row>
-    <row r="290" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A290" s="2"/>
       <c r="B290" s="2"/>
       <c r="C290" s="7"/>
     </row>
-    <row r="291" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A291" s="2"/>
       <c r="B291" s="2"/>
       <c r="C291" s="7"/>
     </row>
-    <row r="292" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A292" s="2"/>
       <c r="B292" s="2"/>
       <c r="C292" s="7"/>
     </row>
-    <row r="293" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A293" s="2"/>
       <c r="B293" s="2"/>
       <c r="C293" s="7"/>
     </row>
-    <row r="294" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A294" s="2"/>
       <c r="B294" s="2"/>
       <c r="C294" s="7"/>
     </row>
-    <row r="295" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A295" s="2"/>
       <c r="B295" s="2"/>
       <c r="C295" s="7"/>
     </row>
-    <row r="296" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A296" s="2"/>
       <c r="B296" s="2"/>
       <c r="C296" s="7"/>
     </row>
-    <row r="297" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A297" s="2"/>
       <c r="B297" s="2"/>
       <c r="C297" s="7"/>
     </row>
-    <row r="298" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A298" s="2"/>
       <c r="B298" s="2"/>
       <c r="C298" s="7"/>
     </row>
-    <row r="299" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A299" s="2"/>
       <c r="B299" s="2"/>
       <c r="C299" s="7"/>
     </row>
-    <row r="300" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A300" s="2"/>
       <c r="B300" s="2"/>
       <c r="C300" s="7"/>
     </row>
-    <row r="301" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A301" s="2"/>
       <c r="B301" s="2"/>
       <c r="C301" s="7"/>
     </row>
-    <row r="302" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A302" s="2"/>
       <c r="B302" s="2"/>
       <c r="C302" s="7"/>
     </row>
-    <row r="303" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A303" s="2"/>
       <c r="B303" s="2"/>
       <c r="C303" s="7"/>
     </row>
-    <row r="304" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A304" s="2"/>
       <c r="B304" s="2"/>
       <c r="C304" s="7"/>
     </row>
-    <row r="305" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A305" s="2"/>
       <c r="B305" s="2"/>
       <c r="C305" s="7"/>
     </row>
-    <row r="306" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A306" s="2"/>
       <c r="B306" s="2"/>
       <c r="C306" s="7"/>
     </row>
-    <row r="307" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A307" s="2"/>
       <c r="B307" s="2"/>
       <c r="C307" s="7"/>
     </row>
-    <row r="308" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A308" s="2"/>
       <c r="B308" s="2"/>
       <c r="C308" s="7"/>
     </row>
-    <row r="309" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A309" s="2"/>
       <c r="B309" s="2"/>
       <c r="C309" s="7"/>
     </row>
-    <row r="310" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A310" s="2"/>
       <c r="B310" s="2"/>
       <c r="C310" s="7"/>
     </row>
-    <row r="311" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A311" s="2"/>
       <c r="B311" s="2"/>
       <c r="C311" s="7"/>
     </row>
-    <row r="312" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A312" s="2"/>
       <c r="B312" s="2"/>
       <c r="C312" s="7"/>
     </row>
-    <row r="313" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A313" s="2"/>
       <c r="B313" s="2"/>
       <c r="C313" s="7"/>
     </row>
-    <row r="314" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A314" s="2"/>
       <c r="B314" s="2"/>
       <c r="C314" s="7"/>
     </row>
-    <row r="315" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A315" s="2"/>
       <c r="B315" s="2"/>
       <c r="C315" s="7"/>
     </row>
-    <row r="316" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A316" s="2"/>
       <c r="B316" s="2"/>
       <c r="C316" s="7"/>
     </row>
-    <row r="317" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A317" s="2"/>
       <c r="B317" s="2"/>
       <c r="C317" s="7"/>
     </row>
-    <row r="318" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A318" s="2"/>
       <c r="B318" s="2"/>
       <c r="C318" s="7"/>
     </row>
-    <row r="319" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A319" s="2"/>
       <c r="B319" s="2"/>
       <c r="C319" s="7"/>
     </row>
-    <row r="320" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A320" s="2"/>
       <c r="B320" s="2"/>
       <c r="C320" s="7"/>
     </row>
-    <row r="321" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A321" s="2"/>
       <c r="B321" s="2"/>
       <c r="C321" s="7"/>
     </row>
-    <row r="322" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A322" s="2"/>
       <c r="B322" s="2"/>
       <c r="C322" s="7"/>
     </row>
-    <row r="323" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A323" s="2"/>
       <c r="B323" s="2"/>
       <c r="C323" s="7"/>
     </row>
-    <row r="324" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A324" s="2"/>
       <c r="B324" s="2"/>
       <c r="C324" s="7"/>
     </row>
-    <row r="325" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A325" s="2"/>
       <c r="B325" s="2"/>
       <c r="C325" s="7"/>
     </row>
-    <row r="326" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A326" s="2"/>
       <c r="B326" s="2"/>
       <c r="C326" s="7"/>
     </row>
-    <row r="327" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A327" s="2"/>
       <c r="B327" s="2"/>
       <c r="C327" s="7"/>
     </row>
-    <row r="328" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A328" s="2"/>
       <c r="B328" s="2"/>
       <c r="C328" s="7"/>
     </row>
-    <row r="329" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A329" s="2"/>
       <c r="B329" s="2"/>
       <c r="C329" s="7"/>
     </row>
-    <row r="330" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A330" s="2"/>
       <c r="B330" s="2"/>
       <c r="C330" s="7"/>
     </row>
-    <row r="331" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A331" s="2"/>
       <c r="B331" s="2"/>
       <c r="C331" s="7"/>
     </row>
-    <row r="332" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A332" s="2"/>
       <c r="B332" s="2"/>
       <c r="C332" s="7"/>
     </row>
-    <row r="333" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A333" s="2"/>
       <c r="B333" s="2"/>
       <c r="C333" s="7"/>
     </row>
-    <row r="334" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A334" s="2"/>
       <c r="B334" s="2"/>
       <c r="C334" s="7"/>
     </row>
-    <row r="335" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A335" s="2"/>
       <c r="B335" s="2"/>
       <c r="C335" s="7"/>
     </row>
-    <row r="336" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A336" s="2"/>
       <c r="B336" s="2"/>
       <c r="C336" s="7"/>
     </row>
-    <row r="337" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A337" s="2"/>
       <c r="B337" s="2"/>
       <c r="C337" s="7"/>
     </row>
-    <row r="338" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A338" s="2"/>
       <c r="B338" s="2"/>
       <c r="C338" s="7"/>
     </row>
-    <row r="339" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A339" s="2"/>
       <c r="B339" s="2"/>
       <c r="C339" s="7"/>
     </row>
-    <row r="340" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A340" s="2"/>
       <c r="B340" s="2"/>
       <c r="C340" s="7"/>
     </row>
-    <row r="341" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A341" s="2"/>
       <c r="B341" s="2"/>
       <c r="C341" s="7"/>
     </row>
-    <row r="342" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A342" s="2"/>
       <c r="B342" s="2"/>
       <c r="C342" s="7"/>
     </row>
-    <row r="343" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A343" s="2"/>
       <c r="B343" s="2"/>
       <c r="C343" s="7"/>
     </row>
-    <row r="344" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A344" s="2"/>
       <c r="B344" s="2"/>
       <c r="C344" s="7"/>
     </row>
-    <row r="345" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A345" s="2"/>
       <c r="B345" s="2"/>
       <c r="C345" s="7"/>
     </row>
-    <row r="346" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A346" s="2"/>
       <c r="B346" s="2"/>
       <c r="C346" s="7"/>
     </row>
-    <row r="347" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A347" s="2"/>
       <c r="B347" s="2"/>
       <c r="C347" s="7"/>
     </row>
-    <row r="348" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A348" s="2"/>
       <c r="B348" s="2"/>
       <c r="C348" s="7"/>
     </row>
-    <row r="349" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A349" s="2"/>
       <c r="B349" s="2"/>
       <c r="C349" s="7"/>
     </row>
-    <row r="350" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A350" s="2"/>
       <c r="B350" s="2"/>
       <c r="C350" s="7"/>
     </row>
-    <row r="351" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A351" s="2"/>
       <c r="B351" s="2"/>
       <c r="C351" s="7"/>
     </row>
-    <row r="352" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A352" s="2"/>
       <c r="B352" s="2"/>
       <c r="C352" s="7"/>
     </row>
-    <row r="353" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A353" s="2"/>
       <c r="B353" s="2"/>
       <c r="C353" s="7"/>
     </row>
-    <row r="354" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A354" s="2"/>
       <c r="B354" s="2"/>
       <c r="C354" s="7"/>
     </row>
-    <row r="355" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A355" s="2"/>
       <c r="B355" s="2"/>
       <c r="C355" s="7"/>
     </row>
-    <row r="356" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A356" s="2"/>
       <c r="B356" s="2"/>
       <c r="C356" s="7"/>
     </row>
-    <row r="357" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A357" s="2"/>
       <c r="B357" s="2"/>
       <c r="C357" s="7"/>
     </row>
-    <row r="358" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A358" s="2"/>
       <c r="B358" s="2"/>
       <c r="C358" s="7"/>
     </row>
-    <row r="359" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A359" s="2"/>
       <c r="B359" s="2"/>
       <c r="C359" s="7"/>
     </row>
-    <row r="360" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A360" s="2"/>
       <c r="B360" s="2"/>
       <c r="C360" s="7"/>
     </row>
-    <row r="361" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A361" s="2"/>
       <c r="B361" s="2"/>
       <c r="C361" s="7"/>
     </row>
-    <row r="362" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A362" s="2"/>
       <c r="B362" s="2"/>
       <c r="C362" s="7"/>
     </row>
-    <row r="363" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A363" s="2"/>
       <c r="B363" s="2"/>
       <c r="C363" s="7"/>
     </row>
-    <row r="364" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A364" s="2"/>
       <c r="B364" s="2"/>
       <c r="C364" s="7"/>
     </row>
-    <row r="365" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A365" s="2"/>
       <c r="B365" s="2"/>
       <c r="C365" s="7"/>
     </row>
-    <row r="366" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A366" s="2"/>
       <c r="B366" s="2"/>
       <c r="C366" s="7"/>
     </row>
-    <row r="367" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A367" s="2"/>
       <c r="B367" s="2"/>
       <c r="C367" s="7"/>
     </row>
-    <row r="368" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A368" s="2"/>
       <c r="B368" s="2"/>
       <c r="C368" s="7"/>
     </row>
-    <row r="369" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A369" s="2"/>
       <c r="B369" s="2"/>
       <c r="C369" s="7"/>
     </row>
-    <row r="370" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A370" s="2"/>
       <c r="B370" s="2"/>
       <c r="C370" s="7"/>
     </row>
-    <row r="371" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A371" s="2"/>
       <c r="B371" s="2"/>
       <c r="C371" s="7"/>
     </row>
-    <row r="372" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A372" s="2"/>
       <c r="B372" s="2"/>
       <c r="C372" s="7"/>
     </row>
-    <row r="373" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A373" s="2"/>
       <c r="B373" s="2"/>
       <c r="C373" s="7"/>
     </row>
-    <row r="374" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A374" s="2"/>
       <c r="B374" s="2"/>
       <c r="C374" s="7"/>
     </row>
-    <row r="375" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A375" s="2"/>
       <c r="B375" s="2"/>
       <c r="C375" s="7"/>
     </row>
-    <row r="376" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A376" s="2"/>
       <c r="B376" s="2"/>
       <c r="C376" s="7"/>
     </row>
-    <row r="377" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A377" s="2"/>
       <c r="B377" s="2"/>
       <c r="C377" s="7"/>
     </row>
-    <row r="378" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A378" s="2"/>
       <c r="B378" s="2"/>
       <c r="C378" s="7"/>
     </row>
-    <row r="379" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A379" s="2"/>
       <c r="B379" s="2"/>
       <c r="C379" s="7"/>
     </row>
-    <row r="380" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A380" s="2"/>
       <c r="B380" s="2"/>
       <c r="C380" s="7"/>
     </row>
-    <row r="381" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A381" s="2"/>
       <c r="B381" s="2"/>
       <c r="C381" s="7"/>
     </row>
-    <row r="382" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A382" s="2"/>
       <c r="B382" s="2"/>
       <c r="C382" s="7"/>
     </row>
-    <row r="383" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A383" s="2"/>
       <c r="B383" s="2"/>
       <c r="C383" s="7"/>
     </row>
-    <row r="384" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A384" s="2"/>
       <c r="B384" s="2"/>
       <c r="C384" s="7"/>
     </row>
-    <row r="385" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A385" s="2"/>
       <c r="B385" s="2"/>
       <c r="C385" s="7"/>
     </row>
-    <row r="386" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A386" s="2"/>
       <c r="B386" s="2"/>
       <c r="C386" s="7"/>
     </row>
-    <row r="387" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A387" s="2"/>
       <c r="B387" s="2"/>
       <c r="C387" s="7"/>
     </row>
-    <row r="388" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A388" s="2"/>
       <c r="B388" s="2"/>
       <c r="C388" s="7"/>
     </row>
-    <row r="389" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A389" s="2"/>
       <c r="B389" s="2"/>
       <c r="C389" s="7"/>
     </row>
-    <row r="390" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A390" s="2"/>
       <c r="B390" s="2"/>
       <c r="C390" s="7"/>
     </row>
-    <row r="391" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A391" s="2"/>
       <c r="B391" s="2"/>
       <c r="C391" s="7"/>
     </row>
-    <row r="392" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A392" s="2"/>
       <c r="B392" s="2"/>
       <c r="C392" s="7"/>
     </row>
-    <row r="393" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A393" s="2"/>
       <c r="B393" s="2"/>
       <c r="C393" s="7"/>
     </row>
-    <row r="394" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A394" s="2"/>
       <c r="B394" s="2"/>
       <c r="C394" s="7"/>
     </row>
-    <row r="395" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A395" s="2"/>
       <c r="B395" s="2"/>
       <c r="C395" s="7"/>
     </row>
-    <row r="396" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A396" s="2"/>
       <c r="B396" s="2"/>
       <c r="C396" s="7"/>
     </row>
-    <row r="397" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A397" s="2"/>
       <c r="B397" s="2"/>
       <c r="C397" s="7"/>
     </row>
-    <row r="398" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A398" s="2"/>
       <c r="B398" s="2"/>
       <c r="C398" s="7"/>
     </row>
-    <row r="399" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A399" s="2"/>
       <c r="B399" s="2"/>
       <c r="C399" s="7"/>
     </row>
-    <row r="400" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A400" s="2"/>
       <c r="B400" s="2"/>
       <c r="C400" s="7"/>
     </row>
-    <row r="401" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A401" s="2"/>
       <c r="B401" s="2"/>
       <c r="C401" s="7"/>
     </row>
-    <row r="402" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A402" s="2"/>
       <c r="B402" s="2"/>
       <c r="C402" s="7"/>
     </row>
-    <row r="403" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A403" s="2"/>
       <c r="B403" s="2"/>
       <c r="C403" s="7"/>
     </row>
-    <row r="404" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A404" s="2"/>
       <c r="B404" s="2"/>
       <c r="C404" s="7"/>
     </row>
-    <row r="405" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A405" s="2"/>
       <c r="B405" s="2"/>
       <c r="C405" s="7"/>
     </row>
-    <row r="406" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A406" s="2"/>
       <c r="B406" s="2"/>
       <c r="C406" s="7"/>
     </row>
-    <row r="407" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A407" s="2"/>
       <c r="B407" s="2"/>
       <c r="C407" s="7"/>
     </row>
-    <row r="408" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A408" s="2"/>
       <c r="B408" s="2"/>
       <c r="C408" s="7"/>
     </row>
-    <row r="409" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A409" s="2"/>
       <c r="B409" s="2"/>
       <c r="C409" s="7"/>
     </row>
-    <row r="410" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A410" s="2"/>
       <c r="B410" s="2"/>
       <c r="C410" s="7"/>
     </row>
-    <row r="411" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A411" s="2"/>
       <c r="B411" s="2"/>
       <c r="C411" s="7"/>
     </row>
-    <row r="412" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A412" s="2"/>
       <c r="B412" s="2"/>
       <c r="C412" s="7"/>
     </row>
-    <row r="413" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A413" s="2"/>
       <c r="B413" s="2"/>
       <c r="C413" s="7"/>
     </row>
-    <row r="414" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A414" s="2"/>
       <c r="B414" s="2"/>
       <c r="C414" s="7"/>
     </row>
-    <row r="415" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A415" s="2"/>
       <c r="B415" s="2"/>
       <c r="C415" s="7"/>
     </row>
-    <row r="416" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A416" s="2"/>
       <c r="B416" s="2"/>
       <c r="C416" s="7"/>
     </row>
-    <row r="417" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A417" s="2"/>
       <c r="B417" s="2"/>
       <c r="C417" s="7"/>
     </row>
-    <row r="418" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A418" s="2"/>
       <c r="B418" s="2"/>
       <c r="C418" s="7"/>
     </row>
-    <row r="419" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A419" s="2"/>
       <c r="B419" s="2"/>
       <c r="C419" s="7"/>
     </row>
-    <row r="420" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A420" s="2"/>
       <c r="B420" s="2"/>
       <c r="C420" s="7"/>
     </row>
-    <row r="421" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A421" s="2"/>
       <c r="B421" s="2"/>
       <c r="C421" s="7"/>
     </row>
-    <row r="422" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A422" s="2"/>
       <c r="B422" s="2"/>
       <c r="C422" s="7"/>
     </row>
-    <row r="423" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A423" s="2"/>
       <c r="B423" s="2"/>
       <c r="C423" s="7"/>
     </row>
-    <row r="424" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A424" s="2"/>
       <c r="B424" s="2"/>
       <c r="C424" s="7"/>
     </row>
-    <row r="425" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A425" s="2"/>
       <c r="B425" s="2"/>
       <c r="C425" s="7"/>
     </row>
-    <row r="426" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A426" s="2"/>
       <c r="B426" s="2"/>
       <c r="C426" s="7"/>
     </row>
-    <row r="427" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A427" s="2"/>
       <c r="B427" s="2"/>
       <c r="C427" s="7"/>
     </row>
-    <row r="428" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A428" s="2"/>
       <c r="B428" s="2"/>
       <c r="C428" s="7"/>
     </row>
-    <row r="429" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A429" s="2"/>
       <c r="B429" s="2"/>
       <c r="C429" s="7"/>
     </row>
-    <row r="430" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A430" s="2"/>
       <c r="B430" s="2"/>
       <c r="C430" s="7"/>
     </row>
-    <row r="431" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A431" s="2"/>
       <c r="B431" s="2"/>
       <c r="C431" s="7"/>
     </row>
-    <row r="432" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A432" s="2"/>
       <c r="B432" s="2"/>
       <c r="C432" s="7"/>
     </row>
-    <row r="433" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A433" s="2"/>
       <c r="B433" s="2"/>
       <c r="C433" s="7"/>
     </row>
-    <row r="434" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A434" s="2"/>
       <c r="B434" s="2"/>
       <c r="C434" s="7"/>
     </row>
-    <row r="435" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A435" s="2"/>
       <c r="B435" s="2"/>
       <c r="C435" s="7"/>
     </row>
-    <row r="436" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A436" s="2"/>
       <c r="B436" s="2"/>
       <c r="C436" s="7"/>
     </row>
-    <row r="437" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A437" s="2"/>
       <c r="B437" s="2"/>
       <c r="C437" s="7"/>
     </row>
-    <row r="438" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A438" s="2"/>
       <c r="B438" s="2"/>
       <c r="C438" s="7"/>
     </row>
-    <row r="439" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A439" s="2"/>
       <c r="B439" s="2"/>
       <c r="C439" s="7"/>
     </row>
-    <row r="440" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A440" s="2"/>
       <c r="B440" s="2"/>
       <c r="C440" s="7"/>
     </row>
-    <row r="441" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A441" s="2"/>
       <c r="B441" s="2"/>
       <c r="C441" s="7"/>
     </row>
-    <row r="442" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A442" s="2"/>
       <c r="B442" s="2"/>
       <c r="C442" s="7"/>
     </row>
-    <row r="443" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A443" s="2"/>
       <c r="B443" s="2"/>
       <c r="C443" s="7"/>
     </row>
-    <row r="444" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A444" s="2"/>
       <c r="B444" s="2"/>
       <c r="C444" s="7"/>
     </row>
-    <row r="445" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A445" s="2"/>
       <c r="B445" s="2"/>
       <c r="C445" s="7"/>
     </row>
-    <row r="446" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A446" s="2"/>
       <c r="B446" s="2"/>
       <c r="C446" s="7"/>
     </row>
-    <row r="447" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A447" s="2"/>
       <c r="B447" s="2"/>
       <c r="C447" s="7"/>
     </row>
-    <row r="448" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A448" s="2"/>
       <c r="B448" s="2"/>
       <c r="C448" s="7"/>
     </row>
-    <row r="449" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A449" s="2"/>
       <c r="B449" s="2"/>
       <c r="C449" s="7"/>
     </row>
-    <row r="450" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="450" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A450" s="2"/>
       <c r="B450" s="2"/>
       <c r="C450" s="7"/>
     </row>
-    <row r="451" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="451" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A451" s="2"/>
       <c r="B451" s="2"/>
       <c r="C451" s="7"/>
     </row>
-    <row r="452" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="452" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A452" s="2"/>
       <c r="B452" s="2"/>
       <c r="C452" s="7"/>
     </row>
-    <row r="453" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="453" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A453" s="2"/>
       <c r="B453" s="2"/>
       <c r="C453" s="7"/>
     </row>
-    <row r="454" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="454" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A454" s="2"/>
       <c r="B454" s="2"/>
       <c r="C454" s="7"/>
     </row>
-    <row r="455" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="455" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A455" s="2"/>
       <c r="B455" s="2"/>
       <c r="C455" s="7"/>
     </row>
-    <row r="456" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="456" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A456" s="2"/>
       <c r="B456" s="2"/>
       <c r="C456" s="7"/>
     </row>
-    <row r="457" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="457" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A457" s="2"/>
       <c r="B457" s="2"/>
       <c r="C457" s="7"/>
     </row>
-    <row r="458" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="458" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A458" s="2"/>
       <c r="B458" s="2"/>
       <c r="C458" s="7"/>
     </row>
-    <row r="459" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="459" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A459" s="2"/>
       <c r="B459" s="2"/>
       <c r="C459" s="7"/>
     </row>
-    <row r="460" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="460" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A460" s="2"/>
       <c r="B460" s="2"/>
       <c r="C460" s="7"/>
     </row>
-    <row r="461" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="461" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A461" s="2"/>
       <c r="B461" s="2"/>
       <c r="C461" s="7"/>
     </row>
-    <row r="462" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="462" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A462" s="2"/>
       <c r="B462" s="2"/>
       <c r="C462" s="7"/>
     </row>
-    <row r="463" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="463" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A463" s="2"/>
       <c r="B463" s="2"/>
       <c r="C463" s="7"/>
     </row>
-    <row r="464" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="464" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A464" s="2"/>
       <c r="B464" s="2"/>
       <c r="C464" s="7"/>
     </row>
-    <row r="465" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="465" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A465" s="2"/>
       <c r="B465" s="2"/>
       <c r="C465" s="7"/>
     </row>
-    <row r="466" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="466" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A466" s="2"/>
       <c r="B466" s="2"/>
       <c r="C466" s="7"/>
     </row>
-    <row r="467" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="467" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A467" s="2"/>
       <c r="B467" s="2"/>
       <c r="C467" s="7"/>
     </row>
-    <row r="468" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="468" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A468" s="2"/>
       <c r="B468" s="2"/>
       <c r="C468" s="7"/>
     </row>
-    <row r="469" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="469" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A469" s="2"/>
       <c r="B469" s="2"/>
       <c r="C469" s="7"/>
     </row>
-    <row r="470" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="470" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A470" s="2"/>
       <c r="B470" s="2"/>
       <c r="C470" s="7"/>
     </row>
-    <row r="471" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="471" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A471" s="2"/>
       <c r="B471" s="2"/>
       <c r="C471" s="7"/>
     </row>
-    <row r="472" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="472" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A472" s="2"/>
       <c r="B472" s="2"/>
       <c r="C472" s="7"/>
     </row>
-    <row r="473" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="473" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A473" s="2"/>
       <c r="B473" s="2"/>
       <c r="C473" s="7"/>
     </row>
-    <row r="474" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="474" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A474" s="2"/>
       <c r="B474" s="2"/>
       <c r="C474" s="7"/>
     </row>
-    <row r="475" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="475" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A475" s="2"/>
       <c r="B475" s="2"/>
       <c r="C475" s="7"/>
     </row>
-    <row r="476" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="476" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A476" s="2"/>
       <c r="B476" s="2"/>
       <c r="C476" s="7"/>
     </row>
-    <row r="477" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="477" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A477" s="2"/>
       <c r="B477" s="2"/>
       <c r="C477" s="7"/>
     </row>
-    <row r="478" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="478" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A478" s="2"/>
       <c r="B478" s="2"/>
       <c r="C478" s="7"/>
     </row>
-    <row r="479" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="479" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A479" s="2"/>
       <c r="B479" s="2"/>
       <c r="C479" s="7"/>
     </row>
-    <row r="480" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="480" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A480" s="2"/>
       <c r="B480" s="2"/>
       <c r="C480" s="7"/>
     </row>
-    <row r="481" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="481" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A481" s="2"/>
       <c r="B481" s="2"/>
       <c r="C481" s="7"/>
     </row>
-    <row r="482" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="482" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A482" s="2"/>
       <c r="B482" s="2"/>
       <c r="C482" s="7"/>
     </row>
-    <row r="483" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="483" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A483" s="2"/>
       <c r="B483" s="2"/>
       <c r="C483" s="7"/>
     </row>
-    <row r="484" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="484" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A484" s="2"/>
       <c r="B484" s="2"/>
       <c r="C484" s="7"/>
     </row>
-    <row r="485" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="485" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A485" s="2"/>
       <c r="B485" s="2"/>
       <c r="C485" s="7"/>
     </row>
-    <row r="486" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="486" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A486" s="2"/>
       <c r="B486" s="2"/>
       <c r="C486" s="7"/>
     </row>
-    <row r="487" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="487" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A487" s="2"/>
       <c r="B487" s="2"/>
       <c r="C487" s="7"/>
     </row>
-    <row r="488" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="488" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A488" s="2"/>
       <c r="B488" s="2"/>
       <c r="C488" s="7"/>
     </row>
-    <row r="489" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="489" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A489" s="2"/>
       <c r="B489" s="2"/>
       <c r="C489" s="7"/>
     </row>
-    <row r="490" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="490" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A490" s="2"/>
       <c r="B490" s="2"/>
       <c r="C490" s="7"/>
     </row>
-    <row r="491" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="491" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A491" s="2"/>
       <c r="B491" s="2"/>
       <c r="C491" s="7"/>
     </row>
-    <row r="492" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="492" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A492" s="2"/>
       <c r="B492" s="2"/>
       <c r="C492" s="7"/>
     </row>
-    <row r="493" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="493" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A493" s="2"/>
       <c r="B493" s="2"/>
       <c r="C493" s="7"/>
     </row>
-    <row r="494" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="494" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A494" s="2"/>
       <c r="B494" s="2"/>
       <c r="C494" s="7"/>
     </row>
-    <row r="495" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="495" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A495" s="2"/>
       <c r="B495" s="2"/>
       <c r="C495" s="7"/>
     </row>
-    <row r="496" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="496" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A496" s="2"/>
       <c r="B496" s="2"/>
       <c r="C496" s="7"/>
     </row>
-    <row r="497" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="497" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A497" s="2"/>
       <c r="B497" s="2"/>
       <c r="C497" s="7"/>
     </row>
-    <row r="498" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="498" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A498" s="2"/>
       <c r="B498" s="2"/>
       <c r="C498" s="7"/>
     </row>
-    <row r="499" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="499" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A499" s="2"/>
       <c r="B499" s="2"/>
       <c r="C499" s="7"/>
     </row>
-    <row r="500" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="500" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A500" s="2"/>
       <c r="B500" s="2"/>
       <c r="C500" s="7"/>
     </row>
-    <row r="501" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="501" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A501" s="2"/>
       <c r="B501" s="2"/>
       <c r="C501" s="7"/>
     </row>
-    <row r="502" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="502" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A502" s="2"/>
       <c r="B502" s="2"/>
       <c r="C502" s="7"/>
     </row>
-    <row r="503" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="503" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A503" s="2"/>
       <c r="B503" s="2"/>
       <c r="C503" s="7"/>
     </row>
-    <row r="504" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="504" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A504" s="2"/>
       <c r="B504" s="2"/>
       <c r="C504" s="7"/>
     </row>
-    <row r="505" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="505" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A505" s="2"/>
       <c r="B505" s="2"/>
       <c r="C505" s="7"/>
     </row>
-    <row r="506" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="506" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A506" s="2"/>
       <c r="B506" s="2"/>
       <c r="C506" s="7"/>
     </row>
-    <row r="507" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="507" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A507" s="2"/>
       <c r="B507" s="2"/>
       <c r="C507" s="7"/>
     </row>
-    <row r="508" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="508" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A508" s="2"/>
       <c r="B508" s="2"/>
       <c r="C508" s="7"/>
     </row>
-    <row r="509" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="509" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A509" s="2"/>
       <c r="B509" s="2"/>
       <c r="C509" s="7"/>
     </row>
-    <row r="510" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="510" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A510" s="2"/>
       <c r="B510" s="2"/>
       <c r="C510" s="7"/>
     </row>
-    <row r="511" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="511" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A511" s="2"/>
       <c r="B511" s="2"/>
       <c r="C511" s="7"/>
     </row>
-    <row r="512" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="512" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A512" s="2"/>
       <c r="B512" s="2"/>
       <c r="C512" s="7"/>
     </row>
-    <row r="513" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="513" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A513" s="2"/>
       <c r="B513" s="2"/>
       <c r="C513" s="7"/>
     </row>
-    <row r="514" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="514" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A514" s="2"/>
       <c r="B514" s="2"/>
       <c r="C514" s="7"/>
     </row>
-    <row r="515" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="515" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A515" s="2"/>
       <c r="B515" s="2"/>
       <c r="C515" s="7"/>
     </row>
-    <row r="516" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="516" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A516" s="2"/>
       <c r="B516" s="2"/>
       <c r="C516" s="7"/>
     </row>
-    <row r="517" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="517" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A517" s="2"/>
       <c r="B517" s="2"/>
       <c r="C517" s="7"/>
     </row>
-    <row r="518" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="518" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A518" s="2"/>
       <c r="B518" s="2"/>
       <c r="C518" s="7"/>
     </row>
-    <row r="519" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="519" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A519" s="2"/>
       <c r="B519" s="2"/>
       <c r="C519" s="7"/>
     </row>
-    <row r="520" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="520" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A520" s="2"/>
       <c r="B520" s="2"/>
       <c r="C520" s="7"/>
     </row>
-    <row r="521" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="521" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A521" s="2"/>
       <c r="B521" s="2"/>
       <c r="C521" s="7"/>
     </row>
-    <row r="522" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="522" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A522" s="2"/>
       <c r="B522" s="2"/>
       <c r="C522" s="7"/>
     </row>
-    <row r="523" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="523" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A523" s="2"/>
       <c r="B523" s="2"/>
       <c r="C523" s="7"/>
     </row>
-    <row r="524" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="524" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A524" s="2"/>
       <c r="B524" s="2"/>
       <c r="C524" s="7"/>
     </row>
-    <row r="525" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="525" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A525" s="2"/>
       <c r="B525" s="2"/>
       <c r="C525" s="7"/>
     </row>
-    <row r="526" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="526" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A526" s="2"/>
       <c r="B526" s="2"/>
       <c r="C526" s="7"/>
     </row>
-    <row r="527" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="527" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A527" s="2"/>
       <c r="B527" s="2"/>
       <c r="C527" s="7"/>
     </row>
-    <row r="528" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="528" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A528" s="2"/>
       <c r="B528" s="2"/>
       <c r="C528" s="7"/>
     </row>
-    <row r="529" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="529" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A529" s="2"/>
       <c r="B529" s="2"/>
       <c r="C529" s="7"/>
     </row>
-    <row r="530" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="530" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A530" s="2"/>
       <c r="B530" s="2"/>
       <c r="C530" s="7"/>
     </row>
-    <row r="531" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="531" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A531" s="2"/>
       <c r="B531" s="2"/>
       <c r="C531" s="7"/>
     </row>
-    <row r="532" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="532" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A532" s="2"/>
       <c r="B532" s="2"/>
       <c r="C532" s="7"/>
     </row>
-    <row r="533" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="533" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A533" s="2"/>
       <c r="B533" s="2"/>
       <c r="C533" s="7"/>
     </row>
-    <row r="534" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="534" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A534" s="2"/>
       <c r="B534" s="2"/>
       <c r="C534" s="7"/>
     </row>
-    <row r="535" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="535" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A535" s="2"/>
       <c r="B535" s="2"/>
       <c r="C535" s="7"/>
     </row>
-    <row r="536" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="536" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A536" s="2"/>
       <c r="B536" s="2"/>
       <c r="C536" s="7"/>
     </row>
-    <row r="537" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="537" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A537" s="2"/>
       <c r="B537" s="2"/>
       <c r="C537" s="7"/>
     </row>
-    <row r="538" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="538" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A538" s="2"/>
       <c r="B538" s="2"/>
       <c r="C538" s="7"/>
     </row>
-    <row r="539" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="539" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A539" s="2"/>
       <c r="B539" s="2"/>
       <c r="C539" s="7"/>
     </row>
-    <row r="540" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="540" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A540" s="2"/>
       <c r="B540" s="2"/>
       <c r="C540" s="7"/>
     </row>
-    <row r="541" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="541" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A541" s="2"/>
       <c r="B541" s="2"/>
       <c r="C541" s="7"/>
     </row>
-    <row r="542" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="542" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A542" s="2"/>
       <c r="B542" s="2"/>
       <c r="C542" s="7"/>
     </row>
-    <row r="543" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="543" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A543" s="2"/>
       <c r="B543" s="2"/>
       <c r="C543" s="7"/>
     </row>
-    <row r="544" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="544" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A544" s="2"/>
       <c r="B544" s="2"/>
       <c r="C544" s="7"/>
     </row>
-    <row r="545" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="545" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A545" s="2"/>
       <c r="B545" s="2"/>
       <c r="C545" s="7"/>
     </row>
-    <row r="546" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="546" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A546" s="2"/>
       <c r="B546" s="2"/>
       <c r="C546" s="7"/>
     </row>
-    <row r="547" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="547" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A547" s="2"/>
       <c r="B547" s="2"/>
       <c r="C547" s="7"/>
     </row>
-    <row r="548" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="548" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A548" s="2"/>
       <c r="B548" s="2"/>
       <c r="C548" s="7"/>
     </row>
-    <row r="549" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="549" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A549" s="2"/>
       <c r="B549" s="2"/>
       <c r="C549" s="7"/>
     </row>
-    <row r="550" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="550" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A550" s="2"/>
       <c r="B550" s="2"/>
       <c r="C550" s="7"/>
     </row>
-    <row r="551" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="551" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A551" s="2"/>
       <c r="B551" s="2"/>
       <c r="C551" s="7"/>
     </row>
-    <row r="552" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="552" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A552" s="2"/>
       <c r="B552" s="2"/>
       <c r="C552" s="7"/>
     </row>
-    <row r="553" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="553" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A553" s="2"/>
       <c r="B553" s="2"/>
       <c r="C553" s="7"/>
     </row>
-    <row r="554" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="554" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A554" s="2"/>
       <c r="B554" s="2"/>
       <c r="C554" s="7"/>
     </row>
-    <row r="555" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="555" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A555" s="2"/>
       <c r="B555" s="2"/>
       <c r="C555" s="7"/>
     </row>
-    <row r="556" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="556" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A556" s="2"/>
       <c r="B556" s="2"/>
       <c r="C556" s="7"/>
     </row>
-    <row r="557" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="557" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A557" s="2"/>
       <c r="B557" s="2"/>
       <c r="C557" s="7"/>
     </row>
-    <row r="558" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="558" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A558" s="2"/>
       <c r="B558" s="2"/>
       <c r="C558" s="7"/>
     </row>
-    <row r="559" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="559" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A559" s="2"/>
       <c r="B559" s="2"/>
       <c r="C559" s="7"/>
     </row>
-    <row r="560" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="560" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A560" s="2"/>
       <c r="B560" s="2"/>
       <c r="C560" s="7"/>
     </row>
-    <row r="561" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="561" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A561" s="2"/>
       <c r="B561" s="2"/>
       <c r="C561" s="7"/>
     </row>
-    <row r="562" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="562" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A562" s="2"/>
       <c r="B562" s="2"/>
       <c r="C562" s="7"/>
     </row>
-    <row r="563" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="563" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A563" s="2"/>
       <c r="B563" s="2"/>
       <c r="C563" s="7"/>
     </row>
-    <row r="564" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="564" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A564" s="2"/>
       <c r="B564" s="2"/>
       <c r="C564" s="7"/>
     </row>
-    <row r="565" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="565" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A565" s="2"/>
       <c r="B565" s="2"/>
       <c r="C565" s="7"/>
     </row>
-    <row r="566" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="566" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A566" s="2"/>
       <c r="B566" s="2"/>
       <c r="C566" s="7"/>
     </row>
-    <row r="567" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="567" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A567" s="2"/>
       <c r="B567" s="2"/>
       <c r="C567" s="7"/>
     </row>
-    <row r="568" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="568" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A568" s="2"/>
       <c r="B568" s="2"/>
       <c r="C568" s="7"/>
     </row>
-    <row r="569" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="569" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A569" s="2"/>
       <c r="B569" s="2"/>
       <c r="C569" s="7"/>
     </row>
-    <row r="570" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="570" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A570" s="2"/>
       <c r="B570" s="2"/>
       <c r="C570" s="7"/>
     </row>
-    <row r="571" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="571" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A571" s="2"/>
       <c r="B571" s="2"/>
       <c r="C571" s="7"/>
     </row>
-    <row r="572" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="572" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A572" s="2"/>
       <c r="B572" s="2"/>
       <c r="C572" s="7"/>
     </row>
-    <row r="573" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="573" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A573" s="2"/>
       <c r="B573" s="2"/>
       <c r="C573" s="7"/>
     </row>
-    <row r="574" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="574" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A574" s="2"/>
       <c r="B574" s="2"/>
       <c r="C574" s="7"/>
     </row>
-    <row r="575" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="575" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A575" s="2"/>
       <c r="B575" s="2"/>
       <c r="C575" s="7"/>
     </row>
-    <row r="576" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="576" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A576" s="2"/>
       <c r="B576" s="2"/>
       <c r="C576" s="7"/>
     </row>
-    <row r="577" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="577" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A577" s="2"/>
       <c r="B577" s="2"/>
       <c r="C577" s="7"/>
     </row>
-    <row r="578" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="578" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A578" s="2"/>
       <c r="B578" s="2"/>
       <c r="C578" s="7"/>
     </row>
-    <row r="579" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="579" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A579" s="2"/>
       <c r="B579" s="2"/>
       <c r="C579" s="7"/>
     </row>
-    <row r="580" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="580" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A580" s="2"/>
       <c r="B580" s="2"/>
       <c r="C580" s="7"/>
     </row>
-    <row r="581" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="581" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A581" s="2"/>
       <c r="B581" s="2"/>
       <c r="C581" s="7"/>
     </row>
-    <row r="582" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="582" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A582" s="2"/>
       <c r="B582" s="2"/>
       <c r="C582" s="7"/>
     </row>
-    <row r="583" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="583" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A583" s="2"/>
       <c r="B583" s="2"/>
       <c r="C583" s="7"/>
     </row>
-    <row r="584" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="584" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A584" s="2"/>
       <c r="B584" s="2"/>
       <c r="C584" s="7"/>
     </row>
-    <row r="585" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="585" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A585" s="2"/>
       <c r="B585" s="2"/>
       <c r="C585" s="7"/>
     </row>
-    <row r="586" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="586" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A586" s="2"/>
       <c r="B586" s="2"/>
       <c r="C586" s="7"/>
     </row>
-    <row r="587" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="587" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A587" s="2"/>
       <c r="B587" s="2"/>
       <c r="C587" s="7"/>
     </row>
-    <row r="588" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="588" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A588" s="2"/>
       <c r="B588" s="2"/>
       <c r="C588" s="7"/>
     </row>
-    <row r="589" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="589" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A589" s="2"/>
       <c r="B589" s="2"/>
       <c r="C589" s="7"/>
     </row>
-    <row r="590" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="590" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A590" s="2"/>
       <c r="B590" s="2"/>
       <c r="C590" s="7"/>
     </row>
-    <row r="591" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="591" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A591" s="2"/>
       <c r="B591" s="2"/>
       <c r="C591" s="7"/>
     </row>
-    <row r="592" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="592" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A592" s="2"/>
       <c r="B592" s="2"/>
       <c r="C592" s="7"/>
     </row>
-    <row r="593" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="593" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A593" s="2"/>
       <c r="B593" s="2"/>
       <c r="C593" s="7"/>
     </row>
-    <row r="594" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="594" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A594" s="2"/>
       <c r="B594" s="2"/>
       <c r="C594" s="7"/>
     </row>
-    <row r="595" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="595" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A595" s="2"/>
       <c r="B595" s="2"/>
       <c r="C595" s="7"/>
     </row>
-    <row r="596" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="596" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A596" s="2"/>
       <c r="B596" s="2"/>
       <c r="C596" s="7"/>
     </row>
-    <row r="597" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="597" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A597" s="2"/>
       <c r="B597" s="2"/>
       <c r="C597" s="7"/>
     </row>
-    <row r="598" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="598" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A598" s="2"/>
       <c r="B598" s="2"/>
       <c r="C598" s="7"/>
     </row>
-    <row r="599" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="599" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A599" s="2"/>
       <c r="B599" s="2"/>
       <c r="C599" s="7"/>
     </row>
-    <row r="600" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="600" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A600" s="2"/>
       <c r="B600" s="2"/>
       <c r="C600" s="7"/>
     </row>
-    <row r="601" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="601" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A601" s="2"/>
       <c r="B601" s="2"/>
       <c r="C601" s="7"/>
     </row>
-    <row r="602" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="602" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A602" s="2"/>
       <c r="B602" s="2"/>
       <c r="C602" s="7"/>
     </row>
-    <row r="603" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="603" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A603" s="2"/>
       <c r="B603" s="2"/>
       <c r="C603" s="7"/>
     </row>
-    <row r="604" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="604" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A604" s="2"/>
       <c r="B604" s="2"/>
       <c r="C604" s="7"/>
     </row>
-    <row r="605" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="605" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A605" s="2"/>
       <c r="B605" s="2"/>
       <c r="C605" s="7"/>
     </row>
-    <row r="606" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="606" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A606" s="2"/>
       <c r="B606" s="2"/>
       <c r="C606" s="7"/>
     </row>
-    <row r="607" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="607" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A607" s="2"/>
       <c r="B607" s="2"/>
       <c r="C607" s="7"/>
     </row>
-    <row r="608" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="608" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A608" s="2"/>
       <c r="B608" s="2"/>
       <c r="C608" s="7"/>
     </row>
-    <row r="609" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="609" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A609" s="2"/>
       <c r="B609" s="2"/>
       <c r="C609" s="7"/>
     </row>
-    <row r="610" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="610" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A610" s="2"/>
       <c r="B610" s="2"/>
       <c r="C610" s="7"/>
     </row>
-    <row r="611" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="611" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A611" s="2"/>
       <c r="B611" s="2"/>
       <c r="C611" s="7"/>
     </row>
-    <row r="612" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="612" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A612" s="2"/>
       <c r="B612" s="2"/>
       <c r="C612" s="7"/>
     </row>
-    <row r="613" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="613" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A613" s="2"/>
       <c r="B613" s="2"/>
       <c r="C613" s="7"/>
     </row>
-    <row r="614" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="614" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A614" s="2"/>
       <c r="B614" s="2"/>
       <c r="C614" s="7"/>
     </row>
-    <row r="615" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="615" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A615" s="2"/>
       <c r="B615" s="2"/>
       <c r="C615" s="7"/>
     </row>
-    <row r="616" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="616" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A616" s="2"/>
       <c r="B616" s="2"/>
       <c r="C616" s="7"/>
     </row>
-    <row r="617" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="617" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A617" s="2"/>
       <c r="B617" s="2"/>
       <c r="C617" s="7"/>
     </row>
-    <row r="618" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="618" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A618" s="2"/>
       <c r="B618" s="2"/>
       <c r="C618" s="7"/>
     </row>
-    <row r="619" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="619" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A619" s="2"/>
       <c r="B619" s="2"/>
       <c r="C619" s="7"/>
     </row>
-    <row r="620" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="620" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A620" s="2"/>
       <c r="B620" s="2"/>
       <c r="C620" s="7"/>
     </row>
-    <row r="621" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="621" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A621" s="2"/>
       <c r="B621" s="2"/>
       <c r="C621" s="7"/>
     </row>
-    <row r="622" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="622" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A622" s="2"/>
       <c r="B622" s="2"/>
       <c r="C622" s="7"/>
     </row>
-    <row r="623" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="623" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A623" s="2"/>
       <c r="B623" s="2"/>
       <c r="C623" s="7"/>
     </row>
-    <row r="624" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="624" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A624" s="2"/>
       <c r="B624" s="2"/>
       <c r="C624" s="7"/>
     </row>
-    <row r="625" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="625" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A625" s="2"/>
       <c r="B625" s="2"/>
       <c r="C625" s="7"/>
     </row>
-    <row r="626" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="626" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A626" s="2"/>
       <c r="B626" s="2"/>
       <c r="C626" s="7"/>
     </row>
-    <row r="627" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="627" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A627" s="2"/>
       <c r="B627" s="2"/>
       <c r="C627" s="7"/>
     </row>
-    <row r="628" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="628" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A628" s="2"/>
       <c r="B628" s="2"/>
       <c r="C628" s="7"/>
     </row>
-    <row r="629" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="629" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A629" s="2"/>
       <c r="B629" s="2"/>
       <c r="C629" s="7"/>
     </row>
-    <row r="630" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="630" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A630" s="2"/>
       <c r="B630" s="2"/>
       <c r="C630" s="7"/>
     </row>
-    <row r="631" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="631" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A631" s="2"/>
       <c r="B631" s="2"/>
       <c r="C631" s="7"/>
     </row>
-    <row r="632" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="632" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A632" s="2"/>
       <c r="B632" s="2"/>
       <c r="C632" s="7"/>
     </row>
-    <row r="633" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="633" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A633" s="2"/>
       <c r="B633" s="2"/>
       <c r="C633" s="7"/>
     </row>
-    <row r="634" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="634" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A634" s="2"/>
       <c r="B634" s="2"/>
       <c r="C634" s="7"/>
     </row>
-    <row r="635" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="635" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A635" s="2"/>
       <c r="B635" s="2"/>
       <c r="C635" s="7"/>
     </row>
-    <row r="636" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="636" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A636" s="2"/>
       <c r="B636" s="2"/>
       <c r="C636" s="7"/>
     </row>
-    <row r="637" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="637" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A637" s="2"/>
       <c r="B637" s="2"/>
       <c r="C637" s="7"/>
     </row>
-    <row r="638" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="638" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A638" s="2"/>
       <c r="B638" s="2"/>
       <c r="C638" s="7"/>
     </row>
-    <row r="639" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="639" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A639" s="2"/>
       <c r="B639" s="2"/>
       <c r="C639" s="7"/>
     </row>
-    <row r="640" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="640" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A640" s="2"/>
       <c r="B640" s="2"/>
       <c r="C640" s="7"/>
     </row>
-    <row r="641" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="641" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A641" s="2"/>
       <c r="B641" s="2"/>
       <c r="C641" s="7"/>
     </row>
-    <row r="642" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="642" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A642" s="2"/>
       <c r="B642" s="2"/>
       <c r="C642" s="7"/>
     </row>
-    <row r="643" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="643" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A643" s="2"/>
       <c r="B643" s="2"/>
       <c r="C643" s="7"/>
     </row>
-    <row r="644" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="644" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A644" s="2"/>
       <c r="B644" s="2"/>
       <c r="C644" s="7"/>
     </row>
-    <row r="645" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="645" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A645" s="2"/>
       <c r="B645" s="2"/>
       <c r="C645" s="7"/>
     </row>
-    <row r="646" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="646" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A646" s="2"/>
       <c r="B646" s="2"/>
       <c r="C646" s="7"/>
     </row>
-    <row r="647" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="647" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A647" s="2"/>
       <c r="B647" s="2"/>
       <c r="C647" s="7"/>
     </row>
-    <row r="648" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="648" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A648" s="2"/>
       <c r="B648" s="2"/>
       <c r="C648" s="7"/>
     </row>
-    <row r="649" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="649" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A649" s="2"/>
       <c r="B649" s="2"/>
       <c r="C649" s="7"/>
     </row>
-    <row r="650" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="650" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A650" s="2"/>
       <c r="B650" s="2"/>
       <c r="C650" s="7"/>
     </row>
-    <row r="651" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="651" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A651" s="2"/>
       <c r="B651" s="2"/>
       <c r="C651" s="7"/>
     </row>
-    <row r="652" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="652" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A652" s="2"/>
       <c r="B652" s="2"/>
       <c r="C652" s="7"/>
     </row>
-    <row r="653" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="653" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A653" s="2"/>
       <c r="B653" s="2"/>
       <c r="C653" s="7"/>
     </row>
-    <row r="654" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="654" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A654" s="2"/>
       <c r="B654" s="2"/>
       <c r="C654" s="7"/>
     </row>
-    <row r="655" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="655" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A655" s="2"/>
       <c r="B655" s="2"/>
       <c r="C655" s="7"/>
     </row>
-    <row r="656" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="656" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A656" s="2"/>
       <c r="B656" s="2"/>
       <c r="C656" s="7"/>
     </row>
-    <row r="657" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="657" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A657" s="2"/>
       <c r="B657" s="2"/>
       <c r="C657" s="7"/>
     </row>
-    <row r="658" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="658" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A658" s="2"/>
       <c r="B658" s="2"/>
       <c r="C658" s="7"/>
     </row>
-    <row r="659" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="659" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A659" s="2"/>
       <c r="B659" s="2"/>
       <c r="C659" s="7"/>
     </row>
-    <row r="660" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="660" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A660" s="2"/>
       <c r="B660" s="2"/>
       <c r="C660" s="7"/>
     </row>
-    <row r="661" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="661" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A661" s="2"/>
       <c r="B661" s="2"/>
       <c r="C661" s="7"/>
     </row>
-    <row r="662" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="662" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A662" s="2"/>
       <c r="B662" s="2"/>
       <c r="C662" s="7"/>
     </row>
-    <row r="663" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="663" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A663" s="2"/>
       <c r="B663" s="2"/>
       <c r="C663" s="7"/>
     </row>
-    <row r="664" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="664" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A664" s="2"/>
       <c r="B664" s="2"/>
       <c r="C664" s="7"/>
     </row>
-    <row r="665" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="665" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A665" s="2"/>
       <c r="B665" s="2"/>
       <c r="C665" s="7"/>
     </row>
-    <row r="666" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="666" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A666" s="2"/>
       <c r="B666" s="2"/>
       <c r="C666" s="7"/>
     </row>
-    <row r="667" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="667" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A667" s="2"/>
       <c r="B667" s="2"/>
       <c r="C667" s="7"/>
     </row>
-    <row r="668" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="668" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A668" s="2"/>
       <c r="B668" s="2"/>
       <c r="C668" s="7"/>
     </row>
-    <row r="669" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="669" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A669" s="2"/>
       <c r="B669" s="2"/>
       <c r="C669" s="7"/>
     </row>
-    <row r="670" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="670" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A670" s="2"/>
       <c r="B670" s="2"/>
       <c r="C670" s="7"/>
     </row>
-    <row r="671" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="671" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A671" s="2"/>
       <c r="B671" s="2"/>
       <c r="C671" s="7"/>
     </row>
-    <row r="672" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="672" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A672" s="2"/>
       <c r="B672" s="2"/>
       <c r="C672" s="7"/>
     </row>
-    <row r="673" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="673" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A673" s="2"/>
       <c r="B673" s="2"/>
       <c r="C673" s="7"/>
     </row>
-    <row r="674" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="674" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A674" s="2"/>
       <c r="B674" s="2"/>
       <c r="C674" s="7"/>
     </row>
-    <row r="675" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="675" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A675" s="2"/>
       <c r="B675" s="2"/>
       <c r="C675" s="7"/>
     </row>
-    <row r="676" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="676" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A676" s="2"/>
       <c r="B676" s="2"/>
       <c r="C676" s="7"/>
     </row>
-    <row r="677" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="677" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A677" s="2"/>
       <c r="B677" s="2"/>
       <c r="C677" s="7"/>
     </row>
-    <row r="678" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="678" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A678" s="2"/>
       <c r="B678" s="2"/>
       <c r="C678" s="7"/>
     </row>
-    <row r="679" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="679" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A679" s="2"/>
       <c r="B679" s="2"/>
       <c r="C679" s="7"/>
     </row>
-    <row r="680" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="680" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A680" s="2"/>
       <c r="B680" s="2"/>
       <c r="C680" s="7"/>
     </row>
-    <row r="681" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="681" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A681" s="2"/>
       <c r="B681" s="2"/>
       <c r="C681" s="7"/>
     </row>
-    <row r="682" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="682" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A682" s="2"/>
       <c r="B682" s="2"/>
       <c r="C682" s="7"/>
     </row>
-    <row r="683" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="683" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A683" s="2"/>
       <c r="B683" s="2"/>
       <c r="C683" s="7"/>
     </row>
-    <row r="684" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="684" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A684" s="2"/>
       <c r="B684" s="2"/>
       <c r="C684" s="7"/>
     </row>
-    <row r="685" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="685" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A685" s="2"/>
       <c r="B685" s="2"/>
       <c r="C685" s="7"/>
     </row>
-    <row r="686" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="686" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A686" s="2"/>
       <c r="B686" s="2"/>
       <c r="C686" s="7"/>
     </row>
-    <row r="687" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="687" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A687" s="2"/>
       <c r="B687" s="2"/>
       <c r="C687" s="7"/>
     </row>
-    <row r="688" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="688" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A688" s="2"/>
       <c r="B688" s="2"/>
       <c r="C688" s="7"/>
     </row>
-    <row r="689" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="689" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A689" s="2"/>
       <c r="B689" s="2"/>
       <c r="C689" s="7"/>
     </row>
-    <row r="690" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="690" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A690" s="2"/>
       <c r="B690" s="2"/>
       <c r="C690" s="7"/>
     </row>
-    <row r="691" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="691" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A691" s="2"/>
       <c r="B691" s="2"/>
       <c r="C691" s="7"/>
     </row>
-    <row r="692" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="692" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A692" s="2"/>
       <c r="B692" s="2"/>
       <c r="C692" s="7"/>
     </row>
-    <row r="693" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="693" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A693" s="2"/>
       <c r="B693" s="2"/>
       <c r="C693" s="7"/>
     </row>
-    <row r="694" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="694" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A694" s="2"/>
       <c r="B694" s="2"/>
       <c r="C694" s="7"/>
     </row>
-    <row r="695" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="695" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A695" s="2"/>
       <c r="B695" s="2"/>
       <c r="C695" s="7"/>
     </row>
-    <row r="696" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="696" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A696" s="2"/>
       <c r="B696" s="2"/>
       <c r="C696" s="7"/>
     </row>
-    <row r="697" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="697" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A697" s="2"/>
       <c r="B697" s="2"/>
       <c r="C697" s="7"/>
     </row>
-    <row r="698" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="698" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A698" s="2"/>
       <c r="B698" s="2"/>
       <c r="C698" s="7"/>
     </row>
-    <row r="699" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="699" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A699" s="2"/>
       <c r="B699" s="2"/>
       <c r="C699" s="7"/>
     </row>
-    <row r="700" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="700" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A700" s="2"/>
       <c r="B700" s="2"/>
       <c r="C700" s="7"/>
     </row>
-    <row r="701" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="701" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A701" s="2"/>
       <c r="B701" s="2"/>
       <c r="C701" s="7"/>
     </row>
-    <row r="702" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="702" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A702" s="2"/>
       <c r="B702" s="2"/>
       <c r="C702" s="7"/>
     </row>
-    <row r="703" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="703" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A703" s="2"/>
       <c r="B703" s="2"/>
       <c r="C703" s="7"/>
     </row>
-    <row r="704" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="704" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A704" s="2"/>
       <c r="B704" s="2"/>
       <c r="C704" s="7"/>
     </row>
-    <row r="705" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="705" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A705" s="2"/>
       <c r="B705" s="2"/>
       <c r="C705" s="7"/>
     </row>
-    <row r="706" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="706" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A706" s="2"/>
       <c r="B706" s="2"/>
       <c r="C706" s="7"/>
     </row>
-    <row r="707" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="707" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A707" s="2"/>
       <c r="B707" s="2"/>
       <c r="C707" s="7"/>
     </row>
-    <row r="708" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="708" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A708" s="2"/>
       <c r="B708" s="2"/>
       <c r="C708" s="7"/>
     </row>
-    <row r="709" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="709" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A709" s="2"/>
       <c r="B709" s="2"/>
       <c r="C709" s="7"/>
     </row>
-    <row r="710" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="710" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A710" s="2"/>
       <c r="B710" s="2"/>
       <c r="C710" s="7"/>
     </row>
-    <row r="711" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="711" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A711" s="2"/>
       <c r="B711" s="2"/>
       <c r="C711" s="7"/>
     </row>
-    <row r="712" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="712" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A712" s="2"/>
       <c r="B712" s="2"/>
       <c r="C712" s="7"/>
     </row>
-    <row r="713" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="713" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A713" s="2"/>
       <c r="B713" s="2"/>
       <c r="C713" s="7"/>
     </row>
-    <row r="714" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="714" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A714" s="2"/>
       <c r="B714" s="2"/>
       <c r="C714" s="7"/>
     </row>
-    <row r="715" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="715" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A715" s="2"/>
       <c r="B715" s="2"/>
       <c r="C715" s="7"/>
     </row>
-    <row r="716" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="716" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A716" s="2"/>
       <c r="B716" s="2"/>
       <c r="C716" s="7"/>
     </row>
-    <row r="717" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="717" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A717" s="2"/>
       <c r="B717" s="2"/>
       <c r="C717" s="7"/>
     </row>
-    <row r="718" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="718" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A718" s="2"/>
       <c r="B718" s="2"/>
       <c r="C718" s="7"/>
     </row>
-    <row r="719" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="719" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A719" s="2"/>
       <c r="B719" s="2"/>
       <c r="C719" s="7"/>
     </row>
-    <row r="720" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="720" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A720" s="2"/>
       <c r="B720" s="2"/>
       <c r="C720" s="7"/>
     </row>
-    <row r="721" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="721" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A721" s="2"/>
       <c r="B721" s="2"/>
       <c r="C721" s="7"/>
     </row>
-    <row r="722" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="722" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A722" s="2"/>
       <c r="B722" s="2"/>
       <c r="C722" s="7"/>
     </row>
-    <row r="723" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="723" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A723" s="2"/>
       <c r="B723" s="2"/>
       <c r="C723" s="7"/>
     </row>
-    <row r="724" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="724" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A724" s="2"/>
       <c r="B724" s="2"/>
       <c r="C724" s="7"/>
     </row>
-    <row r="725" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="725" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A725" s="2"/>
       <c r="B725" s="2"/>
       <c r="C725" s="7"/>
     </row>
-    <row r="726" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="726" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A726" s="2"/>
       <c r="B726" s="2"/>
       <c r="C726" s="7"/>
     </row>
-    <row r="727" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="727" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A727" s="2"/>
       <c r="B727" s="2"/>
       <c r="C727" s="7"/>
     </row>
-    <row r="728" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="728" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A728" s="2"/>
       <c r="B728" s="2"/>
       <c r="C728" s="7"/>
     </row>
-    <row r="729" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="729" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A729" s="2"/>
       <c r="B729" s="2"/>
       <c r="C729" s="7"/>
     </row>
-    <row r="730" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="730" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A730" s="2"/>
       <c r="B730" s="2"/>
       <c r="C730" s="7"/>
     </row>
-    <row r="731" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="731" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A731" s="2"/>
       <c r="B731" s="2"/>
       <c r="C731" s="7"/>
     </row>
-    <row r="732" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="732" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A732" s="2"/>
       <c r="B732" s="2"/>
       <c r="C732" s="7"/>
     </row>
-    <row r="733" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="733" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A733" s="2"/>
       <c r="B733" s="2"/>
       <c r="C733" s="7"/>
     </row>
-    <row r="734" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="734" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A734" s="2"/>
       <c r="B734" s="2"/>
       <c r="C734" s="7"/>
     </row>
-    <row r="735" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="735" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A735" s="2"/>
       <c r="B735" s="2"/>
       <c r="C735" s="7"/>
     </row>
-    <row r="736" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="736" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A736" s="2"/>
       <c r="B736" s="2"/>
       <c r="C736" s="7"/>
     </row>
-    <row r="737" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="737" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A737" s="2"/>
       <c r="B737" s="2"/>
       <c r="C737" s="7"/>
     </row>
-    <row r="738" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="738" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A738" s="2"/>
       <c r="B738" s="2"/>
       <c r="C738" s="7"/>
     </row>
-    <row r="739" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="739" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A739" s="2"/>
       <c r="B739" s="2"/>
       <c r="C739" s="7"/>
     </row>
-    <row r="740" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="740" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A740" s="2"/>
       <c r="B740" s="2"/>
       <c r="C740" s="7"/>
     </row>
-    <row r="741" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="741" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A741" s="2"/>
       <c r="B741" s="2"/>
       <c r="C741" s="7"/>
     </row>
-    <row r="742" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="742" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A742" s="2"/>
       <c r="B742" s="2"/>
       <c r="C742" s="7"/>
     </row>
-    <row r="743" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="743" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A743" s="2"/>
       <c r="B743" s="2"/>
       <c r="C743" s="7"/>
     </row>
-    <row r="744" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="744" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A744" s="2"/>
       <c r="B744" s="2"/>
       <c r="C744" s="7"/>
     </row>
-    <row r="745" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="745" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A745" s="2"/>
       <c r="B745" s="2"/>
       <c r="C745" s="7"/>
     </row>
-    <row r="746" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="746" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A746" s="2"/>
       <c r="B746" s="2"/>
       <c r="C746" s="7"/>
     </row>
-    <row r="747" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="747" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A747" s="2"/>
       <c r="B747" s="2"/>
       <c r="C747" s="7"/>
     </row>
-    <row r="748" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="748" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A748" s="2"/>
       <c r="B748" s="2"/>
       <c r="C748" s="7"/>
     </row>
-    <row r="749" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="749" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A749" s="2"/>
       <c r="B749" s="2"/>
       <c r="C749" s="7"/>
     </row>
-    <row r="750" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="750" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A750" s="2"/>
       <c r="B750" s="2"/>
       <c r="C750" s="7"/>
     </row>
-    <row r="751" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="751" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A751" s="2"/>
       <c r="B751" s="2"/>
       <c r="C751" s="7"/>
     </row>
-    <row r="752" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="752" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A752" s="2"/>
       <c r="B752" s="2"/>
       <c r="C752" s="7"/>
     </row>
-    <row r="753" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="753" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A753" s="2"/>
       <c r="B753" s="2"/>
       <c r="C753" s="7"/>
     </row>
-    <row r="754" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="754" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A754" s="2"/>
       <c r="B754" s="2"/>
       <c r="C754" s="7"/>
     </row>
-    <row r="755" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="755" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A755" s="2"/>
       <c r="B755" s="2"/>
       <c r="C755" s="7"/>
     </row>
-    <row r="756" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="756" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A756" s="2"/>
       <c r="B756" s="2"/>
       <c r="C756" s="7"/>
     </row>
-    <row r="757" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="757" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A757" s="2"/>
       <c r="B757" s="2"/>
       <c r="C757" s="7"/>
     </row>
-    <row r="758" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="758" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A758" s="2"/>
       <c r="B758" s="2"/>
       <c r="C758" s="7"/>
     </row>
-    <row r="759" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="759" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A759" s="2"/>
       <c r="B759" s="2"/>
       <c r="C759" s="7"/>
     </row>
-    <row r="760" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="760" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A760" s="2"/>
       <c r="B760" s="2"/>
       <c r="C760" s="7"/>
     </row>
-    <row r="761" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="761" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A761" s="2"/>
       <c r="B761" s="2"/>
       <c r="C761" s="7"/>
     </row>
-    <row r="762" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="762" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A762" s="2"/>
       <c r="B762" s="2"/>
       <c r="C762" s="7"/>
     </row>
-    <row r="763" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="763" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A763" s="2"/>
       <c r="B763" s="2"/>
       <c r="C763" s="7"/>
     </row>
-    <row r="764" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="764" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A764" s="2"/>
       <c r="B764" s="2"/>
       <c r="C764" s="7"/>
     </row>
-    <row r="765" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="765" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A765" s="2"/>
       <c r="B765" s="2"/>
       <c r="C765" s="7"/>
     </row>
-    <row r="766" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="766" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A766" s="2"/>
       <c r="B766" s="2"/>
       <c r="C766" s="7"/>
     </row>
-    <row r="767" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="767" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A767" s="2"/>
       <c r="B767" s="2"/>
       <c r="C767" s="7"/>
     </row>
-    <row r="768" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="768" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A768" s="2"/>
       <c r="B768" s="2"/>
       <c r="C768" s="7"/>
     </row>
-    <row r="769" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="769" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A769" s="2"/>
       <c r="B769" s="2"/>
       <c r="C769" s="7"/>
     </row>
-    <row r="770" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="770" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A770" s="2"/>
       <c r="B770" s="2"/>
       <c r="C770" s="7"/>
     </row>
-    <row r="771" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="771" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A771" s="2"/>
       <c r="B771" s="2"/>
       <c r="C771" s="7"/>
     </row>
-    <row r="772" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="772" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A772" s="2"/>
       <c r="B772" s="2"/>
       <c r="C772" s="7"/>
     </row>
-    <row r="773" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="773" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A773" s="2"/>
       <c r="B773" s="2"/>
       <c r="C773" s="7"/>
     </row>
-    <row r="774" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="774" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A774" s="2"/>
       <c r="B774" s="2"/>
       <c r="C774" s="7"/>
     </row>
-    <row r="775" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="775" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A775" s="2"/>
       <c r="B775" s="2"/>
       <c r="C775" s="7"/>
     </row>
-    <row r="776" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="776" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A776" s="2"/>
       <c r="B776" s="2"/>
       <c r="C776" s="7"/>
     </row>
-    <row r="777" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="777" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A777" s="2"/>
       <c r="B777" s="2"/>
       <c r="C777" s="7"/>
     </row>
-    <row r="778" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="778" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A778" s="2"/>
       <c r="B778" s="2"/>
       <c r="C778" s="7"/>
     </row>
-    <row r="779" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="779" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A779" s="2"/>
       <c r="B779" s="2"/>
       <c r="C779" s="7"/>
     </row>
-    <row r="780" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="780" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A780" s="2"/>
       <c r="B780" s="2"/>
       <c r="C780" s="7"/>
     </row>
-    <row r="781" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="781" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A781" s="2"/>
       <c r="B781" s="2"/>
       <c r="C781" s="7"/>
     </row>
-    <row r="782" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="782" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A782" s="2"/>
       <c r="B782" s="2"/>
       <c r="C782" s="7"/>
     </row>
-    <row r="783" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="783" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A783" s="2"/>
       <c r="B783" s="2"/>
       <c r="C783" s="7"/>
     </row>
-    <row r="784" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="784" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A784" s="2"/>
       <c r="B784" s="2"/>
       <c r="C784" s="7"/>
     </row>
-    <row r="785" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="785" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A785" s="2"/>
       <c r="B785" s="2"/>
       <c r="C785" s="7"/>
     </row>
-    <row r="786" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="786" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A786" s="2"/>
       <c r="B786" s="2"/>
       <c r="C786" s="7"/>
     </row>
-    <row r="787" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="787" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A787" s="2"/>
       <c r="B787" s="2"/>
       <c r="C787" s="7"/>
     </row>
-    <row r="788" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="788" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A788" s="2"/>
       <c r="B788" s="2"/>
       <c r="C788" s="7"/>
     </row>
-    <row r="789" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="789" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A789" s="2"/>
       <c r="B789" s="2"/>
       <c r="C789" s="7"/>
     </row>
-    <row r="790" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="790" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A790" s="2"/>
       <c r="B790" s="2"/>
       <c r="C790" s="7"/>
     </row>
-    <row r="791" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="791" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A791" s="2"/>
       <c r="B791" s="2"/>
       <c r="C791" s="7"/>
     </row>
-    <row r="792" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="792" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A792" s="2"/>
       <c r="B792" s="2"/>
       <c r="C792" s="7"/>
     </row>
-    <row r="793" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="793" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A793" s="2"/>
       <c r="B793" s="2"/>
       <c r="C793" s="7"/>
     </row>
-    <row r="794" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="794" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A794" s="2"/>
       <c r="B794" s="2"/>
       <c r="C794" s="7"/>
     </row>
-    <row r="795" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="795" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A795" s="2"/>
       <c r="B795" s="2"/>
       <c r="C795" s="7"/>
     </row>
-    <row r="796" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="796" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A796" s="2"/>
       <c r="B796" s="2"/>
       <c r="C796" s="7"/>
     </row>
-    <row r="797" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="797" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A797" s="2"/>
       <c r="B797" s="2"/>
       <c r="C797" s="7"/>
     </row>
-    <row r="798" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="798" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A798" s="2"/>
       <c r="B798" s="2"/>
       <c r="C798" s="7"/>
     </row>
-    <row r="799" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="799" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A799" s="2"/>
       <c r="B799" s="2"/>
       <c r="C799" s="7"/>
     </row>
-    <row r="800" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="800" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A800" s="2"/>
       <c r="B800" s="2"/>
       <c r="C800" s="7"/>
     </row>
-    <row r="801" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="801" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A801" s="2"/>
       <c r="B801" s="2"/>
       <c r="C801" s="7"/>
     </row>
-    <row r="802" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="802" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A802" s="2"/>
       <c r="B802" s="2"/>
       <c r="C802" s="7"/>
     </row>
-    <row r="803" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="803" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A803" s="2"/>
       <c r="B803" s="2"/>
       <c r="C803" s="7"/>
     </row>
-    <row r="804" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="804" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A804" s="2"/>
       <c r="B804" s="2"/>
       <c r="C804" s="7"/>
     </row>
-    <row r="805" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="805" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A805" s="2"/>
       <c r="B805" s="2"/>
       <c r="C805" s="7"/>
     </row>
-    <row r="806" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="806" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A806" s="2"/>
       <c r="B806" s="2"/>
       <c r="C806" s="7"/>
     </row>
-    <row r="807" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="807" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A807" s="2"/>
       <c r="B807" s="2"/>
       <c r="C807" s="7"/>
     </row>
-    <row r="808" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="808" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A808" s="2"/>
       <c r="B808" s="2"/>
       <c r="C808" s="7"/>
     </row>
-    <row r="809" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="809" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A809" s="2"/>
       <c r="B809" s="2"/>
       <c r="C809" s="7"/>
     </row>
-    <row r="810" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="810" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A810" s="2"/>
       <c r="B810" s="2"/>
       <c r="C810" s="7"/>
     </row>
-    <row r="811" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="811" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A811" s="2"/>
       <c r="B811" s="2"/>
       <c r="C811" s="7"/>
     </row>
-    <row r="812" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="812" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A812" s="2"/>
       <c r="B812" s="2"/>
       <c r="C812" s="7"/>
     </row>
-    <row r="813" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="813" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A813" s="2"/>
       <c r="B813" s="2"/>
       <c r="C813" s="7"/>
     </row>
-    <row r="814" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="814" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A814" s="2"/>
       <c r="B814" s="2"/>
       <c r="C814" s="7"/>
     </row>
-    <row r="815" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="815" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A815" s="2"/>
       <c r="B815" s="2"/>
       <c r="C815" s="7"/>
     </row>
-    <row r="816" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="816" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A816" s="2"/>
       <c r="B816" s="2"/>
       <c r="C816" s="7"/>
     </row>
-    <row r="817" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="817" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A817" s="2"/>
       <c r="B817" s="2"/>
       <c r="C817" s="7"/>
     </row>
-    <row r="818" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="818" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A818" s="2"/>
       <c r="B818" s="2"/>
       <c r="C818" s="7"/>
     </row>
-    <row r="819" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="819" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A819" s="2"/>
       <c r="B819" s="2"/>
       <c r="C819" s="7"/>
     </row>
-    <row r="820" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="820" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A820" s="2"/>
       <c r="B820" s="2"/>
       <c r="C820" s="7"/>
     </row>
-    <row r="821" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="821" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A821" s="2"/>
       <c r="B821" s="2"/>
       <c r="C821" s="7"/>
     </row>
-    <row r="822" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="822" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A822" s="2"/>
       <c r="B822" s="2"/>
       <c r="C822" s="7"/>
     </row>
-    <row r="823" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="823" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A823" s="2"/>
       <c r="B823" s="2"/>
       <c r="C823" s="7"/>
     </row>
-    <row r="824" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="824" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A824" s="2"/>
       <c r="B824" s="2"/>
       <c r="C824" s="7"/>
     </row>
-    <row r="825" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="825" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A825" s="2"/>
       <c r="B825" s="2"/>
       <c r="C825" s="7"/>
     </row>
-    <row r="826" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="826" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A826" s="2"/>
       <c r="B826" s="2"/>
       <c r="C826" s="7"/>
     </row>
-    <row r="827" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="827" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A827" s="2"/>
       <c r="B827" s="2"/>
       <c r="C827" s="7"/>
     </row>
-    <row r="828" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="828" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A828" s="2"/>
       <c r="B828" s="2"/>
       <c r="C828" s="7"/>
     </row>
-    <row r="829" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="829" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A829" s="2"/>
       <c r="B829" s="2"/>
       <c r="C829" s="7"/>
     </row>
-    <row r="830" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="830" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A830" s="2"/>
       <c r="B830" s="2"/>
       <c r="C830" s="7"/>
     </row>
-    <row r="831" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="831" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A831" s="2"/>
       <c r="B831" s="2"/>
       <c r="C831" s="7"/>
     </row>
-    <row r="832" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="832" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A832" s="2"/>
       <c r="B832" s="2"/>
       <c r="C832" s="7"/>
     </row>
-    <row r="833" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="833" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A833" s="2"/>
       <c r="B833" s="2"/>
       <c r="C833" s="7"/>
     </row>
-    <row r="834" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="834" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A834" s="2"/>
       <c r="B834" s="2"/>
       <c r="C834" s="7"/>
     </row>
-    <row r="835" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="835" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A835" s="2"/>
       <c r="B835" s="2"/>
       <c r="C835" s="7"/>
     </row>
-    <row r="836" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="836" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A836" s="2"/>
       <c r="B836" s="2"/>
       <c r="C836" s="7"/>
     </row>
-    <row r="837" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="837" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A837" s="2"/>
       <c r="B837" s="2"/>
       <c r="C837" s="7"/>
     </row>
-    <row r="838" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="838" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A838" s="2"/>
       <c r="B838" s="2"/>
       <c r="C838" s="7"/>
     </row>
-    <row r="839" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="839" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A839" s="2"/>
       <c r="B839" s="2"/>
       <c r="C839" s="7"/>
     </row>
-    <row r="840" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="840" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A840" s="2"/>
       <c r="B840" s="2"/>
       <c r="C840" s="7"/>
     </row>
-    <row r="841" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="841" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A841" s="2"/>
       <c r="B841" s="2"/>
       <c r="C841" s="7"/>
     </row>
-    <row r="842" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="842" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A842" s="2"/>
       <c r="B842" s="2"/>
       <c r="C842" s="7"/>
     </row>
-    <row r="843" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="843" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A843" s="2"/>
       <c r="B843" s="2"/>
       <c r="C843" s="7"/>
     </row>
-    <row r="844" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="844" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A844" s="2"/>
       <c r="B844" s="2"/>
       <c r="C844" s="7"/>
     </row>
-    <row r="845" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="845" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A845" s="2"/>
       <c r="B845" s="2"/>
       <c r="C845" s="7"/>
     </row>
-    <row r="846" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="846" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A846" s="2"/>
       <c r="B846" s="2"/>
       <c r="C846" s="7"/>
     </row>
-    <row r="847" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="847" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A847" s="2"/>
       <c r="B847" s="2"/>
       <c r="C847" s="7"/>
     </row>
-    <row r="848" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="848" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A848" s="2"/>
       <c r="B848" s="2"/>
       <c r="C848" s="7"/>
     </row>
-    <row r="849" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="849" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A849" s="2"/>
       <c r="B849" s="2"/>
       <c r="C849" s="7"/>
     </row>
-    <row r="850" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="850" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A850" s="2"/>
       <c r="B850" s="2"/>
       <c r="C850" s="7"/>
     </row>
-    <row r="851" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="851" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A851" s="2"/>
       <c r="B851" s="2"/>
       <c r="C851" s="7"/>
     </row>
-    <row r="852" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="852" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A852" s="2"/>
       <c r="B852" s="2"/>
       <c r="C852" s="7"/>
     </row>
-    <row r="853" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="853" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A853" s="2"/>
       <c r="B853" s="2"/>
       <c r="C853" s="7"/>
     </row>
-    <row r="854" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="854" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A854" s="2"/>
       <c r="B854" s="2"/>
       <c r="C854" s="7"/>
     </row>
-    <row r="855" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="855" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A855" s="2"/>
       <c r="B855" s="2"/>
       <c r="C855" s="7"/>
     </row>
-    <row r="856" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="856" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A856" s="2"/>
       <c r="B856" s="2"/>
       <c r="C856" s="7"/>
     </row>
-    <row r="857" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="857" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A857" s="2"/>
       <c r="B857" s="2"/>
       <c r="C857" s="7"/>
     </row>
-    <row r="858" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="858" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A858" s="2"/>
       <c r="B858" s="2"/>
       <c r="C858" s="7"/>
     </row>
-    <row r="859" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="859" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A859" s="2"/>
       <c r="B859" s="2"/>
       <c r="C859" s="7"/>
     </row>
-    <row r="860" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="860" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A860" s="2"/>
       <c r="B860" s="2"/>
       <c r="C860" s="7"/>
     </row>
-    <row r="861" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="861" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A861" s="2"/>
       <c r="B861" s="2"/>
       <c r="C861" s="7"/>
     </row>
-    <row r="862" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="862" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A862" s="2"/>
       <c r="B862" s="2"/>
       <c r="C862" s="7"/>
     </row>
-    <row r="863" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="863" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A863" s="2"/>
       <c r="B863" s="2"/>
       <c r="C863" s="7"/>
     </row>
-    <row r="864" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="864" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A864" s="2"/>
       <c r="B864" s="2"/>
       <c r="C864" s="7"/>
     </row>
-    <row r="865" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="865" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A865" s="2"/>
       <c r="B865" s="2"/>
       <c r="C865" s="7"/>
     </row>
-    <row r="866" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="866" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A866" s="2"/>
       <c r="B866" s="2"/>
       <c r="C866" s="7"/>
     </row>
-    <row r="867" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="867" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A867" s="2"/>
       <c r="B867" s="2"/>
       <c r="C867" s="7"/>
     </row>
-    <row r="868" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="868" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A868" s="2"/>
       <c r="B868" s="2"/>
       <c r="C868" s="7"/>
     </row>
-    <row r="869" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="869" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A869" s="2"/>
       <c r="B869" s="2"/>
       <c r="C869" s="7"/>
     </row>
-    <row r="870" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="870" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A870" s="2"/>
       <c r="B870" s="2"/>
       <c r="C870" s="7"/>
     </row>
-    <row r="871" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="871" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A871" s="2"/>
       <c r="B871" s="2"/>
       <c r="C871" s="7"/>
     </row>
-    <row r="872" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="872" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A872" s="2"/>
       <c r="B872" s="2"/>
       <c r="C872" s="7"/>
     </row>
-    <row r="873" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="873" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A873" s="2"/>
       <c r="B873" s="2"/>
       <c r="C873" s="7"/>
     </row>
-    <row r="874" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="874" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A874" s="2"/>
       <c r="B874" s="2"/>
       <c r="C874" s="7"/>
     </row>
-    <row r="875" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="875" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A875" s="2"/>
       <c r="B875" s="2"/>
       <c r="C875" s="7"/>
     </row>
-    <row r="876" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="876" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A876" s="2"/>
       <c r="B876" s="2"/>
       <c r="C876" s="7"/>
     </row>
-    <row r="877" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="877" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A877" s="2"/>
       <c r="B877" s="2"/>
       <c r="C877" s="7"/>
     </row>
-    <row r="878" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="878" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A878" s="2"/>
       <c r="B878" s="2"/>
       <c r="C878" s="7"/>
     </row>
-    <row r="879" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="879" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A879" s="2"/>
       <c r="B879" s="2"/>
       <c r="C879" s="7"/>
     </row>
-    <row r="880" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="880" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A880" s="2"/>
       <c r="B880" s="2"/>
       <c r="C880" s="7"/>
     </row>
-    <row r="881" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="881" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A881" s="2"/>
       <c r="B881" s="2"/>
       <c r="C881" s="7"/>
     </row>
-    <row r="882" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="882" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A882" s="2"/>
       <c r="B882" s="2"/>
       <c r="C882" s="7"/>
     </row>
-    <row r="883" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="883" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A883" s="2"/>
       <c r="B883" s="2"/>
       <c r="C883" s="7"/>
     </row>
-    <row r="884" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="884" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A884" s="2"/>
       <c r="B884" s="2"/>
       <c r="C884" s="7"/>
     </row>
-    <row r="885" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="885" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A885" s="2"/>
       <c r="B885" s="2"/>
       <c r="C885" s="7"/>
     </row>
-    <row r="886" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="886" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A886" s="2"/>
       <c r="B886" s="2"/>
       <c r="C886" s="7"/>
     </row>
-    <row r="887" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="887" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A887" s="2"/>
       <c r="B887" s="2"/>
       <c r="C887" s="7"/>
     </row>
-    <row r="888" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="888" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A888" s="2"/>
       <c r="B888" s="2"/>
       <c r="C888" s="7"/>
     </row>
-    <row r="889" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="889" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A889" s="2"/>
       <c r="B889" s="2"/>
       <c r="C889" s="7"/>
     </row>
-    <row r="890" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="890" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A890" s="2"/>
       <c r="B890" s="2"/>
       <c r="C890" s="7"/>
     </row>
-    <row r="891" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="891" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A891" s="2"/>
       <c r="B891" s="2"/>
       <c r="C891" s="7"/>
     </row>
-    <row r="892" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="892" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A892" s="2"/>
       <c r="B892" s="2"/>
       <c r="C892" s="7"/>
     </row>
-    <row r="893" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="893" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A893" s="2"/>
       <c r="B893" s="2"/>
       <c r="C893" s="7"/>
     </row>
-    <row r="894" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="894" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A894" s="2"/>
       <c r="B894" s="2"/>
       <c r="C894" s="7"/>
     </row>
-    <row r="895" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="895" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A895" s="2"/>
       <c r="B895" s="2"/>
       <c r="C895" s="7"/>
     </row>
-    <row r="896" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="896" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A896" s="2"/>
       <c r="B896" s="2"/>
       <c r="C896" s="7"/>
     </row>
-    <row r="897" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="897" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A897" s="2"/>
       <c r="B897" s="2"/>
       <c r="C897" s="7"/>
     </row>
-    <row r="898" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="898" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A898" s="2"/>
       <c r="B898" s="2"/>
       <c r="C898" s="7"/>
     </row>
-    <row r="899" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="899" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A899" s="2"/>
       <c r="B899" s="2"/>
       <c r="C899" s="7"/>
     </row>
-    <row r="900" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="900" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A900" s="2"/>
       <c r="B900" s="2"/>
       <c r="C900" s="7"/>
     </row>
-    <row r="901" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="901" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A901" s="2"/>
       <c r="B901" s="2"/>
       <c r="C901" s="7"/>
     </row>
-    <row r="902" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="902" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A902" s="2"/>
       <c r="B902" s="2"/>
       <c r="C902" s="7"/>
     </row>
-    <row r="903" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="903" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A903" s="2"/>
       <c r="B903" s="2"/>
       <c r="C903" s="7"/>
     </row>
-    <row r="904" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="904" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A904" s="2"/>
       <c r="B904" s="2"/>
       <c r="C904" s="7"/>
     </row>
-    <row r="905" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="905" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A905" s="2"/>
       <c r="B905" s="2"/>
       <c r="C905" s="7"/>
     </row>
-    <row r="906" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="906" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A906" s="2"/>
       <c r="B906" s="2"/>
       <c r="C906" s="7"/>
     </row>
-    <row r="907" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="907" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A907" s="2"/>
       <c r="B907" s="2"/>
       <c r="C907" s="7"/>
     </row>
-    <row r="908" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="908" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A908" s="2"/>
       <c r="B908" s="2"/>
       <c r="C908" s="7"/>
     </row>
-    <row r="909" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="909" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A909" s="2"/>
       <c r="B909" s="2"/>
       <c r="C909" s="7"/>
     </row>
-    <row r="910" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="910" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A910" s="2"/>
       <c r="B910" s="2"/>
       <c r="C910" s="7"/>
     </row>
-    <row r="911" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="911" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A911" s="2"/>
       <c r="B911" s="2"/>
       <c r="C911" s="7"/>
     </row>
-    <row r="912" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="912" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A912" s="2"/>
       <c r="B912" s="2"/>
       <c r="C912" s="7"/>
     </row>
-    <row r="913" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="913" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A913" s="2"/>
       <c r="B913" s="2"/>
       <c r="C913" s="7"/>
     </row>
-    <row r="914" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="914" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A914" s="2"/>
       <c r="B914" s="2"/>
       <c r="C914" s="7"/>
     </row>
-    <row r="915" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="915" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A915" s="2"/>
       <c r="B915" s="2"/>
       <c r="C915" s="7"/>
     </row>
-    <row r="916" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="916" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A916" s="2"/>
       <c r="B916" s="2"/>
       <c r="C916" s="7"/>
     </row>
-    <row r="917" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="917" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A917" s="2"/>
       <c r="B917" s="2"/>
       <c r="C917" s="7"/>
     </row>
-    <row r="918" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="918" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A918" s="2"/>
       <c r="B918" s="2"/>
       <c r="C918" s="7"/>
     </row>
-    <row r="919" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="919" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A919" s="2"/>
       <c r="B919" s="2"/>
       <c r="C919" s="7"/>
     </row>
-    <row r="920" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="920" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A920" s="2"/>
       <c r="B920" s="2"/>
       <c r="C920" s="7"/>
     </row>
-    <row r="921" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="921" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A921" s="2"/>
       <c r="B921" s="2"/>
       <c r="C921" s="7"/>
     </row>
-    <row r="922" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="922" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A922" s="2"/>
       <c r="B922" s="2"/>
       <c r="C922" s="7"/>
     </row>
-    <row r="923" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="923" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A923" s="2"/>
       <c r="B923" s="2"/>
       <c r="C923" s="7"/>
     </row>
-    <row r="924" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="924" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A924" s="2"/>
       <c r="B924" s="2"/>
       <c r="C924" s="7"/>
     </row>
-    <row r="925" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="925" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A925" s="2"/>
       <c r="B925" s="2"/>
       <c r="C925" s="7"/>
     </row>
-    <row r="926" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="926" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A926" s="2"/>
       <c r="B926" s="2"/>
       <c r="C926" s="7"/>
     </row>
-    <row r="927" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="927" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A927" s="2"/>
       <c r="B927" s="2"/>
       <c r="C927" s="7"/>
     </row>
-    <row r="928" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="928" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A928" s="2"/>
       <c r="B928" s="2"/>
       <c r="C928" s="7"/>
     </row>
-    <row r="929" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="929" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A929" s="2"/>
       <c r="B929" s="2"/>
       <c r="C929" s="7"/>
     </row>
-    <row r="930" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="930" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A930" s="2"/>
       <c r="B930" s="2"/>
       <c r="C930" s="7"/>
     </row>
-    <row r="931" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="931" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A931" s="2"/>
       <c r="B931" s="2"/>
       <c r="C931" s="7"/>
     </row>
-    <row r="932" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="932" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A932" s="2"/>
       <c r="B932" s="2"/>
       <c r="C932" s="7"/>
     </row>
-    <row r="933" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="933" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A933" s="2"/>
       <c r="B933" s="2"/>
       <c r="C933" s="7"/>
     </row>
-    <row r="934" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="934" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A934" s="2"/>
       <c r="B934" s="2"/>
       <c r="C934" s="7"/>
     </row>
-    <row r="935" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="935" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A935" s="2"/>
       <c r="B935" s="2"/>
       <c r="C935" s="7"/>
     </row>
-    <row r="936" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="936" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A936" s="2"/>
       <c r="B936" s="2"/>
       <c r="C936" s="7"/>
     </row>
-    <row r="937" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="937" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A937" s="2"/>
       <c r="B937" s="2"/>
       <c r="C937" s="7"/>
     </row>
-    <row r="938" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="938" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A938" s="2"/>
       <c r="B938" s="2"/>
       <c r="C938" s="7"/>
     </row>
-    <row r="939" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="939" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A939" s="2"/>
       <c r="B939" s="2"/>
       <c r="C939" s="7"/>
     </row>
-    <row r="940" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="940" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A940" s="2"/>
       <c r="B940" s="2"/>
       <c r="C940" s="7"/>
     </row>
-    <row r="941" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="941" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A941" s="2"/>
       <c r="B941" s="2"/>
       <c r="C941" s="7"/>
     </row>
-    <row r="942" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="942" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A942" s="2"/>
       <c r="B942" s="2"/>
       <c r="C942" s="7"/>
     </row>
-    <row r="943" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="943" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A943" s="2"/>
       <c r="B943" s="2"/>
       <c r="C943" s="7"/>
     </row>
-    <row r="944" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="944" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A944" s="2"/>
       <c r="B944" s="2"/>
       <c r="C944" s="7"/>
     </row>
-    <row r="945" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="945" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A945" s="2"/>
       <c r="B945" s="2"/>
       <c r="C945" s="7"/>
     </row>
-    <row r="946" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="946" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A946" s="2"/>
       <c r="B946" s="2"/>
       <c r="C946" s="7"/>
     </row>
-    <row r="947" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="947" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A947" s="2"/>
       <c r="B947" s="2"/>
       <c r="C947" s="7"/>
     </row>
-    <row r="948" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="948" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A948" s="2"/>
       <c r="B948" s="2"/>
       <c r="C948" s="7"/>
     </row>
-    <row r="949" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="949" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A949" s="2"/>
       <c r="B949" s="2"/>
       <c r="C949" s="7"/>
     </row>
-    <row r="950" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="950" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A950" s="2"/>
       <c r="B950" s="2"/>
       <c r="C950" s="7"/>
     </row>
-    <row r="951" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="951" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A951" s="2"/>
       <c r="B951" s="2"/>
       <c r="C951" s="7"/>
     </row>
-    <row r="952" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="952" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A952" s="2"/>
       <c r="B952" s="2"/>
       <c r="C952" s="7"/>
     </row>
-    <row r="953" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="953" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A953" s="2"/>
       <c r="B953" s="2"/>
       <c r="C953" s="7"/>
     </row>
-    <row r="954" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="954" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A954" s="2"/>
       <c r="B954" s="2"/>
       <c r="C954" s="7"/>
     </row>
-    <row r="955" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="955" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A955" s="2"/>
       <c r="B955" s="2"/>
       <c r="C955" s="7"/>
     </row>
-    <row r="956" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="956" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A956" s="2"/>
       <c r="B956" s="2"/>
       <c r="C956" s="7"/>
     </row>
-    <row r="957" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="957" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A957" s="2"/>
       <c r="B957" s="2"/>
       <c r="C957" s="7"/>
     </row>
-    <row r="958" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="958" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A958" s="2"/>
       <c r="B958" s="2"/>
       <c r="C958" s="7"/>
     </row>
-    <row r="959" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="959" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A959" s="2"/>
       <c r="B959" s="2"/>
       <c r="C959" s="7"/>
     </row>
-    <row r="960" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="960" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A960" s="2"/>
       <c r="B960" s="2"/>
       <c r="C960" s="7"/>
     </row>
-    <row r="961" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="961" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A961" s="2"/>
       <c r="B961" s="2"/>
       <c r="C961" s="7"/>
     </row>
-    <row r="962" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="962" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A962" s="2"/>
       <c r="B962" s="2"/>
       <c r="C962" s="7"/>
     </row>
-    <row r="963" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="963" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A963" s="2"/>
       <c r="B963" s="2"/>
       <c r="C963" s="7"/>
     </row>
-    <row r="964" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="964" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A964" s="2"/>
       <c r="B964" s="2"/>
       <c r="C964" s="7"/>
     </row>
-    <row r="965" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="965" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A965" s="2"/>
       <c r="B965" s="2"/>
       <c r="C965" s="7"/>
     </row>
-    <row r="966" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="966" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A966" s="2"/>
       <c r="B966" s="2"/>
       <c r="C966" s="7"/>
     </row>
-    <row r="967" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="967" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A967" s="2"/>
       <c r="B967" s="2"/>
       <c r="C967" s="7"/>
     </row>
-    <row r="968" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="968" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A968" s="2"/>
       <c r="B968" s="2"/>
       <c r="C968" s="7"/>
     </row>
-    <row r="969" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="969" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A969" s="2"/>
       <c r="B969" s="2"/>
       <c r="C969" s="7"/>
     </row>
-    <row r="970" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="970" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A970" s="2"/>
       <c r="B970" s="2"/>
       <c r="C970" s="7"/>
     </row>
-    <row r="971" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="971" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A971" s="2"/>
       <c r="B971" s="2"/>
       <c r="C971" s="7"/>
     </row>
-    <row r="972" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="972" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A972" s="2"/>
       <c r="B972" s="2"/>
       <c r="C972" s="7"/>
     </row>
-    <row r="973" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="973" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A973" s="2"/>
       <c r="B973" s="2"/>
       <c r="C973" s="7"/>
     </row>
-    <row r="974" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="974" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A974" s="2"/>
       <c r="B974" s="2"/>
       <c r="C974" s="7"/>
     </row>
-    <row r="975" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="975" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A975" s="2"/>
       <c r="B975" s="2"/>
       <c r="C975" s="7"/>
     </row>
-    <row r="976" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="976" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A976" s="2"/>
       <c r="B976" s="2"/>
       <c r="C976" s="7"/>
     </row>
-    <row r="977" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="977" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A977" s="2"/>
       <c r="B977" s="2"/>
       <c r="C977" s="7"/>
     </row>
-    <row r="978" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="978" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A978" s="2"/>
       <c r="B978" s="2"/>
       <c r="C978" s="7"/>
     </row>
-    <row r="979" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="979" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A979" s="2"/>
       <c r="B979" s="2"/>
       <c r="C979" s="7"/>
     </row>
-    <row r="980" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="980" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A980" s="2"/>
       <c r="B980" s="2"/>
       <c r="C980" s="7"/>
     </row>
-    <row r="981" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="981" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A981" s="2"/>
       <c r="B981" s="2"/>
       <c r="C981" s="7"/>
     </row>
-    <row r="982" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="982" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A982" s="2"/>
       <c r="B982" s="2"/>
       <c r="C982" s="7"/>
     </row>
-    <row r="983" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="983" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A983" s="2"/>
       <c r="B983" s="2"/>
       <c r="C983" s="7"/>
     </row>
-    <row r="984" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="984" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A984" s="2"/>
       <c r="B984" s="2"/>
       <c r="C984" s="7"/>
     </row>
-    <row r="985" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="985" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A985" s="2"/>
       <c r="B985" s="2"/>
       <c r="C985" s="7"/>
     </row>
-    <row r="986" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="986" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A986" s="2"/>
       <c r="B986" s="2"/>
       <c r="C986" s="7"/>
     </row>
-    <row r="987" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="987" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A987" s="2"/>
       <c r="B987" s="2"/>
       <c r="C987" s="7"/>
     </row>
-    <row r="988" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="988" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A988" s="2"/>
       <c r="B988" s="2"/>
       <c r="C988" s="7"/>
     </row>
-    <row r="989" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="989" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A989" s="2"/>
       <c r="B989" s="2"/>
       <c r="C989" s="7"/>
     </row>
-    <row r="990" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="990" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A990" s="2"/>
       <c r="B990" s="2"/>
       <c r="C990" s="7"/>
     </row>
-    <row r="991" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="991" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A991" s="2"/>
       <c r="B991" s="2"/>
       <c r="C991" s="7"/>
     </row>
-    <row r="992" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="992" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A992" s="2"/>
       <c r="B992" s="2"/>
       <c r="C992" s="7"/>
     </row>
-    <row r="993" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="993" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A993" s="2"/>
       <c r="B993" s="2"/>
       <c r="C993" s="7"/>
     </row>
-    <row r="994" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="994" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A994" s="2"/>
       <c r="B994" s="2"/>
       <c r="C994" s="7"/>
     </row>
-    <row r="995" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="995" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A995" s="2"/>
       <c r="B995" s="2"/>
       <c r="C995" s="7"/>
     </row>
-    <row r="996" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="996" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A996" s="2"/>
       <c r="B996" s="2"/>
       <c r="C996" s="7"/>
     </row>
-    <row r="997" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="997" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A997" s="2"/>
       <c r="B997" s="2"/>
       <c r="C997" s="7"/>
     </row>
-    <row r="998" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="998" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A998" s="2"/>
       <c r="B998" s="2"/>
       <c r="C998" s="7"/>
     </row>
-    <row r="999" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="999" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A999" s="2"/>
       <c r="B999" s="2"/>
       <c r="C999" s="7"/>
     </row>
-    <row r="1000" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="1000" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A1000" s="2"/>
       <c r="B1000" s="2"/>
       <c r="C1000" s="7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:C184" xr:uid="{2E9DEE34-3C97-46F1-A4BA-E0FF63432E33}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:C184">
       <sortCondition ref="A1:A184"/>
     </sortState>
   </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{468DC100-DAD1-4099-A294-35AB9032A5B9}">
   <dimension ref="A1:W1000"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft"/>
+      <selection pane="bottomLeft" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="14.5" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.5703125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="23" width="8.7109375" customWidth="1"/>
+    <col min="1" max="1" width="9.5" customWidth="1"/>
+    <col min="2" max="2" width="71.5" customWidth="1"/>
+    <col min="3" max="3" width="85.83203125" style="8" customWidth="1"/>
+    <col min="4" max="23" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:3" ht="18" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="C1" s="6" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B2" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C2" s="5" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>508</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:3" ht="226.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="210" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>512</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:3" ht="166.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="146" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>520</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>524</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:3" ht="211.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="194" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>528</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:3" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:3" ht="31.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="34" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:3" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="34" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>537</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>541</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A36" s="5" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:3" ht="31.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="34" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:3" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:3" ht="181.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="162" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>554</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="B45" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>558</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>562</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B47" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:23" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="49" spans="1:23" ht="34" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:23" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="50" spans="1:23" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B50" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:23" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="51" spans="1:23" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B51" s="4" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D51" s="1"/>
       <c r="E51" s="1"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
       <c r="I51" s="1"/>
       <c r="J51" s="1"/>
       <c r="K51" s="1"/>
       <c r="L51" s="1"/>
       <c r="M51" s="1"/>
       <c r="N51" s="1"/>
       <c r="O51" s="1"/>
       <c r="P51" s="1"/>
       <c r="Q51" s="1"/>
       <c r="R51" s="1"/>
       <c r="S51" s="1"/>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
-    <row r="52" spans="1:23" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:23" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B52" s="4" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:23" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="53" spans="1:23" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B53" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:23" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="54" spans="1:23" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B54" s="4" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:23" ht="226.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="55" spans="1:23" ht="210" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="B55" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:23" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="56" spans="1:23" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:23" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="57" spans="1:23" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B57" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:23" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="58" spans="1:23" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B58" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:23" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="59" spans="1:23" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B59" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:23" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="60" spans="1:23" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B60" s="4" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:23" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="61" spans="1:23" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="B61" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:23" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="62" spans="1:23" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="B62" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:23" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="63" spans="1:23" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B63" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:23" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="64" spans="1:23" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B64" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B65" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B66" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:3" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" ht="34" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B67" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B68" s="4" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B69" s="4" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B70" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B71" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B72" s="4" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B73" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B74" s="4" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B75" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:3" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" ht="34" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B76" s="4" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:3" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B77" s="4" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>323</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B78" s="4" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B79" s="4" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B80" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B81" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>336</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B82" s="4" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B83" s="4" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B84" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:3" ht="181.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" ht="162" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="B85" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:3" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="B86" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="B87" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B88" s="4" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="B89" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>590</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="B90" s="4" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>594</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="B91" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="B92" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="B93" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B94" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B95" s="4" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="B96" s="4" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>599</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="B97" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:3" ht="181.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" ht="162" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="B98" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="B99" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="B100" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B101" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="B102" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="B103" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>616</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:3" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="B104" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>620</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="B105" s="4" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B106" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B107" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>384</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B108" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B109" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B110" s="4" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>396</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B111" s="4" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B112" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="B113" s="4" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>629</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="B114" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>633</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B115" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B116" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B117" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B118" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B119" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>421</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B120" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B121" s="4" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B122" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="B123" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>638</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="B124" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>642</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="B125" s="4" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="B126" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="B127" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>430</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="B128" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="B129" s="4" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B130" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="B131" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>651</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="B132" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>655</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B133" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B134" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B135" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>451</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B136" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>455</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B137" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>459</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B138" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B139" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>464</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B140" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>468</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B141" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C141" s="5" t="s">
-        <v>472</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B142" s="4" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B143" s="4" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>480</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B144" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C144" s="5" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B145" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:3" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3" ht="34" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="B146" s="4" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="B147" s="4" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>489</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B148" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="B149" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>660</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="B150" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="B151" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>668</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="B152" s="4" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="C152" s="5" t="s">
-        <v>672</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="B153" s="4" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="B154" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="B155" s="4" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="B156" s="4" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B157" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B158" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C158" s="5" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B159" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>689</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B160" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>693</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:3" ht="166.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3" ht="146" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B161" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>697</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:3" ht="181.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3" ht="162" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B162" s="4" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:3" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B163" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B164" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>709</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B165" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>713</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B166" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>717</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B167" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>721</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="B168" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>503</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="B169" s="4" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="C169" s="5" t="s">
-        <v>726</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="B170" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>730</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="B171" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C171" s="5" t="s">
-        <v>734</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:3" ht="286.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3" ht="258" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="B172" s="4" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="C172" s="5" t="s">
-        <v>738</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:3" ht="196.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3" ht="178" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="B173" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C173" s="5" t="s">
-        <v>742</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A174" s="4" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="B174" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C174" s="5" t="s">
-        <v>747</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:3" ht="331.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3" ht="306" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="B175" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C175" s="5" t="s">
-        <v>751</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="B176" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C176" s="5" t="s">
-        <v>756</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="B177" s="4" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>760</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="B178" s="4" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A179" s="4" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="B179" s="4" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>768</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A180" s="4" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="B180" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C180" s="5" t="s">
-        <v>772</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A181" s="4" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="B181" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C181" s="5" t="s">
-        <v>777</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:3" ht="196.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3" ht="178" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A182" s="4" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="B182" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C182" s="5" t="s">
-        <v>781</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A183" s="4" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
       <c r="B183" s="4" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C183" s="5" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:3" ht="196.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3" ht="178" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A184" s="4" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
       <c r="B184" s="4" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C184" s="5" t="s">
-        <v>790</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:3" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3" ht="16" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A185" s="2"/>
       <c r="B185" s="2"/>
       <c r="C185" s="7"/>
     </row>
-    <row r="186" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A186" s="2"/>
       <c r="B186" s="2"/>
       <c r="C186" s="7"/>
     </row>
-    <row r="187" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A187" s="2"/>
       <c r="B187" s="2"/>
       <c r="C187" s="7"/>
     </row>
-    <row r="188" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A188" s="2"/>
       <c r="B188" s="2"/>
       <c r="C188" s="7"/>
     </row>
-    <row r="189" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A189" s="2"/>
       <c r="B189" s="2"/>
       <c r="C189" s="7"/>
     </row>
-    <row r="190" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A190" s="2"/>
       <c r="B190" s="2"/>
       <c r="C190" s="7"/>
     </row>
-    <row r="191" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A191" s="2"/>
       <c r="B191" s="2"/>
       <c r="C191" s="7"/>
     </row>
-    <row r="192" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A192" s="2"/>
       <c r="B192" s="2"/>
       <c r="C192" s="7"/>
     </row>
-    <row r="193" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A193" s="2"/>
       <c r="B193" s="2"/>
       <c r="C193" s="7"/>
     </row>
-    <row r="194" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A194" s="2"/>
       <c r="B194" s="2"/>
       <c r="C194" s="7"/>
     </row>
-    <row r="195" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A195" s="2"/>
       <c r="B195" s="2"/>
       <c r="C195" s="7"/>
     </row>
-    <row r="196" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A196" s="2"/>
       <c r="B196" s="2"/>
       <c r="C196" s="7"/>
     </row>
-    <row r="197" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A197" s="2"/>
       <c r="B197" s="2"/>
       <c r="C197" s="7"/>
     </row>
-    <row r="198" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A198" s="2"/>
       <c r="B198" s="2"/>
       <c r="C198" s="7"/>
     </row>
-    <row r="199" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A199" s="2"/>
       <c r="B199" s="2"/>
       <c r="C199" s="7"/>
     </row>
-    <row r="200" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A200" s="2"/>
       <c r="B200" s="2"/>
       <c r="C200" s="7"/>
     </row>
-    <row r="201" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A201" s="2"/>
       <c r="B201" s="2"/>
       <c r="C201" s="7"/>
     </row>
-    <row r="202" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A202" s="2"/>
       <c r="B202" s="2"/>
       <c r="C202" s="7"/>
     </row>
-    <row r="203" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A203" s="2"/>
       <c r="B203" s="2"/>
       <c r="C203" s="7"/>
     </row>
-    <row r="204" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A204" s="2"/>
       <c r="B204" s="2"/>
       <c r="C204" s="7"/>
     </row>
-    <row r="205" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A205" s="2"/>
       <c r="B205" s="2"/>
       <c r="C205" s="7"/>
     </row>
-    <row r="206" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A206" s="2"/>
       <c r="B206" s="2"/>
       <c r="C206" s="7"/>
     </row>
-    <row r="207" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A207" s="2"/>
       <c r="B207" s="2"/>
       <c r="C207" s="7"/>
     </row>
-    <row r="208" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A208" s="2"/>
       <c r="B208" s="2"/>
       <c r="C208" s="7"/>
     </row>
-    <row r="209" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A209" s="2"/>
       <c r="B209" s="2"/>
       <c r="C209" s="7"/>
     </row>
-    <row r="210" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A210" s="2"/>
       <c r="B210" s="2"/>
       <c r="C210" s="7"/>
     </row>
-    <row r="211" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A211" s="2"/>
       <c r="B211" s="2"/>
       <c r="C211" s="7"/>
     </row>
-    <row r="212" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A212" s="2"/>
       <c r="B212" s="2"/>
       <c r="C212" s="7"/>
     </row>
-    <row r="213" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A213" s="2"/>
       <c r="B213" s="2"/>
       <c r="C213" s="7"/>
     </row>
-    <row r="214" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A214" s="2"/>
       <c r="B214" s="2"/>
       <c r="C214" s="7"/>
     </row>
-    <row r="215" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A215" s="2"/>
       <c r="B215" s="2"/>
       <c r="C215" s="7"/>
     </row>
-    <row r="216" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A216" s="2"/>
       <c r="B216" s="2"/>
       <c r="C216" s="7"/>
     </row>
-    <row r="217" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A217" s="2"/>
       <c r="B217" s="2"/>
       <c r="C217" s="7"/>
     </row>
-    <row r="218" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A218" s="2"/>
       <c r="B218" s="2"/>
       <c r="C218" s="7"/>
     </row>
-    <row r="219" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A219" s="2"/>
       <c r="B219" s="2"/>
       <c r="C219" s="7"/>
     </row>
-    <row r="220" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A220" s="2"/>
       <c r="B220" s="2"/>
       <c r="C220" s="7"/>
     </row>
-    <row r="221" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A221" s="2"/>
       <c r="B221" s="2"/>
       <c r="C221" s="7"/>
     </row>
-    <row r="222" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A222" s="2"/>
       <c r="B222" s="2"/>
       <c r="C222" s="7"/>
     </row>
-    <row r="223" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A223" s="2"/>
       <c r="B223" s="2"/>
       <c r="C223" s="7"/>
     </row>
-    <row r="224" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A224" s="2"/>
       <c r="B224" s="2"/>
       <c r="C224" s="7"/>
     </row>
-    <row r="225" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A225" s="2"/>
       <c r="B225" s="2"/>
       <c r="C225" s="7"/>
     </row>
-    <row r="226" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A226" s="2"/>
       <c r="B226" s="2"/>
       <c r="C226" s="7"/>
     </row>
-    <row r="227" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A227" s="2"/>
       <c r="B227" s="2"/>
       <c r="C227" s="7"/>
     </row>
-    <row r="228" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A228" s="2"/>
       <c r="B228" s="2"/>
       <c r="C228" s="7"/>
     </row>
-    <row r="229" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A229" s="2"/>
       <c r="B229" s="2"/>
       <c r="C229" s="7"/>
     </row>
-    <row r="230" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A230" s="2"/>
       <c r="B230" s="2"/>
       <c r="C230" s="7"/>
     </row>
-    <row r="231" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A231" s="2"/>
       <c r="B231" s="2"/>
       <c r="C231" s="7"/>
     </row>
-    <row r="232" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A232" s="2"/>
       <c r="B232" s="2"/>
       <c r="C232" s="7"/>
     </row>
-    <row r="233" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A233" s="2"/>
       <c r="B233" s="2"/>
       <c r="C233" s="7"/>
     </row>
-    <row r="234" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A234" s="2"/>
       <c r="B234" s="2"/>
       <c r="C234" s="7"/>
     </row>
-    <row r="235" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A235" s="2"/>
       <c r="B235" s="2"/>
       <c r="C235" s="7"/>
     </row>
-    <row r="236" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A236" s="2"/>
       <c r="B236" s="2"/>
       <c r="C236" s="7"/>
     </row>
-    <row r="237" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A237" s="2"/>
       <c r="B237" s="2"/>
       <c r="C237" s="7"/>
     </row>
-    <row r="238" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A238" s="2"/>
       <c r="B238" s="2"/>
       <c r="C238" s="7"/>
     </row>
-    <row r="239" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A239" s="2"/>
       <c r="B239" s="2"/>
       <c r="C239" s="7"/>
     </row>
-    <row r="240" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A240" s="2"/>
       <c r="B240" s="2"/>
       <c r="C240" s="7"/>
     </row>
-    <row r="241" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A241" s="2"/>
       <c r="B241" s="2"/>
       <c r="C241" s="7"/>
     </row>
-    <row r="242" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A242" s="2"/>
       <c r="B242" s="2"/>
       <c r="C242" s="7"/>
     </row>
-    <row r="243" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A243" s="2"/>
       <c r="B243" s="2"/>
       <c r="C243" s="7"/>
     </row>
-    <row r="244" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A244" s="2"/>
       <c r="B244" s="2"/>
       <c r="C244" s="7"/>
     </row>
-    <row r="245" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A245" s="2"/>
       <c r="B245" s="2"/>
       <c r="C245" s="7"/>
     </row>
-    <row r="246" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A246" s="2"/>
       <c r="B246" s="2"/>
       <c r="C246" s="7"/>
     </row>
-    <row r="247" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A247" s="2"/>
       <c r="B247" s="2"/>
       <c r="C247" s="7"/>
     </row>
-    <row r="248" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A248" s="2"/>
       <c r="B248" s="2"/>
       <c r="C248" s="7"/>
     </row>
-    <row r="249" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A249" s="2"/>
       <c r="B249" s="2"/>
       <c r="C249" s="7"/>
     </row>
-    <row r="250" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A250" s="2"/>
       <c r="B250" s="2"/>
       <c r="C250" s="7"/>
     </row>
-    <row r="251" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A251" s="2"/>
       <c r="B251" s="2"/>
       <c r="C251" s="7"/>
     </row>
-    <row r="252" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A252" s="2"/>
       <c r="B252" s="2"/>
       <c r="C252" s="7"/>
     </row>
-    <row r="253" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A253" s="2"/>
       <c r="B253" s="2"/>
       <c r="C253" s="7"/>
     </row>
-    <row r="254" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A254" s="2"/>
       <c r="B254" s="2"/>
       <c r="C254" s="7"/>
     </row>
-    <row r="255" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A255" s="2"/>
       <c r="B255" s="2"/>
       <c r="C255" s="7"/>
     </row>
-    <row r="256" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A256" s="2"/>
       <c r="B256" s="2"/>
       <c r="C256" s="7"/>
     </row>
-    <row r="257" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A257" s="2"/>
       <c r="B257" s="2"/>
       <c r="C257" s="7"/>
     </row>
-    <row r="258" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A258" s="2"/>
       <c r="B258" s="2"/>
       <c r="C258" s="7"/>
     </row>
-    <row r="259" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A259" s="2"/>
       <c r="B259" s="2"/>
       <c r="C259" s="7"/>
     </row>
-    <row r="260" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A260" s="2"/>
       <c r="B260" s="2"/>
       <c r="C260" s="7"/>
     </row>
-    <row r="261" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A261" s="2"/>
       <c r="B261" s="2"/>
       <c r="C261" s="7"/>
     </row>
-    <row r="262" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A262" s="2"/>
       <c r="B262" s="2"/>
       <c r="C262" s="7"/>
     </row>
-    <row r="263" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A263" s="2"/>
       <c r="B263" s="2"/>
       <c r="C263" s="7"/>
     </row>
-    <row r="264" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A264" s="2"/>
       <c r="B264" s="2"/>
       <c r="C264" s="7"/>
     </row>
-    <row r="265" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A265" s="2"/>
       <c r="B265" s="2"/>
       <c r="C265" s="7"/>
     </row>
-    <row r="266" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A266" s="2"/>
       <c r="B266" s="2"/>
       <c r="C266" s="7"/>
     </row>
-    <row r="267" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A267" s="2"/>
       <c r="B267" s="2"/>
       <c r="C267" s="7"/>
     </row>
-    <row r="268" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A268" s="2"/>
       <c r="B268" s="2"/>
       <c r="C268" s="7"/>
     </row>
-    <row r="269" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A269" s="2"/>
       <c r="B269" s="2"/>
       <c r="C269" s="7"/>
     </row>
-    <row r="270" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A270" s="2"/>
       <c r="B270" s="2"/>
       <c r="C270" s="7"/>
     </row>
-    <row r="271" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A271" s="2"/>
       <c r="B271" s="2"/>
       <c r="C271" s="7"/>
     </row>
-    <row r="272" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A272" s="2"/>
       <c r="B272" s="2"/>
       <c r="C272" s="7"/>
     </row>
-    <row r="273" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A273" s="2"/>
       <c r="B273" s="2"/>
       <c r="C273" s="7"/>
     </row>
-    <row r="274" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A274" s="2"/>
       <c r="B274" s="2"/>
       <c r="C274" s="7"/>
     </row>
-    <row r="275" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A275" s="2"/>
       <c r="B275" s="2"/>
       <c r="C275" s="7"/>
     </row>
-    <row r="276" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A276" s="2"/>
       <c r="B276" s="2"/>
       <c r="C276" s="7"/>
     </row>
-    <row r="277" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A277" s="2"/>
       <c r="B277" s="2"/>
       <c r="C277" s="7"/>
     </row>
-    <row r="278" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A278" s="2"/>
       <c r="B278" s="2"/>
       <c r="C278" s="7"/>
     </row>
-    <row r="279" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A279" s="2"/>
       <c r="B279" s="2"/>
       <c r="C279" s="7"/>
     </row>
-    <row r="280" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A280" s="2"/>
       <c r="B280" s="2"/>
       <c r="C280" s="7"/>
     </row>
-    <row r="281" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A281" s="2"/>
       <c r="B281" s="2"/>
       <c r="C281" s="7"/>
     </row>
-    <row r="282" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A282" s="2"/>
       <c r="B282" s="2"/>
       <c r="C282" s="7"/>
     </row>
-    <row r="283" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A283" s="2"/>
       <c r="B283" s="2"/>
       <c r="C283" s="7"/>
     </row>
-    <row r="284" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A284" s="2"/>
       <c r="B284" s="2"/>
       <c r="C284" s="7"/>
     </row>
-    <row r="285" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A285" s="2"/>
       <c r="B285" s="2"/>
       <c r="C285" s="7"/>
     </row>
-    <row r="286" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A286" s="2"/>
       <c r="B286" s="2"/>
       <c r="C286" s="7"/>
     </row>
-    <row r="287" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A287" s="2"/>
       <c r="B287" s="2"/>
       <c r="C287" s="7"/>
     </row>
-    <row r="288" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A288" s="2"/>
       <c r="B288" s="2"/>
       <c r="C288" s="7"/>
     </row>
-    <row r="289" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A289" s="2"/>
       <c r="B289" s="2"/>
       <c r="C289" s="7"/>
     </row>
-    <row r="290" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A290" s="2"/>
       <c r="B290" s="2"/>
       <c r="C290" s="7"/>
     </row>
-    <row r="291" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A291" s="2"/>
       <c r="B291" s="2"/>
       <c r="C291" s="7"/>
     </row>
-    <row r="292" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A292" s="2"/>
       <c r="B292" s="2"/>
       <c r="C292" s="7"/>
     </row>
-    <row r="293" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A293" s="2"/>
       <c r="B293" s="2"/>
       <c r="C293" s="7"/>
     </row>
-    <row r="294" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A294" s="2"/>
       <c r="B294" s="2"/>
       <c r="C294" s="7"/>
     </row>
-    <row r="295" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A295" s="2"/>
       <c r="B295" s="2"/>
       <c r="C295" s="7"/>
     </row>
-    <row r="296" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A296" s="2"/>
       <c r="B296" s="2"/>
       <c r="C296" s="7"/>
     </row>
-    <row r="297" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A297" s="2"/>
       <c r="B297" s="2"/>
       <c r="C297" s="7"/>
     </row>
-    <row r="298" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A298" s="2"/>
       <c r="B298" s="2"/>
       <c r="C298" s="7"/>
     </row>
-    <row r="299" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A299" s="2"/>
       <c r="B299" s="2"/>
       <c r="C299" s="7"/>
     </row>
-    <row r="300" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A300" s="2"/>
       <c r="B300" s="2"/>
       <c r="C300" s="7"/>
     </row>
-    <row r="301" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A301" s="2"/>
       <c r="B301" s="2"/>
       <c r="C301" s="7"/>
     </row>
-    <row r="302" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A302" s="2"/>
       <c r="B302" s="2"/>
       <c r="C302" s="7"/>
     </row>
-    <row r="303" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A303" s="2"/>
       <c r="B303" s="2"/>
       <c r="C303" s="7"/>
     </row>
-    <row r="304" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A304" s="2"/>
       <c r="B304" s="2"/>
       <c r="C304" s="7"/>
     </row>
-    <row r="305" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A305" s="2"/>
       <c r="B305" s="2"/>
       <c r="C305" s="7"/>
     </row>
-    <row r="306" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A306" s="2"/>
       <c r="B306" s="2"/>
       <c r="C306" s="7"/>
     </row>
-    <row r="307" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A307" s="2"/>
       <c r="B307" s="2"/>
       <c r="C307" s="7"/>
     </row>
-    <row r="308" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A308" s="2"/>
       <c r="B308" s="2"/>
       <c r="C308" s="7"/>
     </row>
-    <row r="309" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A309" s="2"/>
       <c r="B309" s="2"/>
       <c r="C309" s="7"/>
     </row>
-    <row r="310" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A310" s="2"/>
       <c r="B310" s="2"/>
       <c r="C310" s="7"/>
     </row>
-    <row r="311" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A311" s="2"/>
       <c r="B311" s="2"/>
       <c r="C311" s="7"/>
     </row>
-    <row r="312" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A312" s="2"/>
       <c r="B312" s="2"/>
       <c r="C312" s="7"/>
     </row>
-    <row r="313" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A313" s="2"/>
       <c r="B313" s="2"/>
       <c r="C313" s="7"/>
     </row>
-    <row r="314" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A314" s="2"/>
       <c r="B314" s="2"/>
       <c r="C314" s="7"/>
     </row>
-    <row r="315" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A315" s="2"/>
       <c r="B315" s="2"/>
       <c r="C315" s="7"/>
     </row>
-    <row r="316" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A316" s="2"/>
       <c r="B316" s="2"/>
       <c r="C316" s="7"/>
     </row>
-    <row r="317" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A317" s="2"/>
       <c r="B317" s="2"/>
       <c r="C317" s="7"/>
     </row>
-    <row r="318" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A318" s="2"/>
       <c r="B318" s="2"/>
       <c r="C318" s="7"/>
     </row>
-    <row r="319" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A319" s="2"/>
       <c r="B319" s="2"/>
       <c r="C319" s="7"/>
     </row>
-    <row r="320" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A320" s="2"/>
       <c r="B320" s="2"/>
       <c r="C320" s="7"/>
     </row>
-    <row r="321" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A321" s="2"/>
       <c r="B321" s="2"/>
       <c r="C321" s="7"/>
     </row>
-    <row r="322" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A322" s="2"/>
       <c r="B322" s="2"/>
       <c r="C322" s="7"/>
     </row>
-    <row r="323" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A323" s="2"/>
       <c r="B323" s="2"/>
       <c r="C323" s="7"/>
     </row>
-    <row r="324" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A324" s="2"/>
       <c r="B324" s="2"/>
       <c r="C324" s="7"/>
     </row>
-    <row r="325" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A325" s="2"/>
       <c r="B325" s="2"/>
       <c r="C325" s="7"/>
     </row>
-    <row r="326" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A326" s="2"/>
       <c r="B326" s="2"/>
       <c r="C326" s="7"/>
     </row>
-    <row r="327" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A327" s="2"/>
       <c r="B327" s="2"/>
       <c r="C327" s="7"/>
     </row>
-    <row r="328" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A328" s="2"/>
       <c r="B328" s="2"/>
       <c r="C328" s="7"/>
     </row>
-    <row r="329" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A329" s="2"/>
       <c r="B329" s="2"/>
       <c r="C329" s="7"/>
     </row>
-    <row r="330" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A330" s="2"/>
       <c r="B330" s="2"/>
       <c r="C330" s="7"/>
     </row>
-    <row r="331" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A331" s="2"/>
       <c r="B331" s="2"/>
       <c r="C331" s="7"/>
     </row>
-    <row r="332" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A332" s="2"/>
       <c r="B332" s="2"/>
       <c r="C332" s="7"/>
     </row>
-    <row r="333" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A333" s="2"/>
       <c r="B333" s="2"/>
       <c r="C333" s="7"/>
     </row>
-    <row r="334" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A334" s="2"/>
       <c r="B334" s="2"/>
       <c r="C334" s="7"/>
     </row>
-    <row r="335" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A335" s="2"/>
       <c r="B335" s="2"/>
       <c r="C335" s="7"/>
     </row>
-    <row r="336" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A336" s="2"/>
       <c r="B336" s="2"/>
       <c r="C336" s="7"/>
     </row>
-    <row r="337" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A337" s="2"/>
       <c r="B337" s="2"/>
       <c r="C337" s="7"/>
     </row>
-    <row r="338" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A338" s="2"/>
       <c r="B338" s="2"/>
       <c r="C338" s="7"/>
     </row>
-    <row r="339" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A339" s="2"/>
       <c r="B339" s="2"/>
       <c r="C339" s="7"/>
     </row>
-    <row r="340" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A340" s="2"/>
       <c r="B340" s="2"/>
       <c r="C340" s="7"/>
     </row>
-    <row r="341" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A341" s="2"/>
       <c r="B341" s="2"/>
       <c r="C341" s="7"/>
     </row>
-    <row r="342" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A342" s="2"/>
       <c r="B342" s="2"/>
       <c r="C342" s="7"/>
     </row>
-    <row r="343" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A343" s="2"/>
       <c r="B343" s="2"/>
       <c r="C343" s="7"/>
     </row>
-    <row r="344" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A344" s="2"/>
       <c r="B344" s="2"/>
       <c r="C344" s="7"/>
     </row>
-    <row r="345" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A345" s="2"/>
       <c r="B345" s="2"/>
       <c r="C345" s="7"/>
     </row>
-    <row r="346" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A346" s="2"/>
       <c r="B346" s="2"/>
       <c r="C346" s="7"/>
     </row>
-    <row r="347" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A347" s="2"/>
       <c r="B347" s="2"/>
       <c r="C347" s="7"/>
     </row>
-    <row r="348" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A348" s="2"/>
       <c r="B348" s="2"/>
       <c r="C348" s="7"/>
     </row>
-    <row r="349" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A349" s="2"/>
       <c r="B349" s="2"/>
       <c r="C349" s="7"/>
     </row>
-    <row r="350" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A350" s="2"/>
       <c r="B350" s="2"/>
       <c r="C350" s="7"/>
     </row>
-    <row r="351" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A351" s="2"/>
       <c r="B351" s="2"/>
       <c r="C351" s="7"/>
     </row>
-    <row r="352" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A352" s="2"/>
       <c r="B352" s="2"/>
       <c r="C352" s="7"/>
     </row>
-    <row r="353" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A353" s="2"/>
       <c r="B353" s="2"/>
       <c r="C353" s="7"/>
     </row>
-    <row r="354" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A354" s="2"/>
       <c r="B354" s="2"/>
       <c r="C354" s="7"/>
     </row>
-    <row r="355" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A355" s="2"/>
       <c r="B355" s="2"/>
       <c r="C355" s="7"/>
     </row>
-    <row r="356" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A356" s="2"/>
       <c r="B356" s="2"/>
       <c r="C356" s="7"/>
     </row>
-    <row r="357" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A357" s="2"/>
       <c r="B357" s="2"/>
       <c r="C357" s="7"/>
     </row>
-    <row r="358" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A358" s="2"/>
       <c r="B358" s="2"/>
       <c r="C358" s="7"/>
     </row>
-    <row r="359" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A359" s="2"/>
       <c r="B359" s="2"/>
       <c r="C359" s="7"/>
     </row>
-    <row r="360" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A360" s="2"/>
       <c r="B360" s="2"/>
       <c r="C360" s="7"/>
     </row>
-    <row r="361" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A361" s="2"/>
       <c r="B361" s="2"/>
       <c r="C361" s="7"/>
     </row>
-    <row r="362" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A362" s="2"/>
       <c r="B362" s="2"/>
       <c r="C362" s="7"/>
     </row>
-    <row r="363" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A363" s="2"/>
       <c r="B363" s="2"/>
       <c r="C363" s="7"/>
     </row>
-    <row r="364" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A364" s="2"/>
       <c r="B364" s="2"/>
       <c r="C364" s="7"/>
     </row>
-    <row r="365" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A365" s="2"/>
       <c r="B365" s="2"/>
       <c r="C365" s="7"/>
     </row>
-    <row r="366" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A366" s="2"/>
       <c r="B366" s="2"/>
       <c r="C366" s="7"/>
     </row>
-    <row r="367" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A367" s="2"/>
       <c r="B367" s="2"/>
       <c r="C367" s="7"/>
     </row>
-    <row r="368" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A368" s="2"/>
       <c r="B368" s="2"/>
       <c r="C368" s="7"/>
     </row>
-    <row r="369" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A369" s="2"/>
       <c r="B369" s="2"/>
       <c r="C369" s="7"/>
     </row>
-    <row r="370" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A370" s="2"/>
       <c r="B370" s="2"/>
       <c r="C370" s="7"/>
     </row>
-    <row r="371" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A371" s="2"/>
       <c r="B371" s="2"/>
       <c r="C371" s="7"/>
     </row>
-    <row r="372" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A372" s="2"/>
       <c r="B372" s="2"/>
       <c r="C372" s="7"/>
     </row>
-    <row r="373" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A373" s="2"/>
       <c r="B373" s="2"/>
       <c r="C373" s="7"/>
     </row>
-    <row r="374" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A374" s="2"/>
       <c r="B374" s="2"/>
       <c r="C374" s="7"/>
     </row>
-    <row r="375" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A375" s="2"/>
       <c r="B375" s="2"/>
       <c r="C375" s="7"/>
     </row>
-    <row r="376" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A376" s="2"/>
       <c r="B376" s="2"/>
       <c r="C376" s="7"/>
     </row>
-    <row r="377" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A377" s="2"/>
       <c r="B377" s="2"/>
       <c r="C377" s="7"/>
     </row>
-    <row r="378" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A378" s="2"/>
       <c r="B378" s="2"/>
       <c r="C378" s="7"/>
     </row>
-    <row r="379" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A379" s="2"/>
       <c r="B379" s="2"/>
       <c r="C379" s="7"/>
     </row>
-    <row r="380" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A380" s="2"/>
       <c r="B380" s="2"/>
       <c r="C380" s="7"/>
     </row>
-    <row r="381" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A381" s="2"/>
       <c r="B381" s="2"/>
       <c r="C381" s="7"/>
     </row>
-    <row r="382" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A382" s="2"/>
       <c r="B382" s="2"/>
       <c r="C382" s="7"/>
     </row>
-    <row r="383" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A383" s="2"/>
       <c r="B383" s="2"/>
       <c r="C383" s="7"/>
     </row>
-    <row r="384" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A384" s="2"/>
       <c r="B384" s="2"/>
       <c r="C384" s="7"/>
     </row>
-    <row r="385" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A385" s="2"/>
       <c r="B385" s="2"/>
       <c r="C385" s="7"/>
     </row>
-    <row r="386" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A386" s="2"/>
       <c r="B386" s="2"/>
       <c r="C386" s="7"/>
     </row>
-    <row r="387" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A387" s="2"/>
       <c r="B387" s="2"/>
       <c r="C387" s="7"/>
     </row>
-    <row r="388" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A388" s="2"/>
       <c r="B388" s="2"/>
       <c r="C388" s="7"/>
     </row>
-    <row r="389" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A389" s="2"/>
       <c r="B389" s="2"/>
       <c r="C389" s="7"/>
     </row>
-    <row r="390" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A390" s="2"/>
       <c r="B390" s="2"/>
       <c r="C390" s="7"/>
     </row>
-    <row r="391" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A391" s="2"/>
       <c r="B391" s="2"/>
       <c r="C391" s="7"/>
     </row>
-    <row r="392" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A392" s="2"/>
       <c r="B392" s="2"/>
       <c r="C392" s="7"/>
     </row>
-    <row r="393" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A393" s="2"/>
       <c r="B393" s="2"/>
       <c r="C393" s="7"/>
     </row>
-    <row r="394" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A394" s="2"/>
       <c r="B394" s="2"/>
       <c r="C394" s="7"/>
     </row>
-    <row r="395" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A395" s="2"/>
       <c r="B395" s="2"/>
       <c r="C395" s="7"/>
     </row>
-    <row r="396" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A396" s="2"/>
       <c r="B396" s="2"/>
       <c r="C396" s="7"/>
     </row>
-    <row r="397" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A397" s="2"/>
       <c r="B397" s="2"/>
       <c r="C397" s="7"/>
     </row>
-    <row r="398" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A398" s="2"/>
       <c r="B398" s="2"/>
       <c r="C398" s="7"/>
     </row>
-    <row r="399" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A399" s="2"/>
       <c r="B399" s="2"/>
       <c r="C399" s="7"/>
     </row>
-    <row r="400" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A400" s="2"/>
       <c r="B400" s="2"/>
       <c r="C400" s="7"/>
     </row>
-    <row r="401" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A401" s="2"/>
       <c r="B401" s="2"/>
       <c r="C401" s="7"/>
     </row>
-    <row r="402" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A402" s="2"/>
       <c r="B402" s="2"/>
       <c r="C402" s="7"/>
     </row>
-    <row r="403" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A403" s="2"/>
       <c r="B403" s="2"/>
       <c r="C403" s="7"/>
     </row>
-    <row r="404" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A404" s="2"/>
       <c r="B404" s="2"/>
       <c r="C404" s="7"/>
     </row>
-    <row r="405" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A405" s="2"/>
       <c r="B405" s="2"/>
       <c r="C405" s="7"/>
     </row>
-    <row r="406" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A406" s="2"/>
       <c r="B406" s="2"/>
       <c r="C406" s="7"/>
     </row>
-    <row r="407" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A407" s="2"/>
       <c r="B407" s="2"/>
       <c r="C407" s="7"/>
     </row>
-    <row r="408" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A408" s="2"/>
       <c r="B408" s="2"/>
       <c r="C408" s="7"/>
     </row>
-    <row r="409" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A409" s="2"/>
       <c r="B409" s="2"/>
       <c r="C409" s="7"/>
     </row>
-    <row r="410" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A410" s="2"/>
       <c r="B410" s="2"/>
       <c r="C410" s="7"/>
     </row>
-    <row r="411" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A411" s="2"/>
       <c r="B411" s="2"/>
       <c r="C411" s="7"/>
     </row>
-    <row r="412" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A412" s="2"/>
       <c r="B412" s="2"/>
       <c r="C412" s="7"/>
     </row>
-    <row r="413" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A413" s="2"/>
       <c r="B413" s="2"/>
       <c r="C413" s="7"/>
     </row>
-    <row r="414" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A414" s="2"/>
       <c r="B414" s="2"/>
       <c r="C414" s="7"/>
     </row>
-    <row r="415" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A415" s="2"/>
       <c r="B415" s="2"/>
       <c r="C415" s="7"/>
     </row>
-    <row r="416" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A416" s="2"/>
       <c r="B416" s="2"/>
       <c r="C416" s="7"/>
     </row>
-    <row r="417" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A417" s="2"/>
       <c r="B417" s="2"/>
       <c r="C417" s="7"/>
     </row>
-    <row r="418" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A418" s="2"/>
       <c r="B418" s="2"/>
       <c r="C418" s="7"/>
     </row>
-    <row r="419" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A419" s="2"/>
       <c r="B419" s="2"/>
       <c r="C419" s="7"/>
     </row>
-    <row r="420" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A420" s="2"/>
       <c r="B420" s="2"/>
       <c r="C420" s="7"/>
     </row>
-    <row r="421" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A421" s="2"/>
       <c r="B421" s="2"/>
       <c r="C421" s="7"/>
     </row>
-    <row r="422" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A422" s="2"/>
       <c r="B422" s="2"/>
       <c r="C422" s="7"/>
     </row>
-    <row r="423" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A423" s="2"/>
       <c r="B423" s="2"/>
       <c r="C423" s="7"/>
     </row>
-    <row r="424" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A424" s="2"/>
       <c r="B424" s="2"/>
       <c r="C424" s="7"/>
     </row>
-    <row r="425" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A425" s="2"/>
       <c r="B425" s="2"/>
       <c r="C425" s="7"/>
     </row>
-    <row r="426" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A426" s="2"/>
       <c r="B426" s="2"/>
       <c r="C426" s="7"/>
     </row>
-    <row r="427" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A427" s="2"/>
       <c r="B427" s="2"/>
       <c r="C427" s="7"/>
     </row>
-    <row r="428" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A428" s="2"/>
       <c r="B428" s="2"/>
       <c r="C428" s="7"/>
     </row>
-    <row r="429" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A429" s="2"/>
       <c r="B429" s="2"/>
       <c r="C429" s="7"/>
     </row>
-    <row r="430" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A430" s="2"/>
       <c r="B430" s="2"/>
       <c r="C430" s="7"/>
     </row>
-    <row r="431" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A431" s="2"/>
       <c r="B431" s="2"/>
       <c r="C431" s="7"/>
     </row>
-    <row r="432" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A432" s="2"/>
       <c r="B432" s="2"/>
       <c r="C432" s="7"/>
     </row>
-    <row r="433" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A433" s="2"/>
       <c r="B433" s="2"/>
       <c r="C433" s="7"/>
     </row>
-    <row r="434" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A434" s="2"/>
       <c r="B434" s="2"/>
       <c r="C434" s="7"/>
     </row>
-    <row r="435" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A435" s="2"/>
       <c r="B435" s="2"/>
       <c r="C435" s="7"/>
     </row>
-    <row r="436" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A436" s="2"/>
       <c r="B436" s="2"/>
       <c r="C436" s="7"/>
     </row>
-    <row r="437" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A437" s="2"/>
       <c r="B437" s="2"/>
       <c r="C437" s="7"/>
     </row>
-    <row r="438" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A438" s="2"/>
       <c r="B438" s="2"/>
       <c r="C438" s="7"/>
     </row>
-    <row r="439" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A439" s="2"/>
       <c r="B439" s="2"/>
       <c r="C439" s="7"/>
     </row>
-    <row r="440" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A440" s="2"/>
       <c r="B440" s="2"/>
       <c r="C440" s="7"/>
     </row>
-    <row r="441" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A441" s="2"/>
       <c r="B441" s="2"/>
       <c r="C441" s="7"/>
     </row>
-    <row r="442" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A442" s="2"/>
       <c r="B442" s="2"/>
       <c r="C442" s="7"/>
     </row>
-    <row r="443" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A443" s="2"/>
       <c r="B443" s="2"/>
       <c r="C443" s="7"/>
     </row>
-    <row r="444" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A444" s="2"/>
       <c r="B444" s="2"/>
       <c r="C444" s="7"/>
     </row>
-    <row r="445" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A445" s="2"/>
       <c r="B445" s="2"/>
       <c r="C445" s="7"/>
     </row>
-    <row r="446" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A446" s="2"/>
       <c r="B446" s="2"/>
       <c r="C446" s="7"/>
     </row>
-    <row r="447" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A447" s="2"/>
       <c r="B447" s="2"/>
       <c r="C447" s="7"/>
     </row>
-    <row r="448" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A448" s="2"/>
       <c r="B448" s="2"/>
       <c r="C448" s="7"/>
     </row>
-    <row r="449" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A449" s="2"/>
       <c r="B449" s="2"/>
       <c r="C449" s="7"/>
     </row>
-    <row r="450" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="450" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A450" s="2"/>
       <c r="B450" s="2"/>
       <c r="C450" s="7"/>
     </row>
-    <row r="451" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="451" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A451" s="2"/>
       <c r="B451" s="2"/>
       <c r="C451" s="7"/>
     </row>
-    <row r="452" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="452" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A452" s="2"/>
       <c r="B452" s="2"/>
       <c r="C452" s="7"/>
     </row>
-    <row r="453" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="453" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A453" s="2"/>
       <c r="B453" s="2"/>
       <c r="C453" s="7"/>
     </row>
-    <row r="454" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="454" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A454" s="2"/>
       <c r="B454" s="2"/>
       <c r="C454" s="7"/>
     </row>
-    <row r="455" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="455" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A455" s="2"/>
       <c r="B455" s="2"/>
       <c r="C455" s="7"/>
     </row>
-    <row r="456" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="456" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A456" s="2"/>
       <c r="B456" s="2"/>
       <c r="C456" s="7"/>
     </row>
-    <row r="457" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="457" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A457" s="2"/>
       <c r="B457" s="2"/>
       <c r="C457" s="7"/>
     </row>
-    <row r="458" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="458" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A458" s="2"/>
       <c r="B458" s="2"/>
       <c r="C458" s="7"/>
     </row>
-    <row r="459" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="459" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A459" s="2"/>
       <c r="B459" s="2"/>
       <c r="C459" s="7"/>
     </row>
-    <row r="460" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="460" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A460" s="2"/>
       <c r="B460" s="2"/>
       <c r="C460" s="7"/>
     </row>
-    <row r="461" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="461" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A461" s="2"/>
       <c r="B461" s="2"/>
       <c r="C461" s="7"/>
     </row>
-    <row r="462" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="462" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A462" s="2"/>
       <c r="B462" s="2"/>
       <c r="C462" s="7"/>
     </row>
-    <row r="463" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="463" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A463" s="2"/>
       <c r="B463" s="2"/>
       <c r="C463" s="7"/>
     </row>
-    <row r="464" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="464" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A464" s="2"/>
       <c r="B464" s="2"/>
       <c r="C464" s="7"/>
     </row>
-    <row r="465" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="465" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A465" s="2"/>
       <c r="B465" s="2"/>
       <c r="C465" s="7"/>
     </row>
-    <row r="466" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="466" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A466" s="2"/>
       <c r="B466" s="2"/>
       <c r="C466" s="7"/>
     </row>
-    <row r="467" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="467" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A467" s="2"/>
       <c r="B467" s="2"/>
       <c r="C467" s="7"/>
     </row>
-    <row r="468" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="468" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A468" s="2"/>
       <c r="B468" s="2"/>
       <c r="C468" s="7"/>
     </row>
-    <row r="469" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="469" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A469" s="2"/>
       <c r="B469" s="2"/>
       <c r="C469" s="7"/>
     </row>
-    <row r="470" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="470" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A470" s="2"/>
       <c r="B470" s="2"/>
       <c r="C470" s="7"/>
     </row>
-    <row r="471" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="471" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A471" s="2"/>
       <c r="B471" s="2"/>
       <c r="C471" s="7"/>
     </row>
-    <row r="472" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="472" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A472" s="2"/>
       <c r="B472" s="2"/>
       <c r="C472" s="7"/>
     </row>
-    <row r="473" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="473" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A473" s="2"/>
       <c r="B473" s="2"/>
       <c r="C473" s="7"/>
     </row>
-    <row r="474" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="474" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A474" s="2"/>
       <c r="B474" s="2"/>
       <c r="C474" s="7"/>
     </row>
-    <row r="475" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="475" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A475" s="2"/>
       <c r="B475" s="2"/>
       <c r="C475" s="7"/>
     </row>
-    <row r="476" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="476" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A476" s="2"/>
       <c r="B476" s="2"/>
       <c r="C476" s="7"/>
     </row>
-    <row r="477" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="477" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A477" s="2"/>
       <c r="B477" s="2"/>
       <c r="C477" s="7"/>
     </row>
-    <row r="478" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="478" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A478" s="2"/>
       <c r="B478" s="2"/>
       <c r="C478" s="7"/>
     </row>
-    <row r="479" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="479" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A479" s="2"/>
       <c r="B479" s="2"/>
       <c r="C479" s="7"/>
     </row>
-    <row r="480" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="480" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A480" s="2"/>
       <c r="B480" s="2"/>
       <c r="C480" s="7"/>
     </row>
-    <row r="481" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="481" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A481" s="2"/>
       <c r="B481" s="2"/>
       <c r="C481" s="7"/>
     </row>
-    <row r="482" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="482" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A482" s="2"/>
       <c r="B482" s="2"/>
       <c r="C482" s="7"/>
     </row>
-    <row r="483" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="483" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A483" s="2"/>
       <c r="B483" s="2"/>
       <c r="C483" s="7"/>
     </row>
-    <row r="484" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="484" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A484" s="2"/>
       <c r="B484" s="2"/>
       <c r="C484" s="7"/>
     </row>
-    <row r="485" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="485" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A485" s="2"/>
       <c r="B485" s="2"/>
       <c r="C485" s="7"/>
     </row>
-    <row r="486" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="486" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A486" s="2"/>
       <c r="B486" s="2"/>
       <c r="C486" s="7"/>
     </row>
-    <row r="487" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="487" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A487" s="2"/>
       <c r="B487" s="2"/>
       <c r="C487" s="7"/>
     </row>
-    <row r="488" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="488" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A488" s="2"/>
       <c r="B488" s="2"/>
       <c r="C488" s="7"/>
     </row>
-    <row r="489" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="489" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A489" s="2"/>
       <c r="B489" s="2"/>
       <c r="C489" s="7"/>
     </row>
-    <row r="490" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="490" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A490" s="2"/>
       <c r="B490" s="2"/>
       <c r="C490" s="7"/>
     </row>
-    <row r="491" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="491" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A491" s="2"/>
       <c r="B491" s="2"/>
       <c r="C491" s="7"/>
     </row>
-    <row r="492" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="492" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A492" s="2"/>
       <c r="B492" s="2"/>
       <c r="C492" s="7"/>
     </row>
-    <row r="493" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="493" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A493" s="2"/>
       <c r="B493" s="2"/>
       <c r="C493" s="7"/>
     </row>
-    <row r="494" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="494" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A494" s="2"/>
       <c r="B494" s="2"/>
       <c r="C494" s="7"/>
     </row>
-    <row r="495" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="495" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A495" s="2"/>
       <c r="B495" s="2"/>
       <c r="C495" s="7"/>
     </row>
-    <row r="496" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="496" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A496" s="2"/>
       <c r="B496" s="2"/>
       <c r="C496" s="7"/>
     </row>
-    <row r="497" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="497" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A497" s="2"/>
       <c r="B497" s="2"/>
       <c r="C497" s="7"/>
     </row>
-    <row r="498" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="498" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A498" s="2"/>
       <c r="B498" s="2"/>
       <c r="C498" s="7"/>
     </row>
-    <row r="499" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="499" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A499" s="2"/>
       <c r="B499" s="2"/>
       <c r="C499" s="7"/>
     </row>
-    <row r="500" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="500" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A500" s="2"/>
       <c r="B500" s="2"/>
       <c r="C500" s="7"/>
     </row>
-    <row r="501" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="501" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A501" s="2"/>
       <c r="B501" s="2"/>
       <c r="C501" s="7"/>
     </row>
-    <row r="502" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="502" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A502" s="2"/>
       <c r="B502" s="2"/>
       <c r="C502" s="7"/>
     </row>
-    <row r="503" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="503" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A503" s="2"/>
       <c r="B503" s="2"/>
       <c r="C503" s="7"/>
     </row>
-    <row r="504" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="504" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A504" s="2"/>
       <c r="B504" s="2"/>
       <c r="C504" s="7"/>
     </row>
-    <row r="505" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="505" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A505" s="2"/>
       <c r="B505" s="2"/>
       <c r="C505" s="7"/>
     </row>
-    <row r="506" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="506" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A506" s="2"/>
       <c r="B506" s="2"/>
       <c r="C506" s="7"/>
     </row>
-    <row r="507" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="507" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A507" s="2"/>
       <c r="B507" s="2"/>
       <c r="C507" s="7"/>
     </row>
-    <row r="508" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="508" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A508" s="2"/>
       <c r="B508" s="2"/>
       <c r="C508" s="7"/>
     </row>
-    <row r="509" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="509" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A509" s="2"/>
       <c r="B509" s="2"/>
       <c r="C509" s="7"/>
     </row>
-    <row r="510" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="510" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A510" s="2"/>
       <c r="B510" s="2"/>
       <c r="C510" s="7"/>
     </row>
-    <row r="511" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="511" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A511" s="2"/>
       <c r="B511" s="2"/>
       <c r="C511" s="7"/>
     </row>
-    <row r="512" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="512" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A512" s="2"/>
       <c r="B512" s="2"/>
       <c r="C512" s="7"/>
     </row>
-    <row r="513" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="513" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A513" s="2"/>
       <c r="B513" s="2"/>
       <c r="C513" s="7"/>
     </row>
-    <row r="514" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="514" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A514" s="2"/>
       <c r="B514" s="2"/>
       <c r="C514" s="7"/>
     </row>
-    <row r="515" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="515" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A515" s="2"/>
       <c r="B515" s="2"/>
       <c r="C515" s="7"/>
     </row>
-    <row r="516" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="516" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A516" s="2"/>
       <c r="B516" s="2"/>
       <c r="C516" s="7"/>
     </row>
-    <row r="517" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="517" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A517" s="2"/>
       <c r="B517" s="2"/>
       <c r="C517" s="7"/>
     </row>
-    <row r="518" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="518" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A518" s="2"/>
       <c r="B518" s="2"/>
       <c r="C518" s="7"/>
     </row>
-    <row r="519" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="519" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A519" s="2"/>
       <c r="B519" s="2"/>
       <c r="C519" s="7"/>
     </row>
-    <row r="520" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="520" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A520" s="2"/>
       <c r="B520" s="2"/>
       <c r="C520" s="7"/>
     </row>
-    <row r="521" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="521" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A521" s="2"/>
       <c r="B521" s="2"/>
       <c r="C521" s="7"/>
     </row>
-    <row r="522" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="522" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A522" s="2"/>
       <c r="B522" s="2"/>
       <c r="C522" s="7"/>
     </row>
-    <row r="523" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="523" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A523" s="2"/>
       <c r="B523" s="2"/>
       <c r="C523" s="7"/>
     </row>
-    <row r="524" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="524" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A524" s="2"/>
       <c r="B524" s="2"/>
       <c r="C524" s="7"/>
     </row>
-    <row r="525" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="525" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A525" s="2"/>
       <c r="B525" s="2"/>
       <c r="C525" s="7"/>
     </row>
-    <row r="526" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="526" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A526" s="2"/>
       <c r="B526" s="2"/>
       <c r="C526" s="7"/>
     </row>
-    <row r="527" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="527" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A527" s="2"/>
       <c r="B527" s="2"/>
       <c r="C527" s="7"/>
     </row>
-    <row r="528" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="528" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A528" s="2"/>
       <c r="B528" s="2"/>
       <c r="C528" s="7"/>
     </row>
-    <row r="529" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="529" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A529" s="2"/>
       <c r="B529" s="2"/>
       <c r="C529" s="7"/>
     </row>
-    <row r="530" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="530" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A530" s="2"/>
       <c r="B530" s="2"/>
       <c r="C530" s="7"/>
     </row>
-    <row r="531" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="531" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A531" s="2"/>
       <c r="B531" s="2"/>
       <c r="C531" s="7"/>
     </row>
-    <row r="532" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="532" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A532" s="2"/>
       <c r="B532" s="2"/>
       <c r="C532" s="7"/>
     </row>
-    <row r="533" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="533" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A533" s="2"/>
       <c r="B533" s="2"/>
       <c r="C533" s="7"/>
     </row>
-    <row r="534" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="534" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A534" s="2"/>
       <c r="B534" s="2"/>
       <c r="C534" s="7"/>
     </row>
-    <row r="535" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="535" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A535" s="2"/>
       <c r="B535" s="2"/>
       <c r="C535" s="7"/>
     </row>
-    <row r="536" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="536" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A536" s="2"/>
       <c r="B536" s="2"/>
       <c r="C536" s="7"/>
     </row>
-    <row r="537" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="537" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A537" s="2"/>
       <c r="B537" s="2"/>
       <c r="C537" s="7"/>
     </row>
-    <row r="538" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="538" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A538" s="2"/>
       <c r="B538" s="2"/>
       <c r="C538" s="7"/>
     </row>
-    <row r="539" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="539" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A539" s="2"/>
       <c r="B539" s="2"/>
       <c r="C539" s="7"/>
     </row>
-    <row r="540" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="540" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A540" s="2"/>
       <c r="B540" s="2"/>
       <c r="C540" s="7"/>
     </row>
-    <row r="541" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="541" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A541" s="2"/>
       <c r="B541" s="2"/>
       <c r="C541" s="7"/>
     </row>
-    <row r="542" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="542" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A542" s="2"/>
       <c r="B542" s="2"/>
       <c r="C542" s="7"/>
     </row>
-    <row r="543" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="543" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A543" s="2"/>
       <c r="B543" s="2"/>
       <c r="C543" s="7"/>
     </row>
-    <row r="544" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="544" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A544" s="2"/>
       <c r="B544" s="2"/>
       <c r="C544" s="7"/>
     </row>
-    <row r="545" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="545" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A545" s="2"/>
       <c r="B545" s="2"/>
       <c r="C545" s="7"/>
     </row>
-    <row r="546" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="546" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A546" s="2"/>
       <c r="B546" s="2"/>
       <c r="C546" s="7"/>
     </row>
-    <row r="547" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="547" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A547" s="2"/>
       <c r="B547" s="2"/>
       <c r="C547" s="7"/>
     </row>
-    <row r="548" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="548" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A548" s="2"/>
       <c r="B548" s="2"/>
       <c r="C548" s="7"/>
     </row>
-    <row r="549" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="549" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A549" s="2"/>
       <c r="B549" s="2"/>
       <c r="C549" s="7"/>
     </row>
-    <row r="550" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="550" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A550" s="2"/>
       <c r="B550" s="2"/>
       <c r="C550" s="7"/>
     </row>
-    <row r="551" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="551" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A551" s="2"/>
       <c r="B551" s="2"/>
       <c r="C551" s="7"/>
     </row>
-    <row r="552" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="552" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A552" s="2"/>
       <c r="B552" s="2"/>
       <c r="C552" s="7"/>
     </row>
-    <row r="553" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="553" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A553" s="2"/>
       <c r="B553" s="2"/>
       <c r="C553" s="7"/>
     </row>
-    <row r="554" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="554" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A554" s="2"/>
       <c r="B554" s="2"/>
       <c r="C554" s="7"/>
     </row>
-    <row r="555" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="555" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A555" s="2"/>
       <c r="B555" s="2"/>
       <c r="C555" s="7"/>
     </row>
-    <row r="556" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="556" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A556" s="2"/>
       <c r="B556" s="2"/>
       <c r="C556" s="7"/>
     </row>
-    <row r="557" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="557" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A557" s="2"/>
       <c r="B557" s="2"/>
       <c r="C557" s="7"/>
     </row>
-    <row r="558" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="558" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A558" s="2"/>
       <c r="B558" s="2"/>
       <c r="C558" s="7"/>
     </row>
-    <row r="559" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="559" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A559" s="2"/>
       <c r="B559" s="2"/>
       <c r="C559" s="7"/>
     </row>
-    <row r="560" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="560" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A560" s="2"/>
       <c r="B560" s="2"/>
       <c r="C560" s="7"/>
     </row>
-    <row r="561" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="561" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A561" s="2"/>
       <c r="B561" s="2"/>
       <c r="C561" s="7"/>
     </row>
-    <row r="562" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="562" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A562" s="2"/>
       <c r="B562" s="2"/>
       <c r="C562" s="7"/>
     </row>
-    <row r="563" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="563" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A563" s="2"/>
       <c r="B563" s="2"/>
       <c r="C563" s="7"/>
     </row>
-    <row r="564" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="564" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A564" s="2"/>
       <c r="B564" s="2"/>
       <c r="C564" s="7"/>
     </row>
-    <row r="565" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="565" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A565" s="2"/>
       <c r="B565" s="2"/>
       <c r="C565" s="7"/>
     </row>
-    <row r="566" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="566" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A566" s="2"/>
       <c r="B566" s="2"/>
       <c r="C566" s="7"/>
     </row>
-    <row r="567" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="567" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A567" s="2"/>
       <c r="B567" s="2"/>
       <c r="C567" s="7"/>
     </row>
-    <row r="568" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="568" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A568" s="2"/>
       <c r="B568" s="2"/>
       <c r="C568" s="7"/>
     </row>
-    <row r="569" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="569" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A569" s="2"/>
       <c r="B569" s="2"/>
       <c r="C569" s="7"/>
     </row>
-    <row r="570" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="570" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A570" s="2"/>
       <c r="B570" s="2"/>
       <c r="C570" s="7"/>
     </row>
-    <row r="571" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="571" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A571" s="2"/>
       <c r="B571" s="2"/>
       <c r="C571" s="7"/>
     </row>
-    <row r="572" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="572" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A572" s="2"/>
       <c r="B572" s="2"/>
       <c r="C572" s="7"/>
     </row>
-    <row r="573" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="573" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A573" s="2"/>
       <c r="B573" s="2"/>
       <c r="C573" s="7"/>
     </row>
-    <row r="574" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="574" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A574" s="2"/>
       <c r="B574" s="2"/>
       <c r="C574" s="7"/>
     </row>
-    <row r="575" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="575" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A575" s="2"/>
       <c r="B575" s="2"/>
       <c r="C575" s="7"/>
     </row>
-    <row r="576" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="576" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A576" s="2"/>
       <c r="B576" s="2"/>
       <c r="C576" s="7"/>
     </row>
-    <row r="577" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="577" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A577" s="2"/>
       <c r="B577" s="2"/>
       <c r="C577" s="7"/>
     </row>
-    <row r="578" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="578" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A578" s="2"/>
       <c r="B578" s="2"/>
       <c r="C578" s="7"/>
     </row>
-    <row r="579" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="579" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A579" s="2"/>
       <c r="B579" s="2"/>
       <c r="C579" s="7"/>
     </row>
-    <row r="580" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="580" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A580" s="2"/>
       <c r="B580" s="2"/>
       <c r="C580" s="7"/>
     </row>
-    <row r="581" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="581" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A581" s="2"/>
       <c r="B581" s="2"/>
       <c r="C581" s="7"/>
     </row>
-    <row r="582" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="582" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A582" s="2"/>
       <c r="B582" s="2"/>
       <c r="C582" s="7"/>
     </row>
-    <row r="583" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="583" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A583" s="2"/>
       <c r="B583" s="2"/>
       <c r="C583" s="7"/>
     </row>
-    <row r="584" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="584" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A584" s="2"/>
       <c r="B584" s="2"/>
       <c r="C584" s="7"/>
     </row>
-    <row r="585" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="585" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A585" s="2"/>
       <c r="B585" s="2"/>
       <c r="C585" s="7"/>
     </row>
-    <row r="586" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="586" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A586" s="2"/>
       <c r="B586" s="2"/>
       <c r="C586" s="7"/>
     </row>
-    <row r="587" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="587" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A587" s="2"/>
       <c r="B587" s="2"/>
       <c r="C587" s="7"/>
     </row>
-    <row r="588" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="588" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A588" s="2"/>
       <c r="B588" s="2"/>
       <c r="C588" s="7"/>
     </row>
-    <row r="589" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="589" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A589" s="2"/>
       <c r="B589" s="2"/>
       <c r="C589" s="7"/>
     </row>
-    <row r="590" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="590" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A590" s="2"/>
       <c r="B590" s="2"/>
       <c r="C590" s="7"/>
     </row>
-    <row r="591" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="591" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A591" s="2"/>
       <c r="B591" s="2"/>
       <c r="C591" s="7"/>
     </row>
-    <row r="592" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="592" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A592" s="2"/>
       <c r="B592" s="2"/>
       <c r="C592" s="7"/>
     </row>
-    <row r="593" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="593" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A593" s="2"/>
       <c r="B593" s="2"/>
       <c r="C593" s="7"/>
     </row>
-    <row r="594" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="594" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A594" s="2"/>
       <c r="B594" s="2"/>
       <c r="C594" s="7"/>
     </row>
-    <row r="595" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="595" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A595" s="2"/>
       <c r="B595" s="2"/>
       <c r="C595" s="7"/>
     </row>
-    <row r="596" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="596" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A596" s="2"/>
       <c r="B596" s="2"/>
       <c r="C596" s="7"/>
     </row>
-    <row r="597" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="597" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A597" s="2"/>
       <c r="B597" s="2"/>
       <c r="C597" s="7"/>
     </row>
-    <row r="598" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="598" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A598" s="2"/>
       <c r="B598" s="2"/>
       <c r="C598" s="7"/>
     </row>
-    <row r="599" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="599" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A599" s="2"/>
       <c r="B599" s="2"/>
       <c r="C599" s="7"/>
     </row>
-    <row r="600" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="600" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A600" s="2"/>
       <c r="B600" s="2"/>
       <c r="C600" s="7"/>
     </row>
-    <row r="601" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="601" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A601" s="2"/>
       <c r="B601" s="2"/>
       <c r="C601" s="7"/>
     </row>
-    <row r="602" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="602" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A602" s="2"/>
       <c r="B602" s="2"/>
       <c r="C602" s="7"/>
     </row>
-    <row r="603" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="603" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A603" s="2"/>
       <c r="B603" s="2"/>
       <c r="C603" s="7"/>
     </row>
-    <row r="604" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="604" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A604" s="2"/>
       <c r="B604" s="2"/>
       <c r="C604" s="7"/>
     </row>
-    <row r="605" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="605" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A605" s="2"/>
       <c r="B605" s="2"/>
       <c r="C605" s="7"/>
     </row>
-    <row r="606" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="606" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A606" s="2"/>
       <c r="B606" s="2"/>
       <c r="C606" s="7"/>
     </row>
-    <row r="607" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="607" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A607" s="2"/>
       <c r="B607" s="2"/>
       <c r="C607" s="7"/>
     </row>
-    <row r="608" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="608" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A608" s="2"/>
       <c r="B608" s="2"/>
       <c r="C608" s="7"/>
     </row>
-    <row r="609" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="609" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A609" s="2"/>
       <c r="B609" s="2"/>
       <c r="C609" s="7"/>
     </row>
-    <row r="610" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="610" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A610" s="2"/>
       <c r="B610" s="2"/>
       <c r="C610" s="7"/>
     </row>
-    <row r="611" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="611" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A611" s="2"/>
       <c r="B611" s="2"/>
       <c r="C611" s="7"/>
     </row>
-    <row r="612" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="612" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A612" s="2"/>
       <c r="B612" s="2"/>
       <c r="C612" s="7"/>
     </row>
-    <row r="613" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="613" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A613" s="2"/>
       <c r="B613" s="2"/>
       <c r="C613" s="7"/>
     </row>
-    <row r="614" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="614" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A614" s="2"/>
       <c r="B614" s="2"/>
       <c r="C614" s="7"/>
     </row>
-    <row r="615" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="615" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A615" s="2"/>
       <c r="B615" s="2"/>
       <c r="C615" s="7"/>
     </row>
-    <row r="616" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="616" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A616" s="2"/>
       <c r="B616" s="2"/>
       <c r="C616" s="7"/>
     </row>
-    <row r="617" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="617" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A617" s="2"/>
       <c r="B617" s="2"/>
       <c r="C617" s="7"/>
     </row>
-    <row r="618" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="618" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A618" s="2"/>
       <c r="B618" s="2"/>
       <c r="C618" s="7"/>
     </row>
-    <row r="619" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="619" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A619" s="2"/>
       <c r="B619" s="2"/>
       <c r="C619" s="7"/>
     </row>
-    <row r="620" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="620" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A620" s="2"/>
       <c r="B620" s="2"/>
       <c r="C620" s="7"/>
     </row>
-    <row r="621" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="621" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A621" s="2"/>
       <c r="B621" s="2"/>
       <c r="C621" s="7"/>
     </row>
-    <row r="622" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="622" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A622" s="2"/>
       <c r="B622" s="2"/>
       <c r="C622" s="7"/>
     </row>
-    <row r="623" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="623" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A623" s="2"/>
       <c r="B623" s="2"/>
       <c r="C623" s="7"/>
     </row>
-    <row r="624" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="624" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A624" s="2"/>
       <c r="B624" s="2"/>
       <c r="C624" s="7"/>
     </row>
-    <row r="625" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="625" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A625" s="2"/>
       <c r="B625" s="2"/>
       <c r="C625" s="7"/>
     </row>
-    <row r="626" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="626" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A626" s="2"/>
       <c r="B626" s="2"/>
       <c r="C626" s="7"/>
     </row>
-    <row r="627" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="627" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A627" s="2"/>
       <c r="B627" s="2"/>
       <c r="C627" s="7"/>
     </row>
-    <row r="628" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="628" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A628" s="2"/>
       <c r="B628" s="2"/>
       <c r="C628" s="7"/>
     </row>
-    <row r="629" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="629" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A629" s="2"/>
       <c r="B629" s="2"/>
       <c r="C629" s="7"/>
     </row>
-    <row r="630" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="630" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A630" s="2"/>
       <c r="B630" s="2"/>
       <c r="C630" s="7"/>
     </row>
-    <row r="631" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="631" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A631" s="2"/>
       <c r="B631" s="2"/>
       <c r="C631" s="7"/>
     </row>
-    <row r="632" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="632" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A632" s="2"/>
       <c r="B632" s="2"/>
       <c r="C632" s="7"/>
     </row>
-    <row r="633" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="633" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A633" s="2"/>
       <c r="B633" s="2"/>
       <c r="C633" s="7"/>
     </row>
-    <row r="634" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="634" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A634" s="2"/>
       <c r="B634" s="2"/>
       <c r="C634" s="7"/>
     </row>
-    <row r="635" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="635" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A635" s="2"/>
       <c r="B635" s="2"/>
       <c r="C635" s="7"/>
     </row>
-    <row r="636" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="636" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A636" s="2"/>
       <c r="B636" s="2"/>
       <c r="C636" s="7"/>
     </row>
-    <row r="637" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="637" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A637" s="2"/>
       <c r="B637" s="2"/>
       <c r="C637" s="7"/>
     </row>
-    <row r="638" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="638" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A638" s="2"/>
       <c r="B638" s="2"/>
       <c r="C638" s="7"/>
     </row>
-    <row r="639" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="639" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A639" s="2"/>
       <c r="B639" s="2"/>
       <c r="C639" s="7"/>
     </row>
-    <row r="640" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="640" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A640" s="2"/>
       <c r="B640" s="2"/>
       <c r="C640" s="7"/>
     </row>
-    <row r="641" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="641" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A641" s="2"/>
       <c r="B641" s="2"/>
       <c r="C641" s="7"/>
     </row>
-    <row r="642" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="642" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A642" s="2"/>
       <c r="B642" s="2"/>
       <c r="C642" s="7"/>
     </row>
-    <row r="643" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="643" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A643" s="2"/>
       <c r="B643" s="2"/>
       <c r="C643" s="7"/>
     </row>
-    <row r="644" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="644" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A644" s="2"/>
       <c r="B644" s="2"/>
       <c r="C644" s="7"/>
     </row>
-    <row r="645" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="645" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A645" s="2"/>
       <c r="B645" s="2"/>
       <c r="C645" s="7"/>
     </row>
-    <row r="646" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="646" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A646" s="2"/>
       <c r="B646" s="2"/>
       <c r="C646" s="7"/>
     </row>
-    <row r="647" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="647" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A647" s="2"/>
       <c r="B647" s="2"/>
       <c r="C647" s="7"/>
     </row>
-    <row r="648" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="648" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A648" s="2"/>
       <c r="B648" s="2"/>
       <c r="C648" s="7"/>
     </row>
-    <row r="649" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="649" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A649" s="2"/>
       <c r="B649" s="2"/>
       <c r="C649" s="7"/>
     </row>
-    <row r="650" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="650" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A650" s="2"/>
       <c r="B650" s="2"/>
       <c r="C650" s="7"/>
     </row>
-    <row r="651" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="651" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A651" s="2"/>
       <c r="B651" s="2"/>
       <c r="C651" s="7"/>
     </row>
-    <row r="652" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="652" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A652" s="2"/>
       <c r="B652" s="2"/>
       <c r="C652" s="7"/>
     </row>
-    <row r="653" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="653" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A653" s="2"/>
       <c r="B653" s="2"/>
       <c r="C653" s="7"/>
     </row>
-    <row r="654" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="654" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A654" s="2"/>
       <c r="B654" s="2"/>
       <c r="C654" s="7"/>
     </row>
-    <row r="655" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="655" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A655" s="2"/>
       <c r="B655" s="2"/>
       <c r="C655" s="7"/>
     </row>
-    <row r="656" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="656" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A656" s="2"/>
       <c r="B656" s="2"/>
       <c r="C656" s="7"/>
     </row>
-    <row r="657" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="657" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A657" s="2"/>
       <c r="B657" s="2"/>
       <c r="C657" s="7"/>
     </row>
-    <row r="658" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="658" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A658" s="2"/>
       <c r="B658" s="2"/>
       <c r="C658" s="7"/>
     </row>
-    <row r="659" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="659" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A659" s="2"/>
       <c r="B659" s="2"/>
       <c r="C659" s="7"/>
     </row>
-    <row r="660" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="660" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A660" s="2"/>
       <c r="B660" s="2"/>
       <c r="C660" s="7"/>
     </row>
-    <row r="661" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="661" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A661" s="2"/>
       <c r="B661" s="2"/>
       <c r="C661" s="7"/>
     </row>
-    <row r="662" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="662" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A662" s="2"/>
       <c r="B662" s="2"/>
       <c r="C662" s="7"/>
     </row>
-    <row r="663" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="663" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A663" s="2"/>
       <c r="B663" s="2"/>
       <c r="C663" s="7"/>
     </row>
-    <row r="664" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="664" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A664" s="2"/>
       <c r="B664" s="2"/>
       <c r="C664" s="7"/>
     </row>
-    <row r="665" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="665" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A665" s="2"/>
       <c r="B665" s="2"/>
       <c r="C665" s="7"/>
     </row>
-    <row r="666" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="666" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A666" s="2"/>
       <c r="B666" s="2"/>
       <c r="C666" s="7"/>
     </row>
-    <row r="667" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="667" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A667" s="2"/>
       <c r="B667" s="2"/>
       <c r="C667" s="7"/>
     </row>
-    <row r="668" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="668" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A668" s="2"/>
       <c r="B668" s="2"/>
       <c r="C668" s="7"/>
     </row>
-    <row r="669" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="669" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A669" s="2"/>
       <c r="B669" s="2"/>
       <c r="C669" s="7"/>
     </row>
-    <row r="670" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="670" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A670" s="2"/>
       <c r="B670" s="2"/>
       <c r="C670" s="7"/>
     </row>
-    <row r="671" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="671" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A671" s="2"/>
       <c r="B671" s="2"/>
       <c r="C671" s="7"/>
     </row>
-    <row r="672" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="672" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A672" s="2"/>
       <c r="B672" s="2"/>
       <c r="C672" s="7"/>
     </row>
-    <row r="673" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="673" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A673" s="2"/>
       <c r="B673" s="2"/>
       <c r="C673" s="7"/>
     </row>
-    <row r="674" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="674" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A674" s="2"/>
       <c r="B674" s="2"/>
       <c r="C674" s="7"/>
     </row>
-    <row r="675" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="675" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A675" s="2"/>
       <c r="B675" s="2"/>
       <c r="C675" s="7"/>
     </row>
-    <row r="676" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="676" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A676" s="2"/>
       <c r="B676" s="2"/>
       <c r="C676" s="7"/>
     </row>
-    <row r="677" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="677" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A677" s="2"/>
       <c r="B677" s="2"/>
       <c r="C677" s="7"/>
     </row>
-    <row r="678" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="678" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A678" s="2"/>
       <c r="B678" s="2"/>
       <c r="C678" s="7"/>
     </row>
-    <row r="679" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="679" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A679" s="2"/>
       <c r="B679" s="2"/>
       <c r="C679" s="7"/>
     </row>
-    <row r="680" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="680" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A680" s="2"/>
       <c r="B680" s="2"/>
       <c r="C680" s="7"/>
     </row>
-    <row r="681" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="681" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A681" s="2"/>
       <c r="B681" s="2"/>
       <c r="C681" s="7"/>
     </row>
-    <row r="682" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="682" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A682" s="2"/>
       <c r="B682" s="2"/>
       <c r="C682" s="7"/>
     </row>
-    <row r="683" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="683" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A683" s="2"/>
       <c r="B683" s="2"/>
       <c r="C683" s="7"/>
     </row>
-    <row r="684" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="684" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A684" s="2"/>
       <c r="B684" s="2"/>
       <c r="C684" s="7"/>
     </row>
-    <row r="685" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="685" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A685" s="2"/>
       <c r="B685" s="2"/>
       <c r="C685" s="7"/>
     </row>
-    <row r="686" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="686" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A686" s="2"/>
       <c r="B686" s="2"/>
       <c r="C686" s="7"/>
     </row>
-    <row r="687" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="687" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A687" s="2"/>
       <c r="B687" s="2"/>
       <c r="C687" s="7"/>
     </row>
-    <row r="688" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="688" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A688" s="2"/>
       <c r="B688" s="2"/>
       <c r="C688" s="7"/>
     </row>
-    <row r="689" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="689" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A689" s="2"/>
       <c r="B689" s="2"/>
       <c r="C689" s="7"/>
     </row>
-    <row r="690" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="690" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A690" s="2"/>
       <c r="B690" s="2"/>
       <c r="C690" s="7"/>
     </row>
-    <row r="691" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="691" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A691" s="2"/>
       <c r="B691" s="2"/>
       <c r="C691" s="7"/>
     </row>
-    <row r="692" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="692" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A692" s="2"/>
       <c r="B692" s="2"/>
       <c r="C692" s="7"/>
     </row>
-    <row r="693" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="693" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A693" s="2"/>
       <c r="B693" s="2"/>
       <c r="C693" s="7"/>
     </row>
-    <row r="694" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="694" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A694" s="2"/>
       <c r="B694" s="2"/>
       <c r="C694" s="7"/>
     </row>
-    <row r="695" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="695" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A695" s="2"/>
       <c r="B695" s="2"/>
       <c r="C695" s="7"/>
     </row>
-    <row r="696" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="696" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A696" s="2"/>
       <c r="B696" s="2"/>
       <c r="C696" s="7"/>
     </row>
-    <row r="697" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="697" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A697" s="2"/>
       <c r="B697" s="2"/>
       <c r="C697" s="7"/>
     </row>
-    <row r="698" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="698" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A698" s="2"/>
       <c r="B698" s="2"/>
       <c r="C698" s="7"/>
     </row>
-    <row r="699" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="699" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A699" s="2"/>
       <c r="B699" s="2"/>
       <c r="C699" s="7"/>
     </row>
-    <row r="700" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="700" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A700" s="2"/>
       <c r="B700" s="2"/>
       <c r="C700" s="7"/>
     </row>
-    <row r="701" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="701" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A701" s="2"/>
       <c r="B701" s="2"/>
       <c r="C701" s="7"/>
     </row>
-    <row r="702" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="702" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A702" s="2"/>
       <c r="B702" s="2"/>
       <c r="C702" s="7"/>
     </row>
-    <row r="703" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="703" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A703" s="2"/>
       <c r="B703" s="2"/>
       <c r="C703" s="7"/>
     </row>
-    <row r="704" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="704" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A704" s="2"/>
       <c r="B704" s="2"/>
       <c r="C704" s="7"/>
     </row>
-    <row r="705" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="705" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A705" s="2"/>
       <c r="B705" s="2"/>
       <c r="C705" s="7"/>
     </row>
-    <row r="706" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="706" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A706" s="2"/>
       <c r="B706" s="2"/>
       <c r="C706" s="7"/>
     </row>
-    <row r="707" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="707" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A707" s="2"/>
       <c r="B707" s="2"/>
       <c r="C707" s="7"/>
     </row>
-    <row r="708" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="708" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A708" s="2"/>
       <c r="B708" s="2"/>
       <c r="C708" s="7"/>
     </row>
-    <row r="709" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="709" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A709" s="2"/>
       <c r="B709" s="2"/>
       <c r="C709" s="7"/>
     </row>
-    <row r="710" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="710" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A710" s="2"/>
       <c r="B710" s="2"/>
       <c r="C710" s="7"/>
     </row>
-    <row r="711" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="711" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A711" s="2"/>
       <c r="B711" s="2"/>
       <c r="C711" s="7"/>
     </row>
-    <row r="712" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="712" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A712" s="2"/>
       <c r="B712" s="2"/>
       <c r="C712" s="7"/>
     </row>
-    <row r="713" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="713" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A713" s="2"/>
       <c r="B713" s="2"/>
       <c r="C713" s="7"/>
     </row>
-    <row r="714" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="714" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A714" s="2"/>
       <c r="B714" s="2"/>
       <c r="C714" s="7"/>
     </row>
-    <row r="715" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="715" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A715" s="2"/>
       <c r="B715" s="2"/>
       <c r="C715" s="7"/>
     </row>
-    <row r="716" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="716" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A716" s="2"/>
       <c r="B716" s="2"/>
       <c r="C716" s="7"/>
     </row>
-    <row r="717" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="717" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A717" s="2"/>
       <c r="B717" s="2"/>
       <c r="C717" s="7"/>
     </row>
-    <row r="718" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="718" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A718" s="2"/>
       <c r="B718" s="2"/>
       <c r="C718" s="7"/>
     </row>
-    <row r="719" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="719" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A719" s="2"/>
       <c r="B719" s="2"/>
       <c r="C719" s="7"/>
     </row>
-    <row r="720" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="720" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A720" s="2"/>
       <c r="B720" s="2"/>
       <c r="C720" s="7"/>
     </row>
-    <row r="721" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="721" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A721" s="2"/>
       <c r="B721" s="2"/>
       <c r="C721" s="7"/>
     </row>
-    <row r="722" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="722" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A722" s="2"/>
       <c r="B722" s="2"/>
       <c r="C722" s="7"/>
     </row>
-    <row r="723" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="723" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A723" s="2"/>
       <c r="B723" s="2"/>
       <c r="C723" s="7"/>
     </row>
-    <row r="724" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="724" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A724" s="2"/>
       <c r="B724" s="2"/>
       <c r="C724" s="7"/>
     </row>
-    <row r="725" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="725" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A725" s="2"/>
       <c r="B725" s="2"/>
       <c r="C725" s="7"/>
     </row>
-    <row r="726" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="726" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A726" s="2"/>
       <c r="B726" s="2"/>
       <c r="C726" s="7"/>
     </row>
-    <row r="727" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="727" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A727" s="2"/>
       <c r="B727" s="2"/>
       <c r="C727" s="7"/>
     </row>
-    <row r="728" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="728" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A728" s="2"/>
       <c r="B728" s="2"/>
       <c r="C728" s="7"/>
     </row>
-    <row r="729" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="729" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A729" s="2"/>
       <c r="B729" s="2"/>
       <c r="C729" s="7"/>
     </row>
-    <row r="730" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="730" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A730" s="2"/>
       <c r="B730" s="2"/>
       <c r="C730" s="7"/>
     </row>
-    <row r="731" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="731" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A731" s="2"/>
       <c r="B731" s="2"/>
       <c r="C731" s="7"/>
     </row>
-    <row r="732" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="732" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A732" s="2"/>
       <c r="B732" s="2"/>
       <c r="C732" s="7"/>
     </row>
-    <row r="733" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="733" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A733" s="2"/>
       <c r="B733" s="2"/>
       <c r="C733" s="7"/>
     </row>
-    <row r="734" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="734" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A734" s="2"/>
       <c r="B734" s="2"/>
       <c r="C734" s="7"/>
     </row>
-    <row r="735" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="735" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A735" s="2"/>
       <c r="B735" s="2"/>
       <c r="C735" s="7"/>
     </row>
-    <row r="736" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="736" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A736" s="2"/>
       <c r="B736" s="2"/>
       <c r="C736" s="7"/>
     </row>
-    <row r="737" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="737" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A737" s="2"/>
       <c r="B737" s="2"/>
       <c r="C737" s="7"/>
     </row>
-    <row r="738" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="738" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A738" s="2"/>
       <c r="B738" s="2"/>
       <c r="C738" s="7"/>
     </row>
-    <row r="739" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="739" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A739" s="2"/>
       <c r="B739" s="2"/>
       <c r="C739" s="7"/>
     </row>
-    <row r="740" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="740" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A740" s="2"/>
       <c r="B740" s="2"/>
       <c r="C740" s="7"/>
     </row>
-    <row r="741" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="741" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A741" s="2"/>
       <c r="B741" s="2"/>
       <c r="C741" s="7"/>
     </row>
-    <row r="742" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="742" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A742" s="2"/>
       <c r="B742" s="2"/>
       <c r="C742" s="7"/>
     </row>
-    <row r="743" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="743" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A743" s="2"/>
       <c r="B743" s="2"/>
       <c r="C743" s="7"/>
     </row>
-    <row r="744" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="744" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A744" s="2"/>
       <c r="B744" s="2"/>
       <c r="C744" s="7"/>
     </row>
-    <row r="745" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="745" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A745" s="2"/>
       <c r="B745" s="2"/>
       <c r="C745" s="7"/>
     </row>
-    <row r="746" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="746" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A746" s="2"/>
       <c r="B746" s="2"/>
       <c r="C746" s="7"/>
     </row>
-    <row r="747" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="747" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A747" s="2"/>
       <c r="B747" s="2"/>
       <c r="C747" s="7"/>
     </row>
-    <row r="748" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="748" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A748" s="2"/>
       <c r="B748" s="2"/>
       <c r="C748" s="7"/>
     </row>
-    <row r="749" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="749" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A749" s="2"/>
       <c r="B749" s="2"/>
       <c r="C749" s="7"/>
     </row>
-    <row r="750" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="750" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A750" s="2"/>
       <c r="B750" s="2"/>
       <c r="C750" s="7"/>
     </row>
-    <row r="751" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="751" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A751" s="2"/>
       <c r="B751" s="2"/>
       <c r="C751" s="7"/>
     </row>
-    <row r="752" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="752" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A752" s="2"/>
       <c r="B752" s="2"/>
       <c r="C752" s="7"/>
     </row>
-    <row r="753" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="753" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A753" s="2"/>
       <c r="B753" s="2"/>
       <c r="C753" s="7"/>
     </row>
-    <row r="754" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="754" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A754" s="2"/>
       <c r="B754" s="2"/>
       <c r="C754" s="7"/>
     </row>
-    <row r="755" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="755" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A755" s="2"/>
       <c r="B755" s="2"/>
       <c r="C755" s="7"/>
     </row>
-    <row r="756" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="756" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A756" s="2"/>
       <c r="B756" s="2"/>
       <c r="C756" s="7"/>
     </row>
-    <row r="757" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="757" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A757" s="2"/>
       <c r="B757" s="2"/>
       <c r="C757" s="7"/>
     </row>
-    <row r="758" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="758" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A758" s="2"/>
       <c r="B758" s="2"/>
       <c r="C758" s="7"/>
     </row>
-    <row r="759" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="759" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A759" s="2"/>
       <c r="B759" s="2"/>
       <c r="C759" s="7"/>
     </row>
-    <row r="760" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="760" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A760" s="2"/>
       <c r="B760" s="2"/>
       <c r="C760" s="7"/>
     </row>
-    <row r="761" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="761" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A761" s="2"/>
       <c r="B761" s="2"/>
       <c r="C761" s="7"/>
     </row>
-    <row r="762" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="762" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A762" s="2"/>
       <c r="B762" s="2"/>
       <c r="C762" s="7"/>
     </row>
-    <row r="763" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="763" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A763" s="2"/>
       <c r="B763" s="2"/>
       <c r="C763" s="7"/>
     </row>
-    <row r="764" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="764" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A764" s="2"/>
       <c r="B764" s="2"/>
       <c r="C764" s="7"/>
     </row>
-    <row r="765" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="765" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A765" s="2"/>
       <c r="B765" s="2"/>
       <c r="C765" s="7"/>
     </row>
-    <row r="766" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="766" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A766" s="2"/>
       <c r="B766" s="2"/>
       <c r="C766" s="7"/>
     </row>
-    <row r="767" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="767" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A767" s="2"/>
       <c r="B767" s="2"/>
       <c r="C767" s="7"/>
     </row>
-    <row r="768" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="768" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A768" s="2"/>
       <c r="B768" s="2"/>
       <c r="C768" s="7"/>
     </row>
-    <row r="769" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="769" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A769" s="2"/>
       <c r="B769" s="2"/>
       <c r="C769" s="7"/>
     </row>
-    <row r="770" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="770" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A770" s="2"/>
       <c r="B770" s="2"/>
       <c r="C770" s="7"/>
     </row>
-    <row r="771" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="771" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A771" s="2"/>
       <c r="B771" s="2"/>
       <c r="C771" s="7"/>
     </row>
-    <row r="772" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="772" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A772" s="2"/>
       <c r="B772" s="2"/>
       <c r="C772" s="7"/>
     </row>
-    <row r="773" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="773" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A773" s="2"/>
       <c r="B773" s="2"/>
       <c r="C773" s="7"/>
     </row>
-    <row r="774" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="774" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A774" s="2"/>
       <c r="B774" s="2"/>
       <c r="C774" s="7"/>
     </row>
-    <row r="775" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="775" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A775" s="2"/>
       <c r="B775" s="2"/>
       <c r="C775" s="7"/>
     </row>
-    <row r="776" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="776" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A776" s="2"/>
       <c r="B776" s="2"/>
       <c r="C776" s="7"/>
     </row>
-    <row r="777" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="777" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A777" s="2"/>
       <c r="B777" s="2"/>
       <c r="C777" s="7"/>
     </row>
-    <row r="778" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="778" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A778" s="2"/>
       <c r="B778" s="2"/>
       <c r="C778" s="7"/>
     </row>
-    <row r="779" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="779" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A779" s="2"/>
       <c r="B779" s="2"/>
       <c r="C779" s="7"/>
     </row>
-    <row r="780" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="780" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A780" s="2"/>
       <c r="B780" s="2"/>
       <c r="C780" s="7"/>
     </row>
-    <row r="781" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="781" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A781" s="2"/>
       <c r="B781" s="2"/>
       <c r="C781" s="7"/>
     </row>
-    <row r="782" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="782" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A782" s="2"/>
       <c r="B782" s="2"/>
       <c r="C782" s="7"/>
     </row>
-    <row r="783" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="783" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A783" s="2"/>
       <c r="B783" s="2"/>
       <c r="C783" s="7"/>
     </row>
-    <row r="784" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="784" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A784" s="2"/>
       <c r="B784" s="2"/>
       <c r="C784" s="7"/>
     </row>
-    <row r="785" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="785" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A785" s="2"/>
       <c r="B785" s="2"/>
       <c r="C785" s="7"/>
     </row>
-    <row r="786" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="786" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A786" s="2"/>
       <c r="B786" s="2"/>
       <c r="C786" s="7"/>
     </row>
-    <row r="787" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="787" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A787" s="2"/>
       <c r="B787" s="2"/>
       <c r="C787" s="7"/>
     </row>
-    <row r="788" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="788" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A788" s="2"/>
       <c r="B788" s="2"/>
       <c r="C788" s="7"/>
     </row>
-    <row r="789" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="789" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A789" s="2"/>
       <c r="B789" s="2"/>
       <c r="C789" s="7"/>
     </row>
-    <row r="790" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="790" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A790" s="2"/>
       <c r="B790" s="2"/>
       <c r="C790" s="7"/>
     </row>
-    <row r="791" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="791" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A791" s="2"/>
       <c r="B791" s="2"/>
       <c r="C791" s="7"/>
     </row>
-    <row r="792" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="792" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A792" s="2"/>
       <c r="B792" s="2"/>
       <c r="C792" s="7"/>
     </row>
-    <row r="793" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="793" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A793" s="2"/>
       <c r="B793" s="2"/>
       <c r="C793" s="7"/>
     </row>
-    <row r="794" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="794" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A794" s="2"/>
       <c r="B794" s="2"/>
       <c r="C794" s="7"/>
     </row>
-    <row r="795" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="795" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A795" s="2"/>
       <c r="B795" s="2"/>
       <c r="C795" s="7"/>
     </row>
-    <row r="796" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="796" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A796" s="2"/>
       <c r="B796" s="2"/>
       <c r="C796" s="7"/>
     </row>
-    <row r="797" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="797" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A797" s="2"/>
       <c r="B797" s="2"/>
       <c r="C797" s="7"/>
     </row>
-    <row r="798" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="798" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A798" s="2"/>
       <c r="B798" s="2"/>
       <c r="C798" s="7"/>
     </row>
-    <row r="799" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="799" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A799" s="2"/>
       <c r="B799" s="2"/>
       <c r="C799" s="7"/>
     </row>
-    <row r="800" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="800" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A800" s="2"/>
       <c r="B800" s="2"/>
       <c r="C800" s="7"/>
     </row>
-    <row r="801" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="801" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A801" s="2"/>
       <c r="B801" s="2"/>
       <c r="C801" s="7"/>
     </row>
-    <row r="802" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="802" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A802" s="2"/>
       <c r="B802" s="2"/>
       <c r="C802" s="7"/>
     </row>
-    <row r="803" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="803" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A803" s="2"/>
       <c r="B803" s="2"/>
       <c r="C803" s="7"/>
     </row>
-    <row r="804" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="804" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A804" s="2"/>
       <c r="B804" s="2"/>
       <c r="C804" s="7"/>
     </row>
-    <row r="805" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="805" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A805" s="2"/>
       <c r="B805" s="2"/>
       <c r="C805" s="7"/>
     </row>
-    <row r="806" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="806" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A806" s="2"/>
       <c r="B806" s="2"/>
       <c r="C806" s="7"/>
     </row>
-    <row r="807" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="807" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A807" s="2"/>
       <c r="B807" s="2"/>
       <c r="C807" s="7"/>
     </row>
-    <row r="808" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="808" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A808" s="2"/>
       <c r="B808" s="2"/>
       <c r="C808" s="7"/>
     </row>
-    <row r="809" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="809" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A809" s="2"/>
       <c r="B809" s="2"/>
       <c r="C809" s="7"/>
     </row>
-    <row r="810" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="810" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A810" s="2"/>
       <c r="B810" s="2"/>
       <c r="C810" s="7"/>
     </row>
-    <row r="811" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="811" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A811" s="2"/>
       <c r="B811" s="2"/>
       <c r="C811" s="7"/>
     </row>
-    <row r="812" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="812" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A812" s="2"/>
       <c r="B812" s="2"/>
       <c r="C812" s="7"/>
     </row>
-    <row r="813" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="813" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A813" s="2"/>
       <c r="B813" s="2"/>
       <c r="C813" s="7"/>
     </row>
-    <row r="814" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="814" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A814" s="2"/>
       <c r="B814" s="2"/>
       <c r="C814" s="7"/>
     </row>
-    <row r="815" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="815" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A815" s="2"/>
       <c r="B815" s="2"/>
       <c r="C815" s="7"/>
     </row>
-    <row r="816" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="816" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A816" s="2"/>
       <c r="B816" s="2"/>
       <c r="C816" s="7"/>
     </row>
-    <row r="817" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="817" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A817" s="2"/>
       <c r="B817" s="2"/>
       <c r="C817" s="7"/>
     </row>
-    <row r="818" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="818" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A818" s="2"/>
       <c r="B818" s="2"/>
       <c r="C818" s="7"/>
     </row>
-    <row r="819" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="819" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A819" s="2"/>
       <c r="B819" s="2"/>
       <c r="C819" s="7"/>
     </row>
-    <row r="820" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="820" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A820" s="2"/>
       <c r="B820" s="2"/>
       <c r="C820" s="7"/>
     </row>
-    <row r="821" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="821" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A821" s="2"/>
       <c r="B821" s="2"/>
       <c r="C821" s="7"/>
     </row>
-    <row r="822" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="822" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A822" s="2"/>
       <c r="B822" s="2"/>
       <c r="C822" s="7"/>
     </row>
-    <row r="823" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="823" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A823" s="2"/>
       <c r="B823" s="2"/>
       <c r="C823" s="7"/>
     </row>
-    <row r="824" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="824" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A824" s="2"/>
       <c r="B824" s="2"/>
       <c r="C824" s="7"/>
     </row>
-    <row r="825" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="825" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A825" s="2"/>
       <c r="B825" s="2"/>
       <c r="C825" s="7"/>
     </row>
-    <row r="826" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="826" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A826" s="2"/>
       <c r="B826" s="2"/>
       <c r="C826" s="7"/>
     </row>
-    <row r="827" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="827" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A827" s="2"/>
       <c r="B827" s="2"/>
       <c r="C827" s="7"/>
     </row>
-    <row r="828" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="828" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A828" s="2"/>
       <c r="B828" s="2"/>
       <c r="C828" s="7"/>
     </row>
-    <row r="829" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="829" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A829" s="2"/>
       <c r="B829" s="2"/>
       <c r="C829" s="7"/>
     </row>
-    <row r="830" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="830" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A830" s="2"/>
       <c r="B830" s="2"/>
       <c r="C830" s="7"/>
     </row>
-    <row r="831" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="831" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A831" s="2"/>
       <c r="B831" s="2"/>
       <c r="C831" s="7"/>
     </row>
-    <row r="832" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="832" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A832" s="2"/>
       <c r="B832" s="2"/>
       <c r="C832" s="7"/>
     </row>
-    <row r="833" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="833" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A833" s="2"/>
       <c r="B833" s="2"/>
       <c r="C833" s="7"/>
     </row>
-    <row r="834" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="834" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A834" s="2"/>
       <c r="B834" s="2"/>
       <c r="C834" s="7"/>
     </row>
-    <row r="835" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="835" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A835" s="2"/>
       <c r="B835" s="2"/>
       <c r="C835" s="7"/>
     </row>
-    <row r="836" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="836" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A836" s="2"/>
       <c r="B836" s="2"/>
       <c r="C836" s="7"/>
     </row>
-    <row r="837" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="837" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A837" s="2"/>
       <c r="B837" s="2"/>
       <c r="C837" s="7"/>
     </row>
-    <row r="838" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="838" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A838" s="2"/>
       <c r="B838" s="2"/>
       <c r="C838" s="7"/>
     </row>
-    <row r="839" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="839" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A839" s="2"/>
       <c r="B839" s="2"/>
       <c r="C839" s="7"/>
     </row>
-    <row r="840" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="840" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A840" s="2"/>
       <c r="B840" s="2"/>
       <c r="C840" s="7"/>
     </row>
-    <row r="841" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="841" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A841" s="2"/>
       <c r="B841" s="2"/>
       <c r="C841" s="7"/>
     </row>
-    <row r="842" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="842" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A842" s="2"/>
       <c r="B842" s="2"/>
       <c r="C842" s="7"/>
     </row>
-    <row r="843" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="843" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A843" s="2"/>
       <c r="B843" s="2"/>
       <c r="C843" s="7"/>
     </row>
-    <row r="844" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="844" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A844" s="2"/>
       <c r="B844" s="2"/>
       <c r="C844" s="7"/>
     </row>
-    <row r="845" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="845" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A845" s="2"/>
       <c r="B845" s="2"/>
       <c r="C845" s="7"/>
     </row>
-    <row r="846" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="846" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A846" s="2"/>
       <c r="B846" s="2"/>
       <c r="C846" s="7"/>
     </row>
-    <row r="847" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="847" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A847" s="2"/>
       <c r="B847" s="2"/>
       <c r="C847" s="7"/>
     </row>
-    <row r="848" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="848" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A848" s="2"/>
       <c r="B848" s="2"/>
       <c r="C848" s="7"/>
     </row>
-    <row r="849" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="849" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A849" s="2"/>
       <c r="B849" s="2"/>
       <c r="C849" s="7"/>
     </row>
-    <row r="850" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="850" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A850" s="2"/>
       <c r="B850" s="2"/>
       <c r="C850" s="7"/>
     </row>
-    <row r="851" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="851" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A851" s="2"/>
       <c r="B851" s="2"/>
       <c r="C851" s="7"/>
     </row>
-    <row r="852" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="852" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A852" s="2"/>
       <c r="B852" s="2"/>
       <c r="C852" s="7"/>
     </row>
-    <row r="853" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="853" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A853" s="2"/>
       <c r="B853" s="2"/>
       <c r="C853" s="7"/>
     </row>
-    <row r="854" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="854" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A854" s="2"/>
       <c r="B854" s="2"/>
       <c r="C854" s="7"/>
     </row>
-    <row r="855" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="855" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A855" s="2"/>
       <c r="B855" s="2"/>
       <c r="C855" s="7"/>
     </row>
-    <row r="856" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="856" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A856" s="2"/>
       <c r="B856" s="2"/>
       <c r="C856" s="7"/>
     </row>
-    <row r="857" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="857" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A857" s="2"/>
       <c r="B857" s="2"/>
       <c r="C857" s="7"/>
     </row>
-    <row r="858" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="858" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A858" s="2"/>
       <c r="B858" s="2"/>
       <c r="C858" s="7"/>
     </row>
-    <row r="859" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="859" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A859" s="2"/>
       <c r="B859" s="2"/>
       <c r="C859" s="7"/>
     </row>
-    <row r="860" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="860" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A860" s="2"/>
       <c r="B860" s="2"/>
       <c r="C860" s="7"/>
     </row>
-    <row r="861" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="861" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A861" s="2"/>
       <c r="B861" s="2"/>
       <c r="C861" s="7"/>
     </row>
-    <row r="862" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="862" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A862" s="2"/>
       <c r="B862" s="2"/>
       <c r="C862" s="7"/>
     </row>
-    <row r="863" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="863" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A863" s="2"/>
       <c r="B863" s="2"/>
       <c r="C863" s="7"/>
     </row>
-    <row r="864" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="864" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A864" s="2"/>
       <c r="B864" s="2"/>
       <c r="C864" s="7"/>
     </row>
-    <row r="865" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="865" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A865" s="2"/>
       <c r="B865" s="2"/>
       <c r="C865" s="7"/>
     </row>
-    <row r="866" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="866" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A866" s="2"/>
       <c r="B866" s="2"/>
       <c r="C866" s="7"/>
     </row>
-    <row r="867" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="867" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A867" s="2"/>
       <c r="B867" s="2"/>
       <c r="C867" s="7"/>
     </row>
-    <row r="868" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="868" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A868" s="2"/>
       <c r="B868" s="2"/>
       <c r="C868" s="7"/>
     </row>
-    <row r="869" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="869" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A869" s="2"/>
       <c r="B869" s="2"/>
       <c r="C869" s="7"/>
     </row>
-    <row r="870" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="870" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A870" s="2"/>
       <c r="B870" s="2"/>
       <c r="C870" s="7"/>
     </row>
-    <row r="871" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="871" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A871" s="2"/>
       <c r="B871" s="2"/>
       <c r="C871" s="7"/>
     </row>
-    <row r="872" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="872" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A872" s="2"/>
       <c r="B872" s="2"/>
       <c r="C872" s="7"/>
     </row>
-    <row r="873" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="873" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A873" s="2"/>
       <c r="B873" s="2"/>
       <c r="C873" s="7"/>
     </row>
-    <row r="874" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="874" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A874" s="2"/>
       <c r="B874" s="2"/>
       <c r="C874" s="7"/>
     </row>
-    <row r="875" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="875" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A875" s="2"/>
       <c r="B875" s="2"/>
       <c r="C875" s="7"/>
     </row>
-    <row r="876" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="876" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A876" s="2"/>
       <c r="B876" s="2"/>
       <c r="C876" s="7"/>
     </row>
-    <row r="877" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="877" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A877" s="2"/>
       <c r="B877" s="2"/>
       <c r="C877" s="7"/>
     </row>
-    <row r="878" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="878" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A878" s="2"/>
       <c r="B878" s="2"/>
       <c r="C878" s="7"/>
     </row>
-    <row r="879" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="879" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A879" s="2"/>
       <c r="B879" s="2"/>
       <c r="C879" s="7"/>
     </row>
-    <row r="880" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="880" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A880" s="2"/>
       <c r="B880" s="2"/>
       <c r="C880" s="7"/>
     </row>
-    <row r="881" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="881" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A881" s="2"/>
       <c r="B881" s="2"/>
       <c r="C881" s="7"/>
     </row>
-    <row r="882" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="882" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A882" s="2"/>
       <c r="B882" s="2"/>
       <c r="C882" s="7"/>
     </row>
-    <row r="883" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="883" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A883" s="2"/>
       <c r="B883" s="2"/>
       <c r="C883" s="7"/>
     </row>
-    <row r="884" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="884" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A884" s="2"/>
       <c r="B884" s="2"/>
       <c r="C884" s="7"/>
     </row>
-    <row r="885" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="885" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A885" s="2"/>
       <c r="B885" s="2"/>
       <c r="C885" s="7"/>
     </row>
-    <row r="886" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="886" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A886" s="2"/>
       <c r="B886" s="2"/>
       <c r="C886" s="7"/>
     </row>
-    <row r="887" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="887" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A887" s="2"/>
       <c r="B887" s="2"/>
       <c r="C887" s="7"/>
     </row>
-    <row r="888" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="888" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A888" s="2"/>
       <c r="B888" s="2"/>
       <c r="C888" s="7"/>
     </row>
-    <row r="889" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="889" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A889" s="2"/>
       <c r="B889" s="2"/>
       <c r="C889" s="7"/>
     </row>
-    <row r="890" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="890" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A890" s="2"/>
       <c r="B890" s="2"/>
       <c r="C890" s="7"/>
     </row>
-    <row r="891" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="891" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A891" s="2"/>
       <c r="B891" s="2"/>
       <c r="C891" s="7"/>
     </row>
-    <row r="892" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="892" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A892" s="2"/>
       <c r="B892" s="2"/>
       <c r="C892" s="7"/>
     </row>
-    <row r="893" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="893" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A893" s="2"/>
       <c r="B893" s="2"/>
       <c r="C893" s="7"/>
     </row>
-    <row r="894" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="894" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A894" s="2"/>
       <c r="B894" s="2"/>
       <c r="C894" s="7"/>
     </row>
-    <row r="895" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="895" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A895" s="2"/>
       <c r="B895" s="2"/>
       <c r="C895" s="7"/>
     </row>
-    <row r="896" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="896" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A896" s="2"/>
       <c r="B896" s="2"/>
       <c r="C896" s="7"/>
     </row>
-    <row r="897" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="897" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A897" s="2"/>
       <c r="B897" s="2"/>
       <c r="C897" s="7"/>
     </row>
-    <row r="898" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="898" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A898" s="2"/>
       <c r="B898" s="2"/>
       <c r="C898" s="7"/>
     </row>
-    <row r="899" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="899" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A899" s="2"/>
       <c r="B899" s="2"/>
       <c r="C899" s="7"/>
     </row>
-    <row r="900" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="900" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A900" s="2"/>
       <c r="B900" s="2"/>
       <c r="C900" s="7"/>
     </row>
-    <row r="901" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="901" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A901" s="2"/>
       <c r="B901" s="2"/>
       <c r="C901" s="7"/>
     </row>
-    <row r="902" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="902" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A902" s="2"/>
       <c r="B902" s="2"/>
       <c r="C902" s="7"/>
     </row>
-    <row r="903" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="903" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A903" s="2"/>
       <c r="B903" s="2"/>
       <c r="C903" s="7"/>
     </row>
-    <row r="904" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="904" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A904" s="2"/>
       <c r="B904" s="2"/>
       <c r="C904" s="7"/>
     </row>
-    <row r="905" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="905" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A905" s="2"/>
       <c r="B905" s="2"/>
       <c r="C905" s="7"/>
     </row>
-    <row r="906" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="906" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A906" s="2"/>
       <c r="B906" s="2"/>
       <c r="C906" s="7"/>
     </row>
-    <row r="907" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="907" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A907" s="2"/>
       <c r="B907" s="2"/>
       <c r="C907" s="7"/>
     </row>
-    <row r="908" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="908" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A908" s="2"/>
       <c r="B908" s="2"/>
       <c r="C908" s="7"/>
     </row>
-    <row r="909" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="909" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A909" s="2"/>
       <c r="B909" s="2"/>
       <c r="C909" s="7"/>
     </row>
-    <row r="910" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="910" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A910" s="2"/>
       <c r="B910" s="2"/>
       <c r="C910" s="7"/>
     </row>
-    <row r="911" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="911" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A911" s="2"/>
       <c r="B911" s="2"/>
       <c r="C911" s="7"/>
     </row>
-    <row r="912" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="912" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A912" s="2"/>
       <c r="B912" s="2"/>
       <c r="C912" s="7"/>
     </row>
-    <row r="913" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="913" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A913" s="2"/>
       <c r="B913" s="2"/>
       <c r="C913" s="7"/>
     </row>
-    <row r="914" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="914" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A914" s="2"/>
       <c r="B914" s="2"/>
       <c r="C914" s="7"/>
     </row>
-    <row r="915" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="915" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A915" s="2"/>
       <c r="B915" s="2"/>
       <c r="C915" s="7"/>
     </row>
-    <row r="916" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="916" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A916" s="2"/>
       <c r="B916" s="2"/>
       <c r="C916" s="7"/>
     </row>
-    <row r="917" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="917" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A917" s="2"/>
       <c r="B917" s="2"/>
       <c r="C917" s="7"/>
     </row>
-    <row r="918" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="918" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A918" s="2"/>
       <c r="B918" s="2"/>
       <c r="C918" s="7"/>
     </row>
-    <row r="919" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="919" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A919" s="2"/>
       <c r="B919" s="2"/>
       <c r="C919" s="7"/>
     </row>
-    <row r="920" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="920" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A920" s="2"/>
       <c r="B920" s="2"/>
       <c r="C920" s="7"/>
     </row>
-    <row r="921" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="921" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A921" s="2"/>
       <c r="B921" s="2"/>
       <c r="C921" s="7"/>
     </row>
-    <row r="922" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="922" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A922" s="2"/>
       <c r="B922" s="2"/>
       <c r="C922" s="7"/>
     </row>
-    <row r="923" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="923" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A923" s="2"/>
       <c r="B923" s="2"/>
       <c r="C923" s="7"/>
     </row>
-    <row r="924" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="924" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A924" s="2"/>
       <c r="B924" s="2"/>
       <c r="C924" s="7"/>
     </row>
-    <row r="925" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="925" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A925" s="2"/>
       <c r="B925" s="2"/>
       <c r="C925" s="7"/>
     </row>
-    <row r="926" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="926" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A926" s="2"/>
       <c r="B926" s="2"/>
       <c r="C926" s="7"/>
     </row>
-    <row r="927" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="927" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A927" s="2"/>
       <c r="B927" s="2"/>
       <c r="C927" s="7"/>
     </row>
-    <row r="928" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="928" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A928" s="2"/>
       <c r="B928" s="2"/>
       <c r="C928" s="7"/>
     </row>
-    <row r="929" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="929" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A929" s="2"/>
       <c r="B929" s="2"/>
       <c r="C929" s="7"/>
     </row>
-    <row r="930" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="930" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A930" s="2"/>
       <c r="B930" s="2"/>
       <c r="C930" s="7"/>
     </row>
-    <row r="931" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="931" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A931" s="2"/>
       <c r="B931" s="2"/>
       <c r="C931" s="7"/>
     </row>
-    <row r="932" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="932" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A932" s="2"/>
       <c r="B932" s="2"/>
       <c r="C932" s="7"/>
     </row>
-    <row r="933" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="933" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A933" s="2"/>
       <c r="B933" s="2"/>
       <c r="C933" s="7"/>
     </row>
-    <row r="934" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="934" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A934" s="2"/>
       <c r="B934" s="2"/>
       <c r="C934" s="7"/>
     </row>
-    <row r="935" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="935" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A935" s="2"/>
       <c r="B935" s="2"/>
       <c r="C935" s="7"/>
     </row>
-    <row r="936" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="936" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A936" s="2"/>
       <c r="B936" s="2"/>
       <c r="C936" s="7"/>
     </row>
-    <row r="937" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="937" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A937" s="2"/>
       <c r="B937" s="2"/>
       <c r="C937" s="7"/>
     </row>
-    <row r="938" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="938" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A938" s="2"/>
       <c r="B938" s="2"/>
       <c r="C938" s="7"/>
     </row>
-    <row r="939" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="939" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A939" s="2"/>
       <c r="B939" s="2"/>
       <c r="C939" s="7"/>
     </row>
-    <row r="940" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="940" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A940" s="2"/>
       <c r="B940" s="2"/>
       <c r="C940" s="7"/>
     </row>
-    <row r="941" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="941" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A941" s="2"/>
       <c r="B941" s="2"/>
       <c r="C941" s="7"/>
     </row>
-    <row r="942" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="942" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A942" s="2"/>
       <c r="B942" s="2"/>
       <c r="C942" s="7"/>
     </row>
-    <row r="943" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="943" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A943" s="2"/>
       <c r="B943" s="2"/>
       <c r="C943" s="7"/>
     </row>
-    <row r="944" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="944" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A944" s="2"/>
       <c r="B944" s="2"/>
       <c r="C944" s="7"/>
     </row>
-    <row r="945" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="945" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A945" s="2"/>
       <c r="B945" s="2"/>
       <c r="C945" s="7"/>
     </row>
-    <row r="946" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="946" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A946" s="2"/>
       <c r="B946" s="2"/>
       <c r="C946" s="7"/>
     </row>
-    <row r="947" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="947" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A947" s="2"/>
       <c r="B947" s="2"/>
       <c r="C947" s="7"/>
     </row>
-    <row r="948" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="948" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A948" s="2"/>
       <c r="B948" s="2"/>
       <c r="C948" s="7"/>
     </row>
-    <row r="949" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="949" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A949" s="2"/>
       <c r="B949" s="2"/>
       <c r="C949" s="7"/>
     </row>
-    <row r="950" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="950" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A950" s="2"/>
       <c r="B950" s="2"/>
       <c r="C950" s="7"/>
     </row>
-    <row r="951" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="951" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A951" s="2"/>
       <c r="B951" s="2"/>
       <c r="C951" s="7"/>
     </row>
-    <row r="952" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="952" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A952" s="2"/>
       <c r="B952" s="2"/>
       <c r="C952" s="7"/>
     </row>
-    <row r="953" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="953" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A953" s="2"/>
       <c r="B953" s="2"/>
       <c r="C953" s="7"/>
     </row>
-    <row r="954" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="954" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A954" s="2"/>
       <c r="B954" s="2"/>
       <c r="C954" s="7"/>
     </row>
-    <row r="955" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="955" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A955" s="2"/>
       <c r="B955" s="2"/>
       <c r="C955" s="7"/>
     </row>
-    <row r="956" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="956" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A956" s="2"/>
       <c r="B956" s="2"/>
       <c r="C956" s="7"/>
     </row>
-    <row r="957" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="957" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A957" s="2"/>
       <c r="B957" s="2"/>
       <c r="C957" s="7"/>
     </row>
-    <row r="958" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="958" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A958" s="2"/>
       <c r="B958" s="2"/>
       <c r="C958" s="7"/>
     </row>
-    <row r="959" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="959" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A959" s="2"/>
       <c r="B959" s="2"/>
       <c r="C959" s="7"/>
     </row>
-    <row r="960" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="960" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A960" s="2"/>
       <c r="B960" s="2"/>
       <c r="C960" s="7"/>
     </row>
-    <row r="961" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="961" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A961" s="2"/>
       <c r="B961" s="2"/>
       <c r="C961" s="7"/>
     </row>
-    <row r="962" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="962" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A962" s="2"/>
       <c r="B962" s="2"/>
       <c r="C962" s="7"/>
     </row>
-    <row r="963" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="963" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A963" s="2"/>
       <c r="B963" s="2"/>
       <c r="C963" s="7"/>
     </row>
-    <row r="964" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="964" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A964" s="2"/>
       <c r="B964" s="2"/>
       <c r="C964" s="7"/>
     </row>
-    <row r="965" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="965" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A965" s="2"/>
       <c r="B965" s="2"/>
       <c r="C965" s="7"/>
     </row>
-    <row r="966" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="966" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A966" s="2"/>
       <c r="B966" s="2"/>
       <c r="C966" s="7"/>
     </row>
-    <row r="967" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="967" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A967" s="2"/>
       <c r="B967" s="2"/>
       <c r="C967" s="7"/>
     </row>
-    <row r="968" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="968" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A968" s="2"/>
       <c r="B968" s="2"/>
       <c r="C968" s="7"/>
     </row>
-    <row r="969" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="969" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A969" s="2"/>
       <c r="B969" s="2"/>
       <c r="C969" s="7"/>
     </row>
-    <row r="970" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="970" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A970" s="2"/>
       <c r="B970" s="2"/>
       <c r="C970" s="7"/>
     </row>
-    <row r="971" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="971" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A971" s="2"/>
       <c r="B971" s="2"/>
       <c r="C971" s="7"/>
     </row>
-    <row r="972" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="972" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A972" s="2"/>
       <c r="B972" s="2"/>
       <c r="C972" s="7"/>
     </row>
-    <row r="973" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="973" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A973" s="2"/>
       <c r="B973" s="2"/>
       <c r="C973" s="7"/>
     </row>
-    <row r="974" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="974" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A974" s="2"/>
       <c r="B974" s="2"/>
       <c r="C974" s="7"/>
     </row>
-    <row r="975" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="975" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A975" s="2"/>
       <c r="B975" s="2"/>
       <c r="C975" s="7"/>
     </row>
-    <row r="976" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="976" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A976" s="2"/>
       <c r="B976" s="2"/>
       <c r="C976" s="7"/>
     </row>
-    <row r="977" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="977" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A977" s="2"/>
       <c r="B977" s="2"/>
       <c r="C977" s="7"/>
     </row>
-    <row r="978" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="978" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A978" s="2"/>
       <c r="B978" s="2"/>
       <c r="C978" s="7"/>
     </row>
-    <row r="979" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="979" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A979" s="2"/>
       <c r="B979" s="2"/>
       <c r="C979" s="7"/>
     </row>
-    <row r="980" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="980" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A980" s="2"/>
       <c r="B980" s="2"/>
       <c r="C980" s="7"/>
     </row>
-    <row r="981" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="981" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A981" s="2"/>
       <c r="B981" s="2"/>
       <c r="C981" s="7"/>
     </row>
-    <row r="982" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="982" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A982" s="2"/>
       <c r="B982" s="2"/>
       <c r="C982" s="7"/>
     </row>
-    <row r="983" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="983" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A983" s="2"/>
       <c r="B983" s="2"/>
       <c r="C983" s="7"/>
     </row>
-    <row r="984" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="984" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A984" s="2"/>
       <c r="B984" s="2"/>
       <c r="C984" s="7"/>
     </row>
-    <row r="985" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="985" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A985" s="2"/>
       <c r="B985" s="2"/>
       <c r="C985" s="7"/>
     </row>
-    <row r="986" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="986" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A986" s="2"/>
       <c r="B986" s="2"/>
       <c r="C986" s="7"/>
     </row>
-    <row r="987" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="987" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A987" s="2"/>
       <c r="B987" s="2"/>
       <c r="C987" s="7"/>
     </row>
-    <row r="988" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="988" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A988" s="2"/>
       <c r="B988" s="2"/>
       <c r="C988" s="7"/>
     </row>
-    <row r="989" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="989" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A989" s="2"/>
       <c r="B989" s="2"/>
       <c r="C989" s="7"/>
     </row>
-    <row r="990" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="990" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A990" s="2"/>
       <c r="B990" s="2"/>
       <c r="C990" s="7"/>
     </row>
-    <row r="991" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="991" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A991" s="2"/>
       <c r="B991" s="2"/>
       <c r="C991" s="7"/>
     </row>
-    <row r="992" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="992" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A992" s="2"/>
       <c r="B992" s="2"/>
       <c r="C992" s="7"/>
     </row>
-    <row r="993" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="993" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A993" s="2"/>
       <c r="B993" s="2"/>
       <c r="C993" s="7"/>
     </row>
-    <row r="994" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="994" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A994" s="2"/>
       <c r="B994" s="2"/>
       <c r="C994" s="7"/>
     </row>
-    <row r="995" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="995" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A995" s="2"/>
       <c r="B995" s="2"/>
       <c r="C995" s="7"/>
     </row>
-    <row r="996" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="996" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A996" s="2"/>
       <c r="B996" s="2"/>
       <c r="C996" s="7"/>
     </row>
-    <row r="997" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="997" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A997" s="2"/>
       <c r="B997" s="2"/>
       <c r="C997" s="7"/>
     </row>
-    <row r="998" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="998" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A998" s="2"/>
       <c r="B998" s="2"/>
       <c r="C998" s="7"/>
     </row>
-    <row r="999" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="999" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A999" s="2"/>
       <c r="B999" s="2"/>
       <c r="C999" s="7"/>
     </row>
-    <row r="1000" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="1000" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A1000" s="2"/>
       <c r="B1000" s="2"/>
       <c r="C1000" s="7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:C184" xr:uid="{468DC100-DAD1-4099-A294-35AB9032A5B9}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:C184">
       <sortCondition ref="A1:A184"/>
     </sortState>
   </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C145A25E-BBC0-43AE-87CA-F9CB124ADFFC}">
   <dimension ref="A1:W1000"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="14.5" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.5703125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="23" width="8.7109375" customWidth="1"/>
+    <col min="1" max="1" width="9.5" customWidth="1"/>
+    <col min="2" max="2" width="71.5" customWidth="1"/>
+    <col min="3" max="3" width="85.6640625" style="8" customWidth="1"/>
+    <col min="4" max="23" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:3" ht="18" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="B1" s="3" t="s">
+        <v>819</v>
+      </c>
+      <c r="C1" s="6" t="s">
         <v>823</v>
       </c>
-      <c r="B1" s="3" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="2" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="4" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C2" s="5" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>509</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:3" ht="226.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="194" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:3" ht="166.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="162" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>517</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="146" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:3" ht="211.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="194" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>529</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:3" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:3" ht="31.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="34" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:3" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="34" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:3" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>534</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>542</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A36" s="5" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:3" ht="31.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="34" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:3" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:3" ht="196.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="178" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>547</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>555</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="B45" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B47" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:23" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="49" spans="1:23" ht="34" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:23" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="50" spans="1:23" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B50" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:23" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="51" spans="1:23" ht="34" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B51" s="4" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="D51" s="1"/>
       <c r="E51" s="1"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
       <c r="I51" s="1"/>
       <c r="J51" s="1"/>
       <c r="K51" s="1"/>
       <c r="L51" s="1"/>
       <c r="M51" s="1"/>
       <c r="N51" s="1"/>
       <c r="O51" s="1"/>
       <c r="P51" s="1"/>
       <c r="Q51" s="1"/>
       <c r="R51" s="1"/>
       <c r="S51" s="1"/>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
-    <row r="52" spans="1:23" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:23" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B52" s="4" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:23" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="53" spans="1:23" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B53" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:23" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="54" spans="1:23" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B54" s="4" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:23" ht="241.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="55" spans="1:23" ht="210" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="B55" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:23" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="56" spans="1:23" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:23" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="57" spans="1:23" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B57" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:23" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="58" spans="1:23" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B58" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:23" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="59" spans="1:23" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B59" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:23" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="60" spans="1:23" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B60" s="4" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:23" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="61" spans="1:23" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="B61" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:23" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="62" spans="1:23" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="B62" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:23" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="63" spans="1:23" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B63" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:23" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="64" spans="1:23" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B64" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B65" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B66" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:3" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" ht="34" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B67" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B68" s="4" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B69" s="4" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B70" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B71" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B72" s="4" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B73" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B74" s="4" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B75" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:3" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B76" s="4" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:3" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B77" s="4" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:3" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B78" s="4" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B79" s="4" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B80" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B81" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B82" s="4" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B83" s="4" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B84" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:3" ht="181.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" ht="162" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="B85" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>586</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:3" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="B86" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:3" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="B87" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B88" s="4" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="B89" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>591</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="B90" s="4" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="B91" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="B92" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="B93" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B94" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B95" s="4" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" ht="146" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="B96" s="4" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="B97" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>604</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:3" ht="181.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" ht="162" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="B98" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>608</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="B99" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="B100" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B101" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="B102" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>613</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="B103" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>617</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="B104" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>621</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="B105" s="4" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B106" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B107" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B108" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B109" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B110" s="4" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B111" s="4" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B112" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="B113" s="4" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>630</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="B114" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>634</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B115" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B116" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B117" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B118" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>418</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B119" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B120" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B121" s="4" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B122" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="B123" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>639</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="B124" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>643</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="B125" s="4" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>647</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="B126" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="B127" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="B128" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>435</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="B129" s="4" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B130" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="B131" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>652</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="B132" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>656</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B133" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B134" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B135" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B136" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>456</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B137" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B138" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B139" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>465</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B140" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>469</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B141" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C141" s="5" t="s">
-        <v>473</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B142" s="4" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>477</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B143" s="4" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="C143" s="9" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B144" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C144" s="5" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B145" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:3" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3" ht="34" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="B146" s="4" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="B147" s="4" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>490</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B148" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="B149" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>661</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="B150" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>665</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="B151" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>669</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="B152" s="4" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="C152" s="5" t="s">
-        <v>673</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="B153" s="4" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>677</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="B154" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>681</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="B155" s="4" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>495</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:3" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="B156" s="4" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>499</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B157" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B158" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C158" s="5" t="s">
-        <v>686</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B159" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>690</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:3" ht="151.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3" ht="146" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B160" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>694</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:3" ht="166.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3" ht="146" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B161" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>698</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:3" ht="196.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3" ht="178" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B162" s="4" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>702</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:3" ht="46.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B163" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B164" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>710</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B165" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>714</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B166" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>718</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B167" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="B168" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>504</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="B169" s="4" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="C169" s="5" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:3" ht="121.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3" ht="114" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="B170" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="B171" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C171" s="5" t="s">
-        <v>735</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:3" ht="286.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3" ht="258" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="B172" s="4" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="C172" s="5" t="s">
-        <v>739</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:3" ht="211.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3" ht="178" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="B173" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C173" s="5" t="s">
-        <v>743</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A174" s="4" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="B174" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C174" s="5" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:3" ht="346.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3" ht="306" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="B175" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C175" s="5" t="s">
-        <v>752</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="B176" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C176" s="5" t="s">
-        <v>757</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="B177" s="4" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>761</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:3" ht="76.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3" ht="66" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="B178" s="4" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>765</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:3" ht="91.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3" ht="82" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A179" s="4" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="B179" s="4" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>769</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:3" ht="106.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3" ht="98" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A180" s="4" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="B180" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C180" s="5" t="s">
-        <v>773</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:3" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3" ht="50" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A181" s="4" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="B181" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C181" s="5" t="s">
-        <v>778</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:3" ht="196.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3" ht="178" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A182" s="4" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="B182" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C182" s="5" t="s">
-        <v>782</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:3" ht="136.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3" ht="130" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A183" s="4" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
       <c r="B183" s="4" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C183" s="5" t="s">
-        <v>787</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:3" ht="211.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3" ht="178" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A184" s="4" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
       <c r="B184" s="4" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C184" s="5" t="s">
-        <v>791</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:3" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3" ht="16" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A185" s="2"/>
       <c r="B185" s="2"/>
       <c r="C185" s="7"/>
     </row>
-    <row r="186" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A186" s="2"/>
       <c r="B186" s="2"/>
       <c r="C186" s="7"/>
     </row>
-    <row r="187" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A187" s="2"/>
       <c r="B187" s="2"/>
       <c r="C187" s="7"/>
     </row>
-    <row r="188" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A188" s="2"/>
       <c r="B188" s="2"/>
       <c r="C188" s="7"/>
     </row>
-    <row r="189" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A189" s="2"/>
       <c r="B189" s="2"/>
       <c r="C189" s="7"/>
     </row>
-    <row r="190" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A190" s="2"/>
       <c r="B190" s="2"/>
       <c r="C190" s="7"/>
     </row>
-    <row r="191" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A191" s="2"/>
       <c r="B191" s="2"/>
       <c r="C191" s="7"/>
     </row>
-    <row r="192" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A192" s="2"/>
       <c r="B192" s="2"/>
       <c r="C192" s="7"/>
     </row>
-    <row r="193" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A193" s="2"/>
       <c r="B193" s="2"/>
       <c r="C193" s="7"/>
     </row>
-    <row r="194" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A194" s="2"/>
       <c r="B194" s="2"/>
       <c r="C194" s="7"/>
     </row>
-    <row r="195" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A195" s="2"/>
       <c r="B195" s="2"/>
       <c r="C195" s="7"/>
     </row>
-    <row r="196" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A196" s="2"/>
       <c r="B196" s="2"/>
       <c r="C196" s="7"/>
     </row>
-    <row r="197" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A197" s="2"/>
       <c r="B197" s="2"/>
       <c r="C197" s="7"/>
     </row>
-    <row r="198" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A198" s="2"/>
       <c r="B198" s="2"/>
       <c r="C198" s="7"/>
     </row>
-    <row r="199" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A199" s="2"/>
       <c r="B199" s="2"/>
       <c r="C199" s="7"/>
     </row>
-    <row r="200" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A200" s="2"/>
       <c r="B200" s="2"/>
       <c r="C200" s="7"/>
     </row>
-    <row r="201" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A201" s="2"/>
       <c r="B201" s="2"/>
       <c r="C201" s="7"/>
     </row>
-    <row r="202" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A202" s="2"/>
       <c r="B202" s="2"/>
       <c r="C202" s="7"/>
     </row>
-    <row r="203" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A203" s="2"/>
       <c r="B203" s="2"/>
       <c r="C203" s="7"/>
     </row>
-    <row r="204" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A204" s="2"/>
       <c r="B204" s="2"/>
       <c r="C204" s="7"/>
     </row>
-    <row r="205" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A205" s="2"/>
       <c r="B205" s="2"/>
       <c r="C205" s="7"/>
     </row>
-    <row r="206" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A206" s="2"/>
       <c r="B206" s="2"/>
       <c r="C206" s="7"/>
     </row>
-    <row r="207" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A207" s="2"/>
       <c r="B207" s="2"/>
       <c r="C207" s="7"/>
     </row>
-    <row r="208" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A208" s="2"/>
       <c r="B208" s="2"/>
       <c r="C208" s="7"/>
     </row>
-    <row r="209" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A209" s="2"/>
       <c r="B209" s="2"/>
       <c r="C209" s="7"/>
     </row>
-    <row r="210" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A210" s="2"/>
       <c r="B210" s="2"/>
       <c r="C210" s="7"/>
     </row>
-    <row r="211" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A211" s="2"/>
       <c r="B211" s="2"/>
       <c r="C211" s="7"/>
     </row>
-    <row r="212" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A212" s="2"/>
       <c r="B212" s="2"/>
       <c r="C212" s="7"/>
     </row>
-    <row r="213" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A213" s="2"/>
       <c r="B213" s="2"/>
       <c r="C213" s="7"/>
     </row>
-    <row r="214" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A214" s="2"/>
       <c r="B214" s="2"/>
       <c r="C214" s="7"/>
     </row>
-    <row r="215" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A215" s="2"/>
       <c r="B215" s="2"/>
       <c r="C215" s="7"/>
     </row>
-    <row r="216" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A216" s="2"/>
       <c r="B216" s="2"/>
       <c r="C216" s="7"/>
     </row>
-    <row r="217" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A217" s="2"/>
       <c r="B217" s="2"/>
       <c r="C217" s="7"/>
     </row>
-    <row r="218" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A218" s="2"/>
       <c r="B218" s="2"/>
       <c r="C218" s="7"/>
     </row>
-    <row r="219" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A219" s="2"/>
       <c r="B219" s="2"/>
       <c r="C219" s="7"/>
     </row>
-    <row r="220" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A220" s="2"/>
       <c r="B220" s="2"/>
       <c r="C220" s="7"/>
     </row>
-    <row r="221" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A221" s="2"/>
       <c r="B221" s="2"/>
       <c r="C221" s="7"/>
     </row>
-    <row r="222" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A222" s="2"/>
       <c r="B222" s="2"/>
       <c r="C222" s="7"/>
     </row>
-    <row r="223" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A223" s="2"/>
       <c r="B223" s="2"/>
       <c r="C223" s="7"/>
     </row>
-    <row r="224" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A224" s="2"/>
       <c r="B224" s="2"/>
       <c r="C224" s="7"/>
     </row>
-    <row r="225" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A225" s="2"/>
       <c r="B225" s="2"/>
       <c r="C225" s="7"/>
     </row>
-    <row r="226" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A226" s="2"/>
       <c r="B226" s="2"/>
       <c r="C226" s="7"/>
     </row>
-    <row r="227" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A227" s="2"/>
       <c r="B227" s="2"/>
       <c r="C227" s="7"/>
     </row>
-    <row r="228" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A228" s="2"/>
       <c r="B228" s="2"/>
       <c r="C228" s="7"/>
     </row>
-    <row r="229" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A229" s="2"/>
       <c r="B229" s="2"/>
       <c r="C229" s="7"/>
     </row>
-    <row r="230" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A230" s="2"/>
       <c r="B230" s="2"/>
       <c r="C230" s="7"/>
     </row>
-    <row r="231" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A231" s="2"/>
       <c r="B231" s="2"/>
       <c r="C231" s="7"/>
     </row>
-    <row r="232" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A232" s="2"/>
       <c r="B232" s="2"/>
       <c r="C232" s="7"/>
     </row>
-    <row r="233" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A233" s="2"/>
       <c r="B233" s="2"/>
       <c r="C233" s="7"/>
     </row>
-    <row r="234" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A234" s="2"/>
       <c r="B234" s="2"/>
       <c r="C234" s="7"/>
     </row>
-    <row r="235" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A235" s="2"/>
       <c r="B235" s="2"/>
       <c r="C235" s="7"/>
     </row>
-    <row r="236" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A236" s="2"/>
       <c r="B236" s="2"/>
       <c r="C236" s="7"/>
     </row>
-    <row r="237" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A237" s="2"/>
       <c r="B237" s="2"/>
       <c r="C237" s="7"/>
     </row>
-    <row r="238" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A238" s="2"/>
       <c r="B238" s="2"/>
       <c r="C238" s="7"/>
     </row>
-    <row r="239" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A239" s="2"/>
       <c r="B239" s="2"/>
       <c r="C239" s="7"/>
     </row>
-    <row r="240" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A240" s="2"/>
       <c r="B240" s="2"/>
       <c r="C240" s="7"/>
     </row>
-    <row r="241" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A241" s="2"/>
       <c r="B241" s="2"/>
       <c r="C241" s="7"/>
     </row>
-    <row r="242" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A242" s="2"/>
       <c r="B242" s="2"/>
       <c r="C242" s="7"/>
     </row>
-    <row r="243" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A243" s="2"/>
       <c r="B243" s="2"/>
       <c r="C243" s="7"/>
     </row>
-    <row r="244" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A244" s="2"/>
       <c r="B244" s="2"/>
       <c r="C244" s="7"/>
     </row>
-    <row r="245" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A245" s="2"/>
       <c r="B245" s="2"/>
       <c r="C245" s="7"/>
     </row>
-    <row r="246" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A246" s="2"/>
       <c r="B246" s="2"/>
       <c r="C246" s="7"/>
     </row>
-    <row r="247" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A247" s="2"/>
       <c r="B247" s="2"/>
       <c r="C247" s="7"/>
     </row>
-    <row r="248" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A248" s="2"/>
       <c r="B248" s="2"/>
       <c r="C248" s="7"/>
     </row>
-    <row r="249" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A249" s="2"/>
       <c r="B249" s="2"/>
       <c r="C249" s="7"/>
     </row>
-    <row r="250" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A250" s="2"/>
       <c r="B250" s="2"/>
       <c r="C250" s="7"/>
     </row>
-    <row r="251" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A251" s="2"/>
       <c r="B251" s="2"/>
       <c r="C251" s="7"/>
     </row>
-    <row r="252" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A252" s="2"/>
       <c r="B252" s="2"/>
       <c r="C252" s="7"/>
     </row>
-    <row r="253" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A253" s="2"/>
       <c r="B253" s="2"/>
       <c r="C253" s="7"/>
     </row>
-    <row r="254" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A254" s="2"/>
       <c r="B254" s="2"/>
       <c r="C254" s="7"/>
     </row>
-    <row r="255" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A255" s="2"/>
       <c r="B255" s="2"/>
       <c r="C255" s="7"/>
     </row>
-    <row r="256" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A256" s="2"/>
       <c r="B256" s="2"/>
       <c r="C256" s="7"/>
     </row>
-    <row r="257" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A257" s="2"/>
       <c r="B257" s="2"/>
       <c r="C257" s="7"/>
     </row>
-    <row r="258" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A258" s="2"/>
       <c r="B258" s="2"/>
       <c r="C258" s="7"/>
     </row>
-    <row r="259" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A259" s="2"/>
       <c r="B259" s="2"/>
       <c r="C259" s="7"/>
     </row>
-    <row r="260" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A260" s="2"/>
       <c r="B260" s="2"/>
       <c r="C260" s="7"/>
     </row>
-    <row r="261" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A261" s="2"/>
       <c r="B261" s="2"/>
       <c r="C261" s="7"/>
     </row>
-    <row r="262" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A262" s="2"/>
       <c r="B262" s="2"/>
       <c r="C262" s="7"/>
     </row>
-    <row r="263" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A263" s="2"/>
       <c r="B263" s="2"/>
       <c r="C263" s="7"/>
     </row>
-    <row r="264" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A264" s="2"/>
       <c r="B264" s="2"/>
       <c r="C264" s="7"/>
     </row>
-    <row r="265" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A265" s="2"/>
       <c r="B265" s="2"/>
       <c r="C265" s="7"/>
     </row>
-    <row r="266" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A266" s="2"/>
       <c r="B266" s="2"/>
       <c r="C266" s="7"/>
     </row>
-    <row r="267" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A267" s="2"/>
       <c r="B267" s="2"/>
       <c r="C267" s="7"/>
     </row>
-    <row r="268" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A268" s="2"/>
       <c r="B268" s="2"/>
       <c r="C268" s="7"/>
     </row>
-    <row r="269" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A269" s="2"/>
       <c r="B269" s="2"/>
       <c r="C269" s="7"/>
     </row>
-    <row r="270" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A270" s="2"/>
       <c r="B270" s="2"/>
       <c r="C270" s="7"/>
     </row>
-    <row r="271" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A271" s="2"/>
       <c r="B271" s="2"/>
       <c r="C271" s="7"/>
     </row>
-    <row r="272" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A272" s="2"/>
       <c r="B272" s="2"/>
       <c r="C272" s="7"/>
     </row>
-    <row r="273" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A273" s="2"/>
       <c r="B273" s="2"/>
       <c r="C273" s="7"/>
     </row>
-    <row r="274" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A274" s="2"/>
       <c r="B274" s="2"/>
       <c r="C274" s="7"/>
     </row>
-    <row r="275" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A275" s="2"/>
       <c r="B275" s="2"/>
       <c r="C275" s="7"/>
     </row>
-    <row r="276" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A276" s="2"/>
       <c r="B276" s="2"/>
       <c r="C276" s="7"/>
     </row>
-    <row r="277" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A277" s="2"/>
       <c r="B277" s="2"/>
       <c r="C277" s="7"/>
     </row>
-    <row r="278" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A278" s="2"/>
       <c r="B278" s="2"/>
       <c r="C278" s="7"/>
     </row>
-    <row r="279" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A279" s="2"/>
       <c r="B279" s="2"/>
       <c r="C279" s="7"/>
     </row>
-    <row r="280" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A280" s="2"/>
       <c r="B280" s="2"/>
       <c r="C280" s="7"/>
     </row>
-    <row r="281" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A281" s="2"/>
       <c r="B281" s="2"/>
       <c r="C281" s="7"/>
     </row>
-    <row r="282" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A282" s="2"/>
       <c r="B282" s="2"/>
       <c r="C282" s="7"/>
     </row>
-    <row r="283" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A283" s="2"/>
       <c r="B283" s="2"/>
       <c r="C283" s="7"/>
     </row>
-    <row r="284" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A284" s="2"/>
       <c r="B284" s="2"/>
       <c r="C284" s="7"/>
     </row>
-    <row r="285" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A285" s="2"/>
       <c r="B285" s="2"/>
       <c r="C285" s="7"/>
     </row>
-    <row r="286" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A286" s="2"/>
       <c r="B286" s="2"/>
       <c r="C286" s="7"/>
     </row>
-    <row r="287" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A287" s="2"/>
       <c r="B287" s="2"/>
       <c r="C287" s="7"/>
     </row>
-    <row r="288" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A288" s="2"/>
       <c r="B288" s="2"/>
       <c r="C288" s="7"/>
     </row>
-    <row r="289" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A289" s="2"/>
       <c r="B289" s="2"/>
       <c r="C289" s="7"/>
     </row>
-    <row r="290" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A290" s="2"/>
       <c r="B290" s="2"/>
       <c r="C290" s="7"/>
     </row>
-    <row r="291" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A291" s="2"/>
       <c r="B291" s="2"/>
       <c r="C291" s="7"/>
     </row>
-    <row r="292" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A292" s="2"/>
       <c r="B292" s="2"/>
       <c r="C292" s="7"/>
     </row>
-    <row r="293" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A293" s="2"/>
       <c r="B293" s="2"/>
       <c r="C293" s="7"/>
     </row>
-    <row r="294" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A294" s="2"/>
       <c r="B294" s="2"/>
       <c r="C294" s="7"/>
     </row>
-    <row r="295" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A295" s="2"/>
       <c r="B295" s="2"/>
       <c r="C295" s="7"/>
     </row>
-    <row r="296" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A296" s="2"/>
       <c r="B296" s="2"/>
       <c r="C296" s="7"/>
     </row>
-    <row r="297" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A297" s="2"/>
       <c r="B297" s="2"/>
       <c r="C297" s="7"/>
     </row>
-    <row r="298" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A298" s="2"/>
       <c r="B298" s="2"/>
       <c r="C298" s="7"/>
     </row>
-    <row r="299" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A299" s="2"/>
       <c r="B299" s="2"/>
       <c r="C299" s="7"/>
     </row>
-    <row r="300" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A300" s="2"/>
       <c r="B300" s="2"/>
       <c r="C300" s="7"/>
     </row>
-    <row r="301" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A301" s="2"/>
       <c r="B301" s="2"/>
       <c r="C301" s="7"/>
     </row>
-    <row r="302" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A302" s="2"/>
       <c r="B302" s="2"/>
       <c r="C302" s="7"/>
     </row>
-    <row r="303" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A303" s="2"/>
       <c r="B303" s="2"/>
       <c r="C303" s="7"/>
     </row>
-    <row r="304" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A304" s="2"/>
       <c r="B304" s="2"/>
       <c r="C304" s="7"/>
     </row>
-    <row r="305" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A305" s="2"/>
       <c r="B305" s="2"/>
       <c r="C305" s="7"/>
     </row>
-    <row r="306" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A306" s="2"/>
       <c r="B306" s="2"/>
       <c r="C306" s="7"/>
     </row>
-    <row r="307" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A307" s="2"/>
       <c r="B307" s="2"/>
       <c r="C307" s="7"/>
     </row>
-    <row r="308" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A308" s="2"/>
       <c r="B308" s="2"/>
       <c r="C308" s="7"/>
     </row>
-    <row r="309" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A309" s="2"/>
       <c r="B309" s="2"/>
       <c r="C309" s="7"/>
     </row>
-    <row r="310" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A310" s="2"/>
       <c r="B310" s="2"/>
       <c r="C310" s="7"/>
     </row>
-    <row r="311" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A311" s="2"/>
       <c r="B311" s="2"/>
       <c r="C311" s="7"/>
     </row>
-    <row r="312" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A312" s="2"/>
       <c r="B312" s="2"/>
       <c r="C312" s="7"/>
     </row>
-    <row r="313" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A313" s="2"/>
       <c r="B313" s="2"/>
       <c r="C313" s="7"/>
     </row>
-    <row r="314" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A314" s="2"/>
       <c r="B314" s="2"/>
       <c r="C314" s="7"/>
     </row>
-    <row r="315" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A315" s="2"/>
       <c r="B315" s="2"/>
       <c r="C315" s="7"/>
     </row>
-    <row r="316" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A316" s="2"/>
       <c r="B316" s="2"/>
       <c r="C316" s="7"/>
     </row>
-    <row r="317" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A317" s="2"/>
       <c r="B317" s="2"/>
       <c r="C317" s="7"/>
     </row>
-    <row r="318" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A318" s="2"/>
       <c r="B318" s="2"/>
       <c r="C318" s="7"/>
     </row>
-    <row r="319" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A319" s="2"/>
       <c r="B319" s="2"/>
       <c r="C319" s="7"/>
     </row>
-    <row r="320" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A320" s="2"/>
       <c r="B320" s="2"/>
       <c r="C320" s="7"/>
     </row>
-    <row r="321" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A321" s="2"/>
       <c r="B321" s="2"/>
       <c r="C321" s="7"/>
     </row>
-    <row r="322" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A322" s="2"/>
       <c r="B322" s="2"/>
       <c r="C322" s="7"/>
     </row>
-    <row r="323" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A323" s="2"/>
       <c r="B323" s="2"/>
       <c r="C323" s="7"/>
     </row>
-    <row r="324" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A324" s="2"/>
       <c r="B324" s="2"/>
       <c r="C324" s="7"/>
     </row>
-    <row r="325" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A325" s="2"/>
       <c r="B325" s="2"/>
       <c r="C325" s="7"/>
     </row>
-    <row r="326" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A326" s="2"/>
       <c r="B326" s="2"/>
       <c r="C326" s="7"/>
     </row>
-    <row r="327" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A327" s="2"/>
       <c r="B327" s="2"/>
       <c r="C327" s="7"/>
     </row>
-    <row r="328" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A328" s="2"/>
       <c r="B328" s="2"/>
       <c r="C328" s="7"/>
     </row>
-    <row r="329" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A329" s="2"/>
       <c r="B329" s="2"/>
       <c r="C329" s="7"/>
     </row>
-    <row r="330" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A330" s="2"/>
       <c r="B330" s="2"/>
       <c r="C330" s="7"/>
     </row>
-    <row r="331" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A331" s="2"/>
       <c r="B331" s="2"/>
       <c r="C331" s="7"/>
     </row>
-    <row r="332" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A332" s="2"/>
       <c r="B332" s="2"/>
       <c r="C332" s="7"/>
     </row>
-    <row r="333" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A333" s="2"/>
       <c r="B333" s="2"/>
       <c r="C333" s="7"/>
     </row>
-    <row r="334" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A334" s="2"/>
       <c r="B334" s="2"/>
       <c r="C334" s="7"/>
     </row>
-    <row r="335" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A335" s="2"/>
       <c r="B335" s="2"/>
       <c r="C335" s="7"/>
     </row>
-    <row r="336" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A336" s="2"/>
       <c r="B336" s="2"/>
       <c r="C336" s="7"/>
     </row>
-    <row r="337" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A337" s="2"/>
       <c r="B337" s="2"/>
       <c r="C337" s="7"/>
     </row>
-    <row r="338" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A338" s="2"/>
       <c r="B338" s="2"/>
       <c r="C338" s="7"/>
     </row>
-    <row r="339" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A339" s="2"/>
       <c r="B339" s="2"/>
       <c r="C339" s="7"/>
     </row>
-    <row r="340" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A340" s="2"/>
       <c r="B340" s="2"/>
       <c r="C340" s="7"/>
     </row>
-    <row r="341" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A341" s="2"/>
       <c r="B341" s="2"/>
       <c r="C341" s="7"/>
     </row>
-    <row r="342" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A342" s="2"/>
       <c r="B342" s="2"/>
       <c r="C342" s="7"/>
     </row>
-    <row r="343" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A343" s="2"/>
       <c r="B343" s="2"/>
       <c r="C343" s="7"/>
     </row>
-    <row r="344" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A344" s="2"/>
       <c r="B344" s="2"/>
       <c r="C344" s="7"/>
     </row>
-    <row r="345" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A345" s="2"/>
       <c r="B345" s="2"/>
       <c r="C345" s="7"/>
     </row>
-    <row r="346" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A346" s="2"/>
       <c r="B346" s="2"/>
       <c r="C346" s="7"/>
     </row>
-    <row r="347" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A347" s="2"/>
       <c r="B347" s="2"/>
       <c r="C347" s="7"/>
     </row>
-    <row r="348" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A348" s="2"/>
       <c r="B348" s="2"/>
       <c r="C348" s="7"/>
     </row>
-    <row r="349" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A349" s="2"/>
       <c r="B349" s="2"/>
       <c r="C349" s="7"/>
     </row>
-    <row r="350" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A350" s="2"/>
       <c r="B350" s="2"/>
       <c r="C350" s="7"/>
     </row>
-    <row r="351" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A351" s="2"/>
       <c r="B351" s="2"/>
       <c r="C351" s="7"/>
     </row>
-    <row r="352" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A352" s="2"/>
       <c r="B352" s="2"/>
       <c r="C352" s="7"/>
     </row>
-    <row r="353" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A353" s="2"/>
       <c r="B353" s="2"/>
       <c r="C353" s="7"/>
     </row>
-    <row r="354" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A354" s="2"/>
       <c r="B354" s="2"/>
       <c r="C354" s="7"/>
     </row>
-    <row r="355" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A355" s="2"/>
       <c r="B355" s="2"/>
       <c r="C355" s="7"/>
     </row>
-    <row r="356" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A356" s="2"/>
       <c r="B356" s="2"/>
       <c r="C356" s="7"/>
     </row>
-    <row r="357" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A357" s="2"/>
       <c r="B357" s="2"/>
       <c r="C357" s="7"/>
     </row>
-    <row r="358" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A358" s="2"/>
       <c r="B358" s="2"/>
       <c r="C358" s="7"/>
     </row>
-    <row r="359" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A359" s="2"/>
       <c r="B359" s="2"/>
       <c r="C359" s="7"/>
     </row>
-    <row r="360" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A360" s="2"/>
       <c r="B360" s="2"/>
       <c r="C360" s="7"/>
     </row>
-    <row r="361" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A361" s="2"/>
       <c r="B361" s="2"/>
       <c r="C361" s="7"/>
     </row>
-    <row r="362" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A362" s="2"/>
       <c r="B362" s="2"/>
       <c r="C362" s="7"/>
     </row>
-    <row r="363" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A363" s="2"/>
       <c r="B363" s="2"/>
       <c r="C363" s="7"/>
     </row>
-    <row r="364" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A364" s="2"/>
       <c r="B364" s="2"/>
       <c r="C364" s="7"/>
     </row>
-    <row r="365" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A365" s="2"/>
       <c r="B365" s="2"/>
       <c r="C365" s="7"/>
     </row>
-    <row r="366" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A366" s="2"/>
       <c r="B366" s="2"/>
       <c r="C366" s="7"/>
     </row>
-    <row r="367" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A367" s="2"/>
       <c r="B367" s="2"/>
       <c r="C367" s="7"/>
     </row>
-    <row r="368" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A368" s="2"/>
       <c r="B368" s="2"/>
       <c r="C368" s="7"/>
     </row>
-    <row r="369" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A369" s="2"/>
       <c r="B369" s="2"/>
       <c r="C369" s="7"/>
     </row>
-    <row r="370" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A370" s="2"/>
       <c r="B370" s="2"/>
       <c r="C370" s="7"/>
     </row>
-    <row r="371" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A371" s="2"/>
       <c r="B371" s="2"/>
       <c r="C371" s="7"/>
     </row>
-    <row r="372" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A372" s="2"/>
       <c r="B372" s="2"/>
       <c r="C372" s="7"/>
     </row>
-    <row r="373" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A373" s="2"/>
       <c r="B373" s="2"/>
       <c r="C373" s="7"/>
     </row>
-    <row r="374" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A374" s="2"/>
       <c r="B374" s="2"/>
       <c r="C374" s="7"/>
     </row>
-    <row r="375" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A375" s="2"/>
       <c r="B375" s="2"/>
       <c r="C375" s="7"/>
     </row>
-    <row r="376" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A376" s="2"/>
       <c r="B376" s="2"/>
       <c r="C376" s="7"/>
     </row>
-    <row r="377" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A377" s="2"/>
       <c r="B377" s="2"/>
       <c r="C377" s="7"/>
     </row>
-    <row r="378" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A378" s="2"/>
       <c r="B378" s="2"/>
       <c r="C378" s="7"/>
     </row>
-    <row r="379" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A379" s="2"/>
       <c r="B379" s="2"/>
       <c r="C379" s="7"/>
     </row>
-    <row r="380" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A380" s="2"/>
       <c r="B380" s="2"/>
       <c r="C380" s="7"/>
     </row>
-    <row r="381" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A381" s="2"/>
       <c r="B381" s="2"/>
       <c r="C381" s="7"/>
     </row>
-    <row r="382" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A382" s="2"/>
       <c r="B382" s="2"/>
       <c r="C382" s="7"/>
     </row>
-    <row r="383" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A383" s="2"/>
       <c r="B383" s="2"/>
       <c r="C383" s="7"/>
     </row>
-    <row r="384" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A384" s="2"/>
       <c r="B384" s="2"/>
       <c r="C384" s="7"/>
     </row>
-    <row r="385" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A385" s="2"/>
       <c r="B385" s="2"/>
       <c r="C385" s="7"/>
     </row>
-    <row r="386" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A386" s="2"/>
       <c r="B386" s="2"/>
       <c r="C386" s="7"/>
     </row>
-    <row r="387" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A387" s="2"/>
       <c r="B387" s="2"/>
       <c r="C387" s="7"/>
     </row>
-    <row r="388" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A388" s="2"/>
       <c r="B388" s="2"/>
       <c r="C388" s="7"/>
     </row>
-    <row r="389" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A389" s="2"/>
       <c r="B389" s="2"/>
       <c r="C389" s="7"/>
     </row>
-    <row r="390" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A390" s="2"/>
       <c r="B390" s="2"/>
       <c r="C390" s="7"/>
     </row>
-    <row r="391" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A391" s="2"/>
       <c r="B391" s="2"/>
       <c r="C391" s="7"/>
     </row>
-    <row r="392" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A392" s="2"/>
       <c r="B392" s="2"/>
       <c r="C392" s="7"/>
     </row>
-    <row r="393" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A393" s="2"/>
       <c r="B393" s="2"/>
       <c r="C393" s="7"/>
     </row>
-    <row r="394" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A394" s="2"/>
       <c r="B394" s="2"/>
       <c r="C394" s="7"/>
     </row>
-    <row r="395" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A395" s="2"/>
       <c r="B395" s="2"/>
       <c r="C395" s="7"/>
     </row>
-    <row r="396" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A396" s="2"/>
       <c r="B396" s="2"/>
       <c r="C396" s="7"/>
     </row>
-    <row r="397" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A397" s="2"/>
       <c r="B397" s="2"/>
       <c r="C397" s="7"/>
     </row>
-    <row r="398" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A398" s="2"/>
       <c r="B398" s="2"/>
       <c r="C398" s="7"/>
     </row>
-    <row r="399" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A399" s="2"/>
       <c r="B399" s="2"/>
       <c r="C399" s="7"/>
     </row>
-    <row r="400" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A400" s="2"/>
       <c r="B400" s="2"/>
       <c r="C400" s="7"/>
     </row>
-    <row r="401" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A401" s="2"/>
       <c r="B401" s="2"/>
       <c r="C401" s="7"/>
     </row>
-    <row r="402" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A402" s="2"/>
       <c r="B402" s="2"/>
       <c r="C402" s="7"/>
     </row>
-    <row r="403" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A403" s="2"/>
       <c r="B403" s="2"/>
       <c r="C403" s="7"/>
     </row>
-    <row r="404" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A404" s="2"/>
       <c r="B404" s="2"/>
       <c r="C404" s="7"/>
     </row>
-    <row r="405" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A405" s="2"/>
       <c r="B405" s="2"/>
       <c r="C405" s="7"/>
     </row>
-    <row r="406" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A406" s="2"/>
       <c r="B406" s="2"/>
       <c r="C406" s="7"/>
     </row>
-    <row r="407" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A407" s="2"/>
       <c r="B407" s="2"/>
       <c r="C407" s="7"/>
     </row>
-    <row r="408" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A408" s="2"/>
       <c r="B408" s="2"/>
       <c r="C408" s="7"/>
     </row>
-    <row r="409" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A409" s="2"/>
       <c r="B409" s="2"/>
       <c r="C409" s="7"/>
     </row>
-    <row r="410" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A410" s="2"/>
       <c r="B410" s="2"/>
       <c r="C410" s="7"/>
     </row>
-    <row r="411" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A411" s="2"/>
       <c r="B411" s="2"/>
       <c r="C411" s="7"/>
     </row>
-    <row r="412" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A412" s="2"/>
       <c r="B412" s="2"/>
       <c r="C412" s="7"/>
     </row>
-    <row r="413" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A413" s="2"/>
       <c r="B413" s="2"/>
       <c r="C413" s="7"/>
     </row>
-    <row r="414" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A414" s="2"/>
       <c r="B414" s="2"/>
       <c r="C414" s="7"/>
     </row>
-    <row r="415" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A415" s="2"/>
       <c r="B415" s="2"/>
       <c r="C415" s="7"/>
     </row>
-    <row r="416" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A416" s="2"/>
       <c r="B416" s="2"/>
       <c r="C416" s="7"/>
     </row>
-    <row r="417" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A417" s="2"/>
       <c r="B417" s="2"/>
       <c r="C417" s="7"/>
     </row>
-    <row r="418" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A418" s="2"/>
       <c r="B418" s="2"/>
       <c r="C418" s="7"/>
     </row>
-    <row r="419" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A419" s="2"/>
       <c r="B419" s="2"/>
       <c r="C419" s="7"/>
     </row>
-    <row r="420" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A420" s="2"/>
       <c r="B420" s="2"/>
       <c r="C420" s="7"/>
     </row>
-    <row r="421" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A421" s="2"/>
       <c r="B421" s="2"/>
       <c r="C421" s="7"/>
     </row>
-    <row r="422" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A422" s="2"/>
       <c r="B422" s="2"/>
       <c r="C422" s="7"/>
     </row>
-    <row r="423" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A423" s="2"/>
       <c r="B423" s="2"/>
       <c r="C423" s="7"/>
     </row>
-    <row r="424" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A424" s="2"/>
       <c r="B424" s="2"/>
       <c r="C424" s="7"/>
     </row>
-    <row r="425" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A425" s="2"/>
       <c r="B425" s="2"/>
       <c r="C425" s="7"/>
     </row>
-    <row r="426" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A426" s="2"/>
       <c r="B426" s="2"/>
       <c r="C426" s="7"/>
     </row>
-    <row r="427" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A427" s="2"/>
       <c r="B427" s="2"/>
       <c r="C427" s="7"/>
     </row>
-    <row r="428" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A428" s="2"/>
       <c r="B428" s="2"/>
       <c r="C428" s="7"/>
     </row>
-    <row r="429" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A429" s="2"/>
       <c r="B429" s="2"/>
       <c r="C429" s="7"/>
     </row>
-    <row r="430" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A430" s="2"/>
       <c r="B430" s="2"/>
       <c r="C430" s="7"/>
     </row>
-    <row r="431" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A431" s="2"/>
       <c r="B431" s="2"/>
       <c r="C431" s="7"/>
     </row>
-    <row r="432" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A432" s="2"/>
       <c r="B432" s="2"/>
       <c r="C432" s="7"/>
     </row>
-    <row r="433" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A433" s="2"/>
       <c r="B433" s="2"/>
       <c r="C433" s="7"/>
     </row>
-    <row r="434" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A434" s="2"/>
       <c r="B434" s="2"/>
       <c r="C434" s="7"/>
     </row>
-    <row r="435" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A435" s="2"/>
       <c r="B435" s="2"/>
       <c r="C435" s="7"/>
     </row>
-    <row r="436" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A436" s="2"/>
       <c r="B436" s="2"/>
       <c r="C436" s="7"/>
     </row>
-    <row r="437" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A437" s="2"/>
       <c r="B437" s="2"/>
       <c r="C437" s="7"/>
     </row>
-    <row r="438" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A438" s="2"/>
       <c r="B438" s="2"/>
       <c r="C438" s="7"/>
     </row>
-    <row r="439" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A439" s="2"/>
       <c r="B439" s="2"/>
       <c r="C439" s="7"/>
     </row>
-    <row r="440" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A440" s="2"/>
       <c r="B440" s="2"/>
       <c r="C440" s="7"/>
     </row>
-    <row r="441" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A441" s="2"/>
       <c r="B441" s="2"/>
       <c r="C441" s="7"/>
     </row>
-    <row r="442" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A442" s="2"/>
       <c r="B442" s="2"/>
       <c r="C442" s="7"/>
     </row>
-    <row r="443" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A443" s="2"/>
       <c r="B443" s="2"/>
       <c r="C443" s="7"/>
     </row>
-    <row r="444" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A444" s="2"/>
       <c r="B444" s="2"/>
       <c r="C444" s="7"/>
     </row>
-    <row r="445" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A445" s="2"/>
       <c r="B445" s="2"/>
       <c r="C445" s="7"/>
     </row>
-    <row r="446" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A446" s="2"/>
       <c r="B446" s="2"/>
       <c r="C446" s="7"/>
     </row>
-    <row r="447" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A447" s="2"/>
       <c r="B447" s="2"/>
       <c r="C447" s="7"/>
     </row>
-    <row r="448" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A448" s="2"/>
       <c r="B448" s="2"/>
       <c r="C448" s="7"/>
     </row>
-    <row r="449" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A449" s="2"/>
       <c r="B449" s="2"/>
       <c r="C449" s="7"/>
     </row>
-    <row r="450" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="450" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A450" s="2"/>
       <c r="B450" s="2"/>
       <c r="C450" s="7"/>
     </row>
-    <row r="451" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="451" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A451" s="2"/>
       <c r="B451" s="2"/>
       <c r="C451" s="7"/>
     </row>
-    <row r="452" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="452" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A452" s="2"/>
       <c r="B452" s="2"/>
       <c r="C452" s="7"/>
     </row>
-    <row r="453" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="453" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A453" s="2"/>
       <c r="B453" s="2"/>
       <c r="C453" s="7"/>
     </row>
-    <row r="454" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="454" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A454" s="2"/>
       <c r="B454" s="2"/>
       <c r="C454" s="7"/>
     </row>
-    <row r="455" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="455" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A455" s="2"/>
       <c r="B455" s="2"/>
       <c r="C455" s="7"/>
     </row>
-    <row r="456" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="456" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A456" s="2"/>
       <c r="B456" s="2"/>
       <c r="C456" s="7"/>
     </row>
-    <row r="457" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="457" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A457" s="2"/>
       <c r="B457" s="2"/>
       <c r="C457" s="7"/>
     </row>
-    <row r="458" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="458" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A458" s="2"/>
       <c r="B458" s="2"/>
       <c r="C458" s="7"/>
     </row>
-    <row r="459" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="459" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A459" s="2"/>
       <c r="B459" s="2"/>
       <c r="C459" s="7"/>
     </row>
-    <row r="460" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="460" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A460" s="2"/>
       <c r="B460" s="2"/>
       <c r="C460" s="7"/>
     </row>
-    <row r="461" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="461" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A461" s="2"/>
       <c r="B461" s="2"/>
       <c r="C461" s="7"/>
     </row>
-    <row r="462" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="462" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A462" s="2"/>
       <c r="B462" s="2"/>
       <c r="C462" s="7"/>
     </row>
-    <row r="463" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="463" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A463" s="2"/>
       <c r="B463" s="2"/>
       <c r="C463" s="7"/>
     </row>
-    <row r="464" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="464" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A464" s="2"/>
       <c r="B464" s="2"/>
       <c r="C464" s="7"/>
     </row>
-    <row r="465" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="465" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A465" s="2"/>
       <c r="B465" s="2"/>
       <c r="C465" s="7"/>
     </row>
-    <row r="466" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="466" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A466" s="2"/>
       <c r="B466" s="2"/>
       <c r="C466" s="7"/>
     </row>
-    <row r="467" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="467" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A467" s="2"/>
       <c r="B467" s="2"/>
       <c r="C467" s="7"/>
     </row>
-    <row r="468" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="468" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A468" s="2"/>
       <c r="B468" s="2"/>
       <c r="C468" s="7"/>
     </row>
-    <row r="469" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="469" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A469" s="2"/>
       <c r="B469" s="2"/>
       <c r="C469" s="7"/>
     </row>
-    <row r="470" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="470" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A470" s="2"/>
       <c r="B470" s="2"/>
       <c r="C470" s="7"/>
     </row>
-    <row r="471" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="471" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A471" s="2"/>
       <c r="B471" s="2"/>
       <c r="C471" s="7"/>
     </row>
-    <row r="472" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="472" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A472" s="2"/>
       <c r="B472" s="2"/>
       <c r="C472" s="7"/>
     </row>
-    <row r="473" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="473" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A473" s="2"/>
       <c r="B473" s="2"/>
       <c r="C473" s="7"/>
     </row>
-    <row r="474" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="474" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A474" s="2"/>
       <c r="B474" s="2"/>
       <c r="C474" s="7"/>
     </row>
-    <row r="475" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="475" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A475" s="2"/>
       <c r="B475" s="2"/>
       <c r="C475" s="7"/>
     </row>
-    <row r="476" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="476" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A476" s="2"/>
       <c r="B476" s="2"/>
       <c r="C476" s="7"/>
     </row>
-    <row r="477" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="477" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A477" s="2"/>
       <c r="B477" s="2"/>
       <c r="C477" s="7"/>
     </row>
-    <row r="478" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="478" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A478" s="2"/>
       <c r="B478" s="2"/>
       <c r="C478" s="7"/>
     </row>
-    <row r="479" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="479" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A479" s="2"/>
       <c r="B479" s="2"/>
       <c r="C479" s="7"/>
     </row>
-    <row r="480" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="480" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A480" s="2"/>
       <c r="B480" s="2"/>
       <c r="C480" s="7"/>
     </row>
-    <row r="481" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="481" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A481" s="2"/>
       <c r="B481" s="2"/>
       <c r="C481" s="7"/>
     </row>
-    <row r="482" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="482" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A482" s="2"/>
       <c r="B482" s="2"/>
       <c r="C482" s="7"/>
     </row>
-    <row r="483" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="483" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A483" s="2"/>
       <c r="B483" s="2"/>
       <c r="C483" s="7"/>
     </row>
-    <row r="484" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="484" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A484" s="2"/>
       <c r="B484" s="2"/>
       <c r="C484" s="7"/>
     </row>
-    <row r="485" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="485" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A485" s="2"/>
       <c r="B485" s="2"/>
       <c r="C485" s="7"/>
     </row>
-    <row r="486" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="486" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A486" s="2"/>
       <c r="B486" s="2"/>
       <c r="C486" s="7"/>
     </row>
-    <row r="487" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="487" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A487" s="2"/>
       <c r="B487" s="2"/>
       <c r="C487" s="7"/>
     </row>
-    <row r="488" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="488" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A488" s="2"/>
       <c r="B488" s="2"/>
       <c r="C488" s="7"/>
     </row>
-    <row r="489" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="489" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A489" s="2"/>
       <c r="B489" s="2"/>
       <c r="C489" s="7"/>
     </row>
-    <row r="490" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="490" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A490" s="2"/>
       <c r="B490" s="2"/>
       <c r="C490" s="7"/>
     </row>
-    <row r="491" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="491" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A491" s="2"/>
       <c r="B491" s="2"/>
       <c r="C491" s="7"/>
     </row>
-    <row r="492" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="492" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A492" s="2"/>
       <c r="B492" s="2"/>
       <c r="C492" s="7"/>
     </row>
-    <row r="493" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="493" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A493" s="2"/>
       <c r="B493" s="2"/>
       <c r="C493" s="7"/>
     </row>
-    <row r="494" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="494" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A494" s="2"/>
       <c r="B494" s="2"/>
       <c r="C494" s="7"/>
     </row>
-    <row r="495" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="495" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A495" s="2"/>
       <c r="B495" s="2"/>
       <c r="C495" s="7"/>
     </row>
-    <row r="496" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="496" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A496" s="2"/>
       <c r="B496" s="2"/>
       <c r="C496" s="7"/>
     </row>
-    <row r="497" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="497" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A497" s="2"/>
       <c r="B497" s="2"/>
       <c r="C497" s="7"/>
     </row>
-    <row r="498" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="498" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A498" s="2"/>
       <c r="B498" s="2"/>
       <c r="C498" s="7"/>
     </row>
-    <row r="499" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="499" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A499" s="2"/>
       <c r="B499" s="2"/>
       <c r="C499" s="7"/>
     </row>
-    <row r="500" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="500" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A500" s="2"/>
       <c r="B500" s="2"/>
       <c r="C500" s="7"/>
     </row>
-    <row r="501" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="501" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A501" s="2"/>
       <c r="B501" s="2"/>
       <c r="C501" s="7"/>
     </row>
-    <row r="502" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="502" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A502" s="2"/>
       <c r="B502" s="2"/>
       <c r="C502" s="7"/>
     </row>
-    <row r="503" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="503" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A503" s="2"/>
       <c r="B503" s="2"/>
       <c r="C503" s="7"/>
     </row>
-    <row r="504" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="504" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A504" s="2"/>
       <c r="B504" s="2"/>
       <c r="C504" s="7"/>
     </row>
-    <row r="505" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="505" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A505" s="2"/>
       <c r="B505" s="2"/>
       <c r="C505" s="7"/>
     </row>
-    <row r="506" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="506" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A506" s="2"/>
       <c r="B506" s="2"/>
       <c r="C506" s="7"/>
     </row>
-    <row r="507" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="507" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A507" s="2"/>
       <c r="B507" s="2"/>
       <c r="C507" s="7"/>
     </row>
-    <row r="508" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="508" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A508" s="2"/>
       <c r="B508" s="2"/>
       <c r="C508" s="7"/>
     </row>
-    <row r="509" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="509" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A509" s="2"/>
       <c r="B509" s="2"/>
       <c r="C509" s="7"/>
     </row>
-    <row r="510" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="510" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A510" s="2"/>
       <c r="B510" s="2"/>
       <c r="C510" s="7"/>
     </row>
-    <row r="511" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="511" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A511" s="2"/>
       <c r="B511" s="2"/>
       <c r="C511" s="7"/>
     </row>
-    <row r="512" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="512" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A512" s="2"/>
       <c r="B512" s="2"/>
       <c r="C512" s="7"/>
     </row>
-    <row r="513" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="513" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A513" s="2"/>
       <c r="B513" s="2"/>
       <c r="C513" s="7"/>
     </row>
-    <row r="514" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="514" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A514" s="2"/>
       <c r="B514" s="2"/>
       <c r="C514" s="7"/>
     </row>
-    <row r="515" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="515" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A515" s="2"/>
       <c r="B515" s="2"/>
       <c r="C515" s="7"/>
     </row>
-    <row r="516" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="516" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A516" s="2"/>
       <c r="B516" s="2"/>
       <c r="C516" s="7"/>
     </row>
-    <row r="517" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="517" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A517" s="2"/>
       <c r="B517" s="2"/>
       <c r="C517" s="7"/>
     </row>
-    <row r="518" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="518" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A518" s="2"/>
       <c r="B518" s="2"/>
       <c r="C518" s="7"/>
     </row>
-    <row r="519" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="519" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A519" s="2"/>
       <c r="B519" s="2"/>
       <c r="C519" s="7"/>
     </row>
-    <row r="520" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="520" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A520" s="2"/>
       <c r="B520" s="2"/>
       <c r="C520" s="7"/>
     </row>
-    <row r="521" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="521" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A521" s="2"/>
       <c r="B521" s="2"/>
       <c r="C521" s="7"/>
     </row>
-    <row r="522" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="522" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A522" s="2"/>
       <c r="B522" s="2"/>
       <c r="C522" s="7"/>
     </row>
-    <row r="523" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="523" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A523" s="2"/>
       <c r="B523" s="2"/>
       <c r="C523" s="7"/>
     </row>
-    <row r="524" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="524" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A524" s="2"/>
       <c r="B524" s="2"/>
       <c r="C524" s="7"/>
     </row>
-    <row r="525" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="525" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A525" s="2"/>
       <c r="B525" s="2"/>
       <c r="C525" s="7"/>
     </row>
-    <row r="526" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="526" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A526" s="2"/>
       <c r="B526" s="2"/>
       <c r="C526" s="7"/>
     </row>
-    <row r="527" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="527" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A527" s="2"/>
       <c r="B527" s="2"/>
       <c r="C527" s="7"/>
     </row>
-    <row r="528" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="528" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A528" s="2"/>
       <c r="B528" s="2"/>
       <c r="C528" s="7"/>
     </row>
-    <row r="529" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="529" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A529" s="2"/>
       <c r="B529" s="2"/>
       <c r="C529" s="7"/>
     </row>
-    <row r="530" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="530" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A530" s="2"/>
       <c r="B530" s="2"/>
       <c r="C530" s="7"/>
     </row>
-    <row r="531" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="531" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A531" s="2"/>
       <c r="B531" s="2"/>
       <c r="C531" s="7"/>
     </row>
-    <row r="532" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="532" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A532" s="2"/>
       <c r="B532" s="2"/>
       <c r="C532" s="7"/>
     </row>
-    <row r="533" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="533" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A533" s="2"/>
       <c r="B533" s="2"/>
       <c r="C533" s="7"/>
     </row>
-    <row r="534" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="534" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A534" s="2"/>
       <c r="B534" s="2"/>
       <c r="C534" s="7"/>
     </row>
-    <row r="535" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="535" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A535" s="2"/>
       <c r="B535" s="2"/>
       <c r="C535" s="7"/>
     </row>
-    <row r="536" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="536" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A536" s="2"/>
       <c r="B536" s="2"/>
       <c r="C536" s="7"/>
     </row>
-    <row r="537" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="537" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A537" s="2"/>
       <c r="B537" s="2"/>
       <c r="C537" s="7"/>
     </row>
-    <row r="538" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="538" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A538" s="2"/>
       <c r="B538" s="2"/>
       <c r="C538" s="7"/>
     </row>
-    <row r="539" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="539" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A539" s="2"/>
       <c r="B539" s="2"/>
       <c r="C539" s="7"/>
     </row>
-    <row r="540" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="540" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A540" s="2"/>
       <c r="B540" s="2"/>
       <c r="C540" s="7"/>
     </row>
-    <row r="541" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="541" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A541" s="2"/>
       <c r="B541" s="2"/>
       <c r="C541" s="7"/>
     </row>
-    <row r="542" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="542" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A542" s="2"/>
       <c r="B542" s="2"/>
       <c r="C542" s="7"/>
     </row>
-    <row r="543" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="543" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A543" s="2"/>
       <c r="B543" s="2"/>
       <c r="C543" s="7"/>
     </row>
-    <row r="544" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="544" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A544" s="2"/>
       <c r="B544" s="2"/>
       <c r="C544" s="7"/>
     </row>
-    <row r="545" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="545" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A545" s="2"/>
       <c r="B545" s="2"/>
       <c r="C545" s="7"/>
     </row>
-    <row r="546" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="546" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A546" s="2"/>
       <c r="B546" s="2"/>
       <c r="C546" s="7"/>
     </row>
-    <row r="547" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="547" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A547" s="2"/>
       <c r="B547" s="2"/>
       <c r="C547" s="7"/>
     </row>
-    <row r="548" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="548" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A548" s="2"/>
       <c r="B548" s="2"/>
       <c r="C548" s="7"/>
     </row>
-    <row r="549" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="549" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A549" s="2"/>
       <c r="B549" s="2"/>
       <c r="C549" s="7"/>
     </row>
-    <row r="550" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="550" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A550" s="2"/>
       <c r="B550" s="2"/>
       <c r="C550" s="7"/>
     </row>
-    <row r="551" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="551" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A551" s="2"/>
       <c r="B551" s="2"/>
       <c r="C551" s="7"/>
     </row>
-    <row r="552" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="552" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A552" s="2"/>
       <c r="B552" s="2"/>
       <c r="C552" s="7"/>
     </row>
-    <row r="553" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="553" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A553" s="2"/>
       <c r="B553" s="2"/>
       <c r="C553" s="7"/>
     </row>
-    <row r="554" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="554" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A554" s="2"/>
       <c r="B554" s="2"/>
       <c r="C554" s="7"/>
     </row>
-    <row r="555" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="555" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A555" s="2"/>
       <c r="B555" s="2"/>
       <c r="C555" s="7"/>
     </row>
-    <row r="556" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="556" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A556" s="2"/>
       <c r="B556" s="2"/>
       <c r="C556" s="7"/>
     </row>
-    <row r="557" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="557" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A557" s="2"/>
       <c r="B557" s="2"/>
       <c r="C557" s="7"/>
     </row>
-    <row r="558" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="558" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A558" s="2"/>
       <c r="B558" s="2"/>
       <c r="C558" s="7"/>
     </row>
-    <row r="559" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="559" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A559" s="2"/>
       <c r="B559" s="2"/>
       <c r="C559" s="7"/>
     </row>
-    <row r="560" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="560" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A560" s="2"/>
       <c r="B560" s="2"/>
       <c r="C560" s="7"/>
     </row>
-    <row r="561" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="561" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A561" s="2"/>
       <c r="B561" s="2"/>
       <c r="C561" s="7"/>
     </row>
-    <row r="562" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="562" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A562" s="2"/>
       <c r="B562" s="2"/>
       <c r="C562" s="7"/>
     </row>
-    <row r="563" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="563" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A563" s="2"/>
       <c r="B563" s="2"/>
       <c r="C563" s="7"/>
     </row>
-    <row r="564" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="564" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A564" s="2"/>
       <c r="B564" s="2"/>
       <c r="C564" s="7"/>
     </row>
-    <row r="565" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="565" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A565" s="2"/>
       <c r="B565" s="2"/>
       <c r="C565" s="7"/>
     </row>
-    <row r="566" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="566" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A566" s="2"/>
       <c r="B566" s="2"/>
       <c r="C566" s="7"/>
     </row>
-    <row r="567" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="567" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A567" s="2"/>
       <c r="B567" s="2"/>
       <c r="C567" s="7"/>
     </row>
-    <row r="568" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="568" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A568" s="2"/>
       <c r="B568" s="2"/>
       <c r="C568" s="7"/>
     </row>
-    <row r="569" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="569" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A569" s="2"/>
       <c r="B569" s="2"/>
       <c r="C569" s="7"/>
     </row>
-    <row r="570" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="570" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A570" s="2"/>
       <c r="B570" s="2"/>
       <c r="C570" s="7"/>
     </row>
-    <row r="571" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="571" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A571" s="2"/>
       <c r="B571" s="2"/>
       <c r="C571" s="7"/>
     </row>
-    <row r="572" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="572" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A572" s="2"/>
       <c r="B572" s="2"/>
       <c r="C572" s="7"/>
     </row>
-    <row r="573" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="573" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A573" s="2"/>
       <c r="B573" s="2"/>
       <c r="C573" s="7"/>
     </row>
-    <row r="574" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="574" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A574" s="2"/>
       <c r="B574" s="2"/>
       <c r="C574" s="7"/>
     </row>
-    <row r="575" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="575" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A575" s="2"/>
       <c r="B575" s="2"/>
       <c r="C575" s="7"/>
     </row>
-    <row r="576" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="576" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A576" s="2"/>
       <c r="B576" s="2"/>
       <c r="C576" s="7"/>
     </row>
-    <row r="577" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="577" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A577" s="2"/>
       <c r="B577" s="2"/>
       <c r="C577" s="7"/>
     </row>
-    <row r="578" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="578" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A578" s="2"/>
       <c r="B578" s="2"/>
       <c r="C578" s="7"/>
     </row>
-    <row r="579" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="579" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A579" s="2"/>
       <c r="B579" s="2"/>
       <c r="C579" s="7"/>
     </row>
-    <row r="580" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="580" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A580" s="2"/>
       <c r="B580" s="2"/>
       <c r="C580" s="7"/>
     </row>
-    <row r="581" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="581" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A581" s="2"/>
       <c r="B581" s="2"/>
       <c r="C581" s="7"/>
     </row>
-    <row r="582" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="582" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A582" s="2"/>
       <c r="B582" s="2"/>
       <c r="C582" s="7"/>
     </row>
-    <row r="583" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="583" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A583" s="2"/>
       <c r="B583" s="2"/>
       <c r="C583" s="7"/>
     </row>
-    <row r="584" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="584" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A584" s="2"/>
       <c r="B584" s="2"/>
       <c r="C584" s="7"/>
     </row>
-    <row r="585" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="585" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A585" s="2"/>
       <c r="B585" s="2"/>
       <c r="C585" s="7"/>
     </row>
-    <row r="586" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="586" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A586" s="2"/>
       <c r="B586" s="2"/>
       <c r="C586" s="7"/>
     </row>
-    <row r="587" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="587" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A587" s="2"/>
       <c r="B587" s="2"/>
       <c r="C587" s="7"/>
     </row>
-    <row r="588" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="588" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A588" s="2"/>
       <c r="B588" s="2"/>
       <c r="C588" s="7"/>
     </row>
-    <row r="589" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="589" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A589" s="2"/>
       <c r="B589" s="2"/>
       <c r="C589" s="7"/>
     </row>
-    <row r="590" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="590" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A590" s="2"/>
       <c r="B590" s="2"/>
       <c r="C590" s="7"/>
     </row>
-    <row r="591" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="591" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A591" s="2"/>
       <c r="B591" s="2"/>
       <c r="C591" s="7"/>
     </row>
-    <row r="592" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="592" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A592" s="2"/>
       <c r="B592" s="2"/>
       <c r="C592" s="7"/>
     </row>
-    <row r="593" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="593" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A593" s="2"/>
       <c r="B593" s="2"/>
       <c r="C593" s="7"/>
     </row>
-    <row r="594" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="594" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A594" s="2"/>
       <c r="B594" s="2"/>
       <c r="C594" s="7"/>
     </row>
-    <row r="595" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="595" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A595" s="2"/>
       <c r="B595" s="2"/>
       <c r="C595" s="7"/>
     </row>
-    <row r="596" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="596" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A596" s="2"/>
       <c r="B596" s="2"/>
       <c r="C596" s="7"/>
     </row>
-    <row r="597" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="597" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A597" s="2"/>
       <c r="B597" s="2"/>
       <c r="C597" s="7"/>
     </row>
-    <row r="598" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="598" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A598" s="2"/>
       <c r="B598" s="2"/>
       <c r="C598" s="7"/>
     </row>
-    <row r="599" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="599" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A599" s="2"/>
       <c r="B599" s="2"/>
       <c r="C599" s="7"/>
     </row>
-    <row r="600" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="600" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A600" s="2"/>
       <c r="B600" s="2"/>
       <c r="C600" s="7"/>
     </row>
-    <row r="601" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="601" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A601" s="2"/>
       <c r="B601" s="2"/>
       <c r="C601" s="7"/>
     </row>
-    <row r="602" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="602" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A602" s="2"/>
       <c r="B602" s="2"/>
       <c r="C602" s="7"/>
     </row>
-    <row r="603" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="603" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A603" s="2"/>
       <c r="B603" s="2"/>
       <c r="C603" s="7"/>
     </row>
-    <row r="604" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="604" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A604" s="2"/>
       <c r="B604" s="2"/>
       <c r="C604" s="7"/>
     </row>
-    <row r="605" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="605" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A605" s="2"/>
       <c r="B605" s="2"/>
       <c r="C605" s="7"/>
     </row>
-    <row r="606" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="606" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A606" s="2"/>
       <c r="B606" s="2"/>
       <c r="C606" s="7"/>
     </row>
-    <row r="607" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="607" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A607" s="2"/>
       <c r="B607" s="2"/>
       <c r="C607" s="7"/>
     </row>
-    <row r="608" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="608" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A608" s="2"/>
       <c r="B608" s="2"/>
       <c r="C608" s="7"/>
     </row>
-    <row r="609" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="609" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A609" s="2"/>
       <c r="B609" s="2"/>
       <c r="C609" s="7"/>
     </row>
-    <row r="610" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="610" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A610" s="2"/>
       <c r="B610" s="2"/>
       <c r="C610" s="7"/>
     </row>
-    <row r="611" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="611" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A611" s="2"/>
       <c r="B611" s="2"/>
       <c r="C611" s="7"/>
     </row>
-    <row r="612" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="612" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A612" s="2"/>
       <c r="B612" s="2"/>
       <c r="C612" s="7"/>
     </row>
-    <row r="613" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="613" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A613" s="2"/>
       <c r="B613" s="2"/>
       <c r="C613" s="7"/>
     </row>
-    <row r="614" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="614" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A614" s="2"/>
       <c r="B614" s="2"/>
       <c r="C614" s="7"/>
     </row>
-    <row r="615" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="615" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A615" s="2"/>
       <c r="B615" s="2"/>
       <c r="C615" s="7"/>
     </row>
-    <row r="616" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="616" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A616" s="2"/>
       <c r="B616" s="2"/>
       <c r="C616" s="7"/>
     </row>
-    <row r="617" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="617" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A617" s="2"/>
       <c r="B617" s="2"/>
       <c r="C617" s="7"/>
     </row>
-    <row r="618" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="618" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A618" s="2"/>
       <c r="B618" s="2"/>
       <c r="C618" s="7"/>
     </row>
-    <row r="619" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="619" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A619" s="2"/>
       <c r="B619" s="2"/>
       <c r="C619" s="7"/>
     </row>
-    <row r="620" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="620" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A620" s="2"/>
       <c r="B620" s="2"/>
       <c r="C620" s="7"/>
     </row>
-    <row r="621" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="621" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A621" s="2"/>
       <c r="B621" s="2"/>
       <c r="C621" s="7"/>
     </row>
-    <row r="622" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="622" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A622" s="2"/>
       <c r="B622" s="2"/>
       <c r="C622" s="7"/>
     </row>
-    <row r="623" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="623" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A623" s="2"/>
       <c r="B623" s="2"/>
       <c r="C623" s="7"/>
     </row>
-    <row r="624" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="624" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A624" s="2"/>
       <c r="B624" s="2"/>
       <c r="C624" s="7"/>
     </row>
-    <row r="625" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="625" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A625" s="2"/>
       <c r="B625" s="2"/>
       <c r="C625" s="7"/>
     </row>
-    <row r="626" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="626" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A626" s="2"/>
       <c r="B626" s="2"/>
       <c r="C626" s="7"/>
     </row>
-    <row r="627" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="627" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A627" s="2"/>
       <c r="B627" s="2"/>
       <c r="C627" s="7"/>
     </row>
-    <row r="628" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="628" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A628" s="2"/>
       <c r="B628" s="2"/>
       <c r="C628" s="7"/>
     </row>
-    <row r="629" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="629" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A629" s="2"/>
       <c r="B629" s="2"/>
       <c r="C629" s="7"/>
     </row>
-    <row r="630" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="630" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A630" s="2"/>
       <c r="B630" s="2"/>
       <c r="C630" s="7"/>
     </row>
-    <row r="631" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="631" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A631" s="2"/>
       <c r="B631" s="2"/>
       <c r="C631" s="7"/>
     </row>
-    <row r="632" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="632" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A632" s="2"/>
       <c r="B632" s="2"/>
       <c r="C632" s="7"/>
     </row>
-    <row r="633" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="633" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A633" s="2"/>
       <c r="B633" s="2"/>
       <c r="C633" s="7"/>
     </row>
-    <row r="634" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="634" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A634" s="2"/>
       <c r="B634" s="2"/>
       <c r="C634" s="7"/>
     </row>
-    <row r="635" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="635" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A635" s="2"/>
       <c r="B635" s="2"/>
       <c r="C635" s="7"/>
     </row>
-    <row r="636" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="636" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A636" s="2"/>
       <c r="B636" s="2"/>
       <c r="C636" s="7"/>
     </row>
-    <row r="637" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="637" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A637" s="2"/>
       <c r="B637" s="2"/>
       <c r="C637" s="7"/>
     </row>
-    <row r="638" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="638" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A638" s="2"/>
       <c r="B638" s="2"/>
       <c r="C638" s="7"/>
     </row>
-    <row r="639" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="639" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A639" s="2"/>
       <c r="B639" s="2"/>
       <c r="C639" s="7"/>
     </row>
-    <row r="640" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="640" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A640" s="2"/>
       <c r="B640" s="2"/>
       <c r="C640" s="7"/>
     </row>
-    <row r="641" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="641" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A641" s="2"/>
       <c r="B641" s="2"/>
       <c r="C641" s="7"/>
     </row>
-    <row r="642" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="642" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A642" s="2"/>
       <c r="B642" s="2"/>
       <c r="C642" s="7"/>
     </row>
-    <row r="643" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="643" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A643" s="2"/>
       <c r="B643" s="2"/>
       <c r="C643" s="7"/>
     </row>
-    <row r="644" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="644" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A644" s="2"/>
       <c r="B644" s="2"/>
       <c r="C644" s="7"/>
     </row>
-    <row r="645" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="645" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A645" s="2"/>
       <c r="B645" s="2"/>
       <c r="C645" s="7"/>
     </row>
-    <row r="646" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="646" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A646" s="2"/>
       <c r="B646" s="2"/>
       <c r="C646" s="7"/>
     </row>
-    <row r="647" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="647" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A647" s="2"/>
       <c r="B647" s="2"/>
       <c r="C647" s="7"/>
     </row>
-    <row r="648" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="648" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A648" s="2"/>
       <c r="B648" s="2"/>
       <c r="C648" s="7"/>
     </row>
-    <row r="649" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="649" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A649" s="2"/>
       <c r="B649" s="2"/>
       <c r="C649" s="7"/>
     </row>
-    <row r="650" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="650" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A650" s="2"/>
       <c r="B650" s="2"/>
       <c r="C650" s="7"/>
     </row>
-    <row r="651" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="651" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A651" s="2"/>
       <c r="B651" s="2"/>
       <c r="C651" s="7"/>
     </row>
-    <row r="652" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="652" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A652" s="2"/>
       <c r="B652" s="2"/>
       <c r="C652" s="7"/>
     </row>
-    <row r="653" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="653" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A653" s="2"/>
       <c r="B653" s="2"/>
       <c r="C653" s="7"/>
     </row>
-    <row r="654" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="654" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A654" s="2"/>
       <c r="B654" s="2"/>
       <c r="C654" s="7"/>
     </row>
-    <row r="655" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="655" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A655" s="2"/>
       <c r="B655" s="2"/>
       <c r="C655" s="7"/>
     </row>
-    <row r="656" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="656" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A656" s="2"/>
       <c r="B656" s="2"/>
       <c r="C656" s="7"/>
     </row>
-    <row r="657" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="657" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A657" s="2"/>
       <c r="B657" s="2"/>
       <c r="C657" s="7"/>
     </row>
-    <row r="658" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="658" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A658" s="2"/>
       <c r="B658" s="2"/>
       <c r="C658" s="7"/>
     </row>
-    <row r="659" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="659" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A659" s="2"/>
       <c r="B659" s="2"/>
       <c r="C659" s="7"/>
     </row>
-    <row r="660" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="660" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A660" s="2"/>
       <c r="B660" s="2"/>
       <c r="C660" s="7"/>
     </row>
-    <row r="661" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="661" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A661" s="2"/>
       <c r="B661" s="2"/>
       <c r="C661" s="7"/>
     </row>
-    <row r="662" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="662" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A662" s="2"/>
       <c r="B662" s="2"/>
       <c r="C662" s="7"/>
     </row>
-    <row r="663" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="663" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A663" s="2"/>
       <c r="B663" s="2"/>
       <c r="C663" s="7"/>
     </row>
-    <row r="664" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="664" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A664" s="2"/>
       <c r="B664" s="2"/>
       <c r="C664" s="7"/>
     </row>
-    <row r="665" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="665" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A665" s="2"/>
       <c r="B665" s="2"/>
       <c r="C665" s="7"/>
     </row>
-    <row r="666" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="666" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A666" s="2"/>
       <c r="B666" s="2"/>
       <c r="C666" s="7"/>
     </row>
-    <row r="667" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="667" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A667" s="2"/>
       <c r="B667" s="2"/>
       <c r="C667" s="7"/>
     </row>
-    <row r="668" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="668" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A668" s="2"/>
       <c r="B668" s="2"/>
       <c r="C668" s="7"/>
     </row>
-    <row r="669" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="669" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A669" s="2"/>
       <c r="B669" s="2"/>
       <c r="C669" s="7"/>
     </row>
-    <row r="670" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="670" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A670" s="2"/>
       <c r="B670" s="2"/>
       <c r="C670" s="7"/>
     </row>
-    <row r="671" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="671" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A671" s="2"/>
       <c r="B671" s="2"/>
       <c r="C671" s="7"/>
     </row>
-    <row r="672" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="672" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A672" s="2"/>
       <c r="B672" s="2"/>
       <c r="C672" s="7"/>
     </row>
-    <row r="673" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="673" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A673" s="2"/>
       <c r="B673" s="2"/>
       <c r="C673" s="7"/>
     </row>
-    <row r="674" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="674" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A674" s="2"/>
       <c r="B674" s="2"/>
       <c r="C674" s="7"/>
     </row>
-    <row r="675" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="675" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A675" s="2"/>
       <c r="B675" s="2"/>
       <c r="C675" s="7"/>
     </row>
-    <row r="676" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="676" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A676" s="2"/>
       <c r="B676" s="2"/>
       <c r="C676" s="7"/>
     </row>
-    <row r="677" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="677" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A677" s="2"/>
       <c r="B677" s="2"/>
       <c r="C677" s="7"/>
     </row>
-    <row r="678" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="678" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A678" s="2"/>
       <c r="B678" s="2"/>
       <c r="C678" s="7"/>
     </row>
-    <row r="679" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="679" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A679" s="2"/>
       <c r="B679" s="2"/>
       <c r="C679" s="7"/>
     </row>
-    <row r="680" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="680" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A680" s="2"/>
       <c r="B680" s="2"/>
       <c r="C680" s="7"/>
     </row>
-    <row r="681" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="681" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A681" s="2"/>
       <c r="B681" s="2"/>
       <c r="C681" s="7"/>
     </row>
-    <row r="682" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="682" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A682" s="2"/>
       <c r="B682" s="2"/>
       <c r="C682" s="7"/>
     </row>
-    <row r="683" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="683" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A683" s="2"/>
       <c r="B683" s="2"/>
       <c r="C683" s="7"/>
     </row>
-    <row r="684" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="684" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A684" s="2"/>
       <c r="B684" s="2"/>
       <c r="C684" s="7"/>
     </row>
-    <row r="685" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="685" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A685" s="2"/>
       <c r="B685" s="2"/>
       <c r="C685" s="7"/>
     </row>
-    <row r="686" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="686" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A686" s="2"/>
       <c r="B686" s="2"/>
       <c r="C686" s="7"/>
     </row>
-    <row r="687" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="687" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A687" s="2"/>
       <c r="B687" s="2"/>
       <c r="C687" s="7"/>
     </row>
-    <row r="688" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="688" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A688" s="2"/>
       <c r="B688" s="2"/>
       <c r="C688" s="7"/>
     </row>
-    <row r="689" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="689" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A689" s="2"/>
       <c r="B689" s="2"/>
       <c r="C689" s="7"/>
     </row>
-    <row r="690" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="690" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A690" s="2"/>
       <c r="B690" s="2"/>
       <c r="C690" s="7"/>
     </row>
-    <row r="691" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="691" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A691" s="2"/>
       <c r="B691" s="2"/>
       <c r="C691" s="7"/>
     </row>
-    <row r="692" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="692" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A692" s="2"/>
       <c r="B692" s="2"/>
       <c r="C692" s="7"/>
     </row>
-    <row r="693" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="693" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A693" s="2"/>
       <c r="B693" s="2"/>
       <c r="C693" s="7"/>
     </row>
-    <row r="694" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="694" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A694" s="2"/>
       <c r="B694" s="2"/>
       <c r="C694" s="7"/>
     </row>
-    <row r="695" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="695" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A695" s="2"/>
       <c r="B695" s="2"/>
       <c r="C695" s="7"/>
     </row>
-    <row r="696" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="696" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A696" s="2"/>
       <c r="B696" s="2"/>
       <c r="C696" s="7"/>
     </row>
-    <row r="697" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="697" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A697" s="2"/>
       <c r="B697" s="2"/>
       <c r="C697" s="7"/>
     </row>
-    <row r="698" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="698" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A698" s="2"/>
       <c r="B698" s="2"/>
       <c r="C698" s="7"/>
     </row>
-    <row r="699" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="699" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A699" s="2"/>
       <c r="B699" s="2"/>
       <c r="C699" s="7"/>
     </row>
-    <row r="700" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="700" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A700" s="2"/>
       <c r="B700" s="2"/>
       <c r="C700" s="7"/>
     </row>
-    <row r="701" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="701" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A701" s="2"/>
       <c r="B701" s="2"/>
       <c r="C701" s="7"/>
     </row>
-    <row r="702" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="702" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A702" s="2"/>
       <c r="B702" s="2"/>
       <c r="C702" s="7"/>
     </row>
-    <row r="703" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="703" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A703" s="2"/>
       <c r="B703" s="2"/>
       <c r="C703" s="7"/>
     </row>
-    <row r="704" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="704" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A704" s="2"/>
       <c r="B704" s="2"/>
       <c r="C704" s="7"/>
     </row>
-    <row r="705" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="705" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A705" s="2"/>
       <c r="B705" s="2"/>
       <c r="C705" s="7"/>
     </row>
-    <row r="706" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="706" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A706" s="2"/>
       <c r="B706" s="2"/>
       <c r="C706" s="7"/>
     </row>
-    <row r="707" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="707" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A707" s="2"/>
       <c r="B707" s="2"/>
       <c r="C707" s="7"/>
     </row>
-    <row r="708" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="708" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A708" s="2"/>
       <c r="B708" s="2"/>
       <c r="C708" s="7"/>
     </row>
-    <row r="709" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="709" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A709" s="2"/>
       <c r="B709" s="2"/>
       <c r="C709" s="7"/>
     </row>
-    <row r="710" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="710" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A710" s="2"/>
       <c r="B710" s="2"/>
       <c r="C710" s="7"/>
     </row>
-    <row r="711" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="711" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A711" s="2"/>
       <c r="B711" s="2"/>
       <c r="C711" s="7"/>
     </row>
-    <row r="712" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="712" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A712" s="2"/>
       <c r="B712" s="2"/>
       <c r="C712" s="7"/>
     </row>
-    <row r="713" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="713" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A713" s="2"/>
       <c r="B713" s="2"/>
       <c r="C713" s="7"/>
     </row>
-    <row r="714" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="714" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A714" s="2"/>
       <c r="B714" s="2"/>
       <c r="C714" s="7"/>
     </row>
-    <row r="715" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="715" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A715" s="2"/>
       <c r="B715" s="2"/>
       <c r="C715" s="7"/>
     </row>
-    <row r="716" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="716" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A716" s="2"/>
       <c r="B716" s="2"/>
       <c r="C716" s="7"/>
     </row>
-    <row r="717" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="717" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A717" s="2"/>
       <c r="B717" s="2"/>
       <c r="C717" s="7"/>
     </row>
-    <row r="718" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="718" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A718" s="2"/>
       <c r="B718" s="2"/>
       <c r="C718" s="7"/>
     </row>
-    <row r="719" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="719" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A719" s="2"/>
       <c r="B719" s="2"/>
       <c r="C719" s="7"/>
     </row>
-    <row r="720" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="720" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A720" s="2"/>
       <c r="B720" s="2"/>
       <c r="C720" s="7"/>
     </row>
-    <row r="721" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="721" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A721" s="2"/>
       <c r="B721" s="2"/>
       <c r="C721" s="7"/>
     </row>
-    <row r="722" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="722" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A722" s="2"/>
       <c r="B722" s="2"/>
       <c r="C722" s="7"/>
     </row>
-    <row r="723" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="723" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A723" s="2"/>
       <c r="B723" s="2"/>
       <c r="C723" s="7"/>
     </row>
-    <row r="724" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="724" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A724" s="2"/>
       <c r="B724" s="2"/>
       <c r="C724" s="7"/>
     </row>
-    <row r="725" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="725" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A725" s="2"/>
       <c r="B725" s="2"/>
       <c r="C725" s="7"/>
     </row>
-    <row r="726" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="726" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A726" s="2"/>
       <c r="B726" s="2"/>
       <c r="C726" s="7"/>
     </row>
-    <row r="727" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="727" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A727" s="2"/>
       <c r="B727" s="2"/>
       <c r="C727" s="7"/>
     </row>
-    <row r="728" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="728" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A728" s="2"/>
       <c r="B728" s="2"/>
       <c r="C728" s="7"/>
     </row>
-    <row r="729" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="729" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A729" s="2"/>
       <c r="B729" s="2"/>
       <c r="C729" s="7"/>
     </row>
-    <row r="730" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="730" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A730" s="2"/>
       <c r="B730" s="2"/>
       <c r="C730" s="7"/>
     </row>
-    <row r="731" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="731" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A731" s="2"/>
       <c r="B731" s="2"/>
       <c r="C731" s="7"/>
     </row>
-    <row r="732" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="732" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A732" s="2"/>
       <c r="B732" s="2"/>
       <c r="C732" s="7"/>
     </row>
-    <row r="733" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="733" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A733" s="2"/>
       <c r="B733" s="2"/>
       <c r="C733" s="7"/>
     </row>
-    <row r="734" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="734" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A734" s="2"/>
       <c r="B734" s="2"/>
       <c r="C734" s="7"/>
     </row>
-    <row r="735" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="735" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A735" s="2"/>
       <c r="B735" s="2"/>
       <c r="C735" s="7"/>
     </row>
-    <row r="736" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="736" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A736" s="2"/>
       <c r="B736" s="2"/>
       <c r="C736" s="7"/>
     </row>
-    <row r="737" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="737" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A737" s="2"/>
       <c r="B737" s="2"/>
       <c r="C737" s="7"/>
     </row>
-    <row r="738" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="738" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A738" s="2"/>
       <c r="B738" s="2"/>
       <c r="C738" s="7"/>
     </row>
-    <row r="739" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="739" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A739" s="2"/>
       <c r="B739" s="2"/>
       <c r="C739" s="7"/>
     </row>
-    <row r="740" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="740" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A740" s="2"/>
       <c r="B740" s="2"/>
       <c r="C740" s="7"/>
     </row>
-    <row r="741" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="741" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A741" s="2"/>
       <c r="B741" s="2"/>
       <c r="C741" s="7"/>
     </row>
-    <row r="742" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="742" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A742" s="2"/>
       <c r="B742" s="2"/>
       <c r="C742" s="7"/>
     </row>
-    <row r="743" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="743" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A743" s="2"/>
       <c r="B743" s="2"/>
       <c r="C743" s="7"/>
     </row>
-    <row r="744" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="744" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A744" s="2"/>
       <c r="B744" s="2"/>
       <c r="C744" s="7"/>
     </row>
-    <row r="745" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="745" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A745" s="2"/>
       <c r="B745" s="2"/>
       <c r="C745" s="7"/>
     </row>
-    <row r="746" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="746" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A746" s="2"/>
       <c r="B746" s="2"/>
       <c r="C746" s="7"/>
     </row>
-    <row r="747" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="747" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A747" s="2"/>
       <c r="B747" s="2"/>
       <c r="C747" s="7"/>
     </row>
-    <row r="748" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="748" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A748" s="2"/>
       <c r="B748" s="2"/>
       <c r="C748" s="7"/>
     </row>
-    <row r="749" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="749" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A749" s="2"/>
       <c r="B749" s="2"/>
       <c r="C749" s="7"/>
     </row>
-    <row r="750" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="750" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A750" s="2"/>
       <c r="B750" s="2"/>
       <c r="C750" s="7"/>
     </row>
-    <row r="751" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="751" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A751" s="2"/>
       <c r="B751" s="2"/>
       <c r="C751" s="7"/>
     </row>
-    <row r="752" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="752" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A752" s="2"/>
       <c r="B752" s="2"/>
       <c r="C752" s="7"/>
     </row>
-    <row r="753" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="753" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A753" s="2"/>
       <c r="B753" s="2"/>
       <c r="C753" s="7"/>
     </row>
-    <row r="754" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="754" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A754" s="2"/>
       <c r="B754" s="2"/>
       <c r="C754" s="7"/>
     </row>
-    <row r="755" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="755" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A755" s="2"/>
       <c r="B755" s="2"/>
       <c r="C755" s="7"/>
     </row>
-    <row r="756" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="756" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A756" s="2"/>
       <c r="B756" s="2"/>
       <c r="C756" s="7"/>
     </row>
-    <row r="757" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="757" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A757" s="2"/>
       <c r="B757" s="2"/>
       <c r="C757" s="7"/>
     </row>
-    <row r="758" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="758" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A758" s="2"/>
       <c r="B758" s="2"/>
       <c r="C758" s="7"/>
     </row>
-    <row r="759" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="759" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A759" s="2"/>
       <c r="B759" s="2"/>
       <c r="C759" s="7"/>
     </row>
-    <row r="760" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="760" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A760" s="2"/>
       <c r="B760" s="2"/>
       <c r="C760" s="7"/>
     </row>
-    <row r="761" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="761" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A761" s="2"/>
       <c r="B761" s="2"/>
       <c r="C761" s="7"/>
     </row>
-    <row r="762" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="762" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A762" s="2"/>
       <c r="B762" s="2"/>
       <c r="C762" s="7"/>
     </row>
-    <row r="763" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="763" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A763" s="2"/>
       <c r="B763" s="2"/>
       <c r="C763" s="7"/>
     </row>
-    <row r="764" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="764" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A764" s="2"/>
       <c r="B764" s="2"/>
       <c r="C764" s="7"/>
     </row>
-    <row r="765" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="765" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A765" s="2"/>
       <c r="B765" s="2"/>
       <c r="C765" s="7"/>
     </row>
-    <row r="766" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="766" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A766" s="2"/>
       <c r="B766" s="2"/>
       <c r="C766" s="7"/>
     </row>
-    <row r="767" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="767" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A767" s="2"/>
       <c r="B767" s="2"/>
       <c r="C767" s="7"/>
     </row>
-    <row r="768" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="768" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A768" s="2"/>
       <c r="B768" s="2"/>
       <c r="C768" s="7"/>
     </row>
-    <row r="769" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="769" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A769" s="2"/>
       <c r="B769" s="2"/>
       <c r="C769" s="7"/>
     </row>
-    <row r="770" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="770" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A770" s="2"/>
       <c r="B770" s="2"/>
       <c r="C770" s="7"/>
     </row>
-    <row r="771" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="771" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A771" s="2"/>
       <c r="B771" s="2"/>
       <c r="C771" s="7"/>
     </row>
-    <row r="772" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="772" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A772" s="2"/>
       <c r="B772" s="2"/>
       <c r="C772" s="7"/>
     </row>
-    <row r="773" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="773" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A773" s="2"/>
       <c r="B773" s="2"/>
       <c r="C773" s="7"/>
     </row>
-    <row r="774" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="774" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A774" s="2"/>
       <c r="B774" s="2"/>
       <c r="C774" s="7"/>
     </row>
-    <row r="775" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="775" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A775" s="2"/>
       <c r="B775" s="2"/>
       <c r="C775" s="7"/>
     </row>
-    <row r="776" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="776" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A776" s="2"/>
       <c r="B776" s="2"/>
       <c r="C776" s="7"/>
     </row>
-    <row r="777" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="777" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A777" s="2"/>
       <c r="B777" s="2"/>
       <c r="C777" s="7"/>
     </row>
-    <row r="778" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="778" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A778" s="2"/>
       <c r="B778" s="2"/>
       <c r="C778" s="7"/>
     </row>
-    <row r="779" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="779" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A779" s="2"/>
       <c r="B779" s="2"/>
       <c r="C779" s="7"/>
     </row>
-    <row r="780" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="780" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A780" s="2"/>
       <c r="B780" s="2"/>
       <c r="C780" s="7"/>
     </row>
-    <row r="781" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="781" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A781" s="2"/>
       <c r="B781" s="2"/>
       <c r="C781" s="7"/>
     </row>
-    <row r="782" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="782" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A782" s="2"/>
       <c r="B782" s="2"/>
       <c r="C782" s="7"/>
     </row>
-    <row r="783" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="783" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A783" s="2"/>
       <c r="B783" s="2"/>
       <c r="C783" s="7"/>
     </row>
-    <row r="784" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="784" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A784" s="2"/>
       <c r="B784" s="2"/>
       <c r="C784" s="7"/>
     </row>
-    <row r="785" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="785" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A785" s="2"/>
       <c r="B785" s="2"/>
       <c r="C785" s="7"/>
     </row>
-    <row r="786" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="786" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A786" s="2"/>
       <c r="B786" s="2"/>
       <c r="C786" s="7"/>
     </row>
-    <row r="787" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="787" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A787" s="2"/>
       <c r="B787" s="2"/>
       <c r="C787" s="7"/>
     </row>
-    <row r="788" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="788" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A788" s="2"/>
       <c r="B788" s="2"/>
       <c r="C788" s="7"/>
     </row>
-    <row r="789" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="789" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A789" s="2"/>
       <c r="B789" s="2"/>
       <c r="C789" s="7"/>
     </row>
-    <row r="790" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="790" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A790" s="2"/>
       <c r="B790" s="2"/>
       <c r="C790" s="7"/>
     </row>
-    <row r="791" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="791" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A791" s="2"/>
       <c r="B791" s="2"/>
       <c r="C791" s="7"/>
     </row>
-    <row r="792" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="792" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A792" s="2"/>
       <c r="B792" s="2"/>
       <c r="C792" s="7"/>
     </row>
-    <row r="793" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="793" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A793" s="2"/>
       <c r="B793" s="2"/>
       <c r="C793" s="7"/>
     </row>
-    <row r="794" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="794" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A794" s="2"/>
       <c r="B794" s="2"/>
       <c r="C794" s="7"/>
     </row>
-    <row r="795" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="795" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A795" s="2"/>
       <c r="B795" s="2"/>
       <c r="C795" s="7"/>
     </row>
-    <row r="796" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="796" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A796" s="2"/>
       <c r="B796" s="2"/>
       <c r="C796" s="7"/>
     </row>
-    <row r="797" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="797" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A797" s="2"/>
       <c r="B797" s="2"/>
       <c r="C797" s="7"/>
     </row>
-    <row r="798" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="798" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A798" s="2"/>
       <c r="B798" s="2"/>
       <c r="C798" s="7"/>
     </row>
-    <row r="799" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="799" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A799" s="2"/>
       <c r="B799" s="2"/>
       <c r="C799" s="7"/>
     </row>
-    <row r="800" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="800" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A800" s="2"/>
       <c r="B800" s="2"/>
       <c r="C800" s="7"/>
     </row>
-    <row r="801" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="801" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A801" s="2"/>
       <c r="B801" s="2"/>
       <c r="C801" s="7"/>
     </row>
-    <row r="802" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="802" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A802" s="2"/>
       <c r="B802" s="2"/>
       <c r="C802" s="7"/>
     </row>
-    <row r="803" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="803" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A803" s="2"/>
       <c r="B803" s="2"/>
       <c r="C803" s="7"/>
     </row>
-    <row r="804" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="804" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A804" s="2"/>
       <c r="B804" s="2"/>
       <c r="C804" s="7"/>
     </row>
-    <row r="805" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="805" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A805" s="2"/>
       <c r="B805" s="2"/>
       <c r="C805" s="7"/>
     </row>
-    <row r="806" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="806" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A806" s="2"/>
       <c r="B806" s="2"/>
       <c r="C806" s="7"/>
     </row>
-    <row r="807" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="807" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A807" s="2"/>
       <c r="B807" s="2"/>
       <c r="C807" s="7"/>
     </row>
-    <row r="808" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="808" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A808" s="2"/>
       <c r="B808" s="2"/>
       <c r="C808" s="7"/>
     </row>
-    <row r="809" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="809" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A809" s="2"/>
       <c r="B809" s="2"/>
       <c r="C809" s="7"/>
     </row>
-    <row r="810" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="810" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A810" s="2"/>
       <c r="B810" s="2"/>
       <c r="C810" s="7"/>
     </row>
-    <row r="811" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="811" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A811" s="2"/>
       <c r="B811" s="2"/>
       <c r="C811" s="7"/>
     </row>
-    <row r="812" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="812" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A812" s="2"/>
       <c r="B812" s="2"/>
       <c r="C812" s="7"/>
     </row>
-    <row r="813" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="813" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A813" s="2"/>
       <c r="B813" s="2"/>
       <c r="C813" s="7"/>
     </row>
-    <row r="814" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="814" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A814" s="2"/>
       <c r="B814" s="2"/>
       <c r="C814" s="7"/>
     </row>
-    <row r="815" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="815" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A815" s="2"/>
       <c r="B815" s="2"/>
       <c r="C815" s="7"/>
     </row>
-    <row r="816" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="816" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A816" s="2"/>
       <c r="B816" s="2"/>
       <c r="C816" s="7"/>
     </row>
-    <row r="817" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="817" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A817" s="2"/>
       <c r="B817" s="2"/>
       <c r="C817" s="7"/>
     </row>
-    <row r="818" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="818" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A818" s="2"/>
       <c r="B818" s="2"/>
       <c r="C818" s="7"/>
     </row>
-    <row r="819" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="819" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A819" s="2"/>
       <c r="B819" s="2"/>
       <c r="C819" s="7"/>
     </row>
-    <row r="820" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="820" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A820" s="2"/>
       <c r="B820" s="2"/>
       <c r="C820" s="7"/>
     </row>
-    <row r="821" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="821" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A821" s="2"/>
       <c r="B821" s="2"/>
       <c r="C821" s="7"/>
     </row>
-    <row r="822" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="822" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A822" s="2"/>
       <c r="B822" s="2"/>
       <c r="C822" s="7"/>
     </row>
-    <row r="823" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="823" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A823" s="2"/>
       <c r="B823" s="2"/>
       <c r="C823" s="7"/>
     </row>
-    <row r="824" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="824" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A824" s="2"/>
       <c r="B824" s="2"/>
       <c r="C824" s="7"/>
     </row>
-    <row r="825" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="825" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A825" s="2"/>
       <c r="B825" s="2"/>
       <c r="C825" s="7"/>
     </row>
-    <row r="826" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="826" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A826" s="2"/>
       <c r="B826" s="2"/>
       <c r="C826" s="7"/>
     </row>
-    <row r="827" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="827" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A827" s="2"/>
       <c r="B827" s="2"/>
       <c r="C827" s="7"/>
     </row>
-    <row r="828" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="828" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A828" s="2"/>
       <c r="B828" s="2"/>
       <c r="C828" s="7"/>
     </row>
-    <row r="829" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="829" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A829" s="2"/>
       <c r="B829" s="2"/>
       <c r="C829" s="7"/>
     </row>
-    <row r="830" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="830" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A830" s="2"/>
       <c r="B830" s="2"/>
       <c r="C830" s="7"/>
     </row>
-    <row r="831" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="831" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A831" s="2"/>
       <c r="B831" s="2"/>
       <c r="C831" s="7"/>
     </row>
-    <row r="832" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="832" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A832" s="2"/>
       <c r="B832" s="2"/>
       <c r="C832" s="7"/>
     </row>
-    <row r="833" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="833" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A833" s="2"/>
       <c r="B833" s="2"/>
       <c r="C833" s="7"/>
     </row>
-    <row r="834" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="834" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A834" s="2"/>
       <c r="B834" s="2"/>
       <c r="C834" s="7"/>
     </row>
-    <row r="835" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="835" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A835" s="2"/>
       <c r="B835" s="2"/>
       <c r="C835" s="7"/>
     </row>
-    <row r="836" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="836" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A836" s="2"/>
       <c r="B836" s="2"/>
       <c r="C836" s="7"/>
     </row>
-    <row r="837" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="837" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A837" s="2"/>
       <c r="B837" s="2"/>
       <c r="C837" s="7"/>
     </row>
-    <row r="838" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="838" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A838" s="2"/>
       <c r="B838" s="2"/>
       <c r="C838" s="7"/>
     </row>
-    <row r="839" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="839" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A839" s="2"/>
       <c r="B839" s="2"/>
       <c r="C839" s="7"/>
     </row>
-    <row r="840" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="840" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A840" s="2"/>
       <c r="B840" s="2"/>
       <c r="C840" s="7"/>
     </row>
-    <row r="841" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="841" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A841" s="2"/>
       <c r="B841" s="2"/>
       <c r="C841" s="7"/>
     </row>
-    <row r="842" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="842" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A842" s="2"/>
       <c r="B842" s="2"/>
       <c r="C842" s="7"/>
     </row>
-    <row r="843" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="843" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A843" s="2"/>
       <c r="B843" s="2"/>
       <c r="C843" s="7"/>
     </row>
-    <row r="844" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="844" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A844" s="2"/>
       <c r="B844" s="2"/>
       <c r="C844" s="7"/>
     </row>
-    <row r="845" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="845" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A845" s="2"/>
       <c r="B845" s="2"/>
       <c r="C845" s="7"/>
     </row>
-    <row r="846" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="846" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A846" s="2"/>
       <c r="B846" s="2"/>
       <c r="C846" s="7"/>
     </row>
-    <row r="847" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="847" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A847" s="2"/>
       <c r="B847" s="2"/>
       <c r="C847" s="7"/>
     </row>
-    <row r="848" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="848" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A848" s="2"/>
       <c r="B848" s="2"/>
       <c r="C848" s="7"/>
     </row>
-    <row r="849" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="849" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A849" s="2"/>
       <c r="B849" s="2"/>
       <c r="C849" s="7"/>
     </row>
-    <row r="850" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="850" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A850" s="2"/>
       <c r="B850" s="2"/>
       <c r="C850" s="7"/>
     </row>
-    <row r="851" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="851" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A851" s="2"/>
       <c r="B851" s="2"/>
       <c r="C851" s="7"/>
     </row>
-    <row r="852" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="852" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A852" s="2"/>
       <c r="B852" s="2"/>
       <c r="C852" s="7"/>
     </row>
-    <row r="853" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="853" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A853" s="2"/>
       <c r="B853" s="2"/>
       <c r="C853" s="7"/>
     </row>
-    <row r="854" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="854" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A854" s="2"/>
       <c r="B854" s="2"/>
       <c r="C854" s="7"/>
     </row>
-    <row r="855" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="855" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A855" s="2"/>
       <c r="B855" s="2"/>
       <c r="C855" s="7"/>
     </row>
-    <row r="856" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="856" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A856" s="2"/>
       <c r="B856" s="2"/>
       <c r="C856" s="7"/>
     </row>
-    <row r="857" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="857" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A857" s="2"/>
       <c r="B857" s="2"/>
       <c r="C857" s="7"/>
     </row>
-    <row r="858" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="858" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A858" s="2"/>
       <c r="B858" s="2"/>
       <c r="C858" s="7"/>
     </row>
-    <row r="859" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="859" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A859" s="2"/>
       <c r="B859" s="2"/>
       <c r="C859" s="7"/>
     </row>
-    <row r="860" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="860" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A860" s="2"/>
       <c r="B860" s="2"/>
       <c r="C860" s="7"/>
     </row>
-    <row r="861" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="861" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A861" s="2"/>
       <c r="B861" s="2"/>
       <c r="C861" s="7"/>
     </row>
-    <row r="862" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="862" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A862" s="2"/>
       <c r="B862" s="2"/>
       <c r="C862" s="7"/>
     </row>
-    <row r="863" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="863" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A863" s="2"/>
       <c r="B863" s="2"/>
       <c r="C863" s="7"/>
     </row>
-    <row r="864" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="864" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A864" s="2"/>
       <c r="B864" s="2"/>
       <c r="C864" s="7"/>
     </row>
-    <row r="865" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="865" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A865" s="2"/>
       <c r="B865" s="2"/>
       <c r="C865" s="7"/>
     </row>
-    <row r="866" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="866" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A866" s="2"/>
       <c r="B866" s="2"/>
       <c r="C866" s="7"/>
     </row>
-    <row r="867" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="867" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A867" s="2"/>
       <c r="B867" s="2"/>
       <c r="C867" s="7"/>
     </row>
-    <row r="868" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="868" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A868" s="2"/>
       <c r="B868" s="2"/>
       <c r="C868" s="7"/>
     </row>
-    <row r="869" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="869" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A869" s="2"/>
       <c r="B869" s="2"/>
       <c r="C869" s="7"/>
     </row>
-    <row r="870" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="870" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A870" s="2"/>
       <c r="B870" s="2"/>
       <c r="C870" s="7"/>
     </row>
-    <row r="871" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="871" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A871" s="2"/>
       <c r="B871" s="2"/>
       <c r="C871" s="7"/>
     </row>
-    <row r="872" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="872" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A872" s="2"/>
       <c r="B872" s="2"/>
       <c r="C872" s="7"/>
     </row>
-    <row r="873" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="873" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A873" s="2"/>
       <c r="B873" s="2"/>
       <c r="C873" s="7"/>
     </row>
-    <row r="874" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="874" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A874" s="2"/>
       <c r="B874" s="2"/>
       <c r="C874" s="7"/>
     </row>
-    <row r="875" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="875" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A875" s="2"/>
       <c r="B875" s="2"/>
       <c r="C875" s="7"/>
     </row>
-    <row r="876" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="876" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A876" s="2"/>
       <c r="B876" s="2"/>
       <c r="C876" s="7"/>
     </row>
-    <row r="877" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="877" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A877" s="2"/>
       <c r="B877" s="2"/>
       <c r="C877" s="7"/>
     </row>
-    <row r="878" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="878" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A878" s="2"/>
       <c r="B878" s="2"/>
       <c r="C878" s="7"/>
     </row>
-    <row r="879" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="879" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A879" s="2"/>
       <c r="B879" s="2"/>
       <c r="C879" s="7"/>
     </row>
-    <row r="880" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="880" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A880" s="2"/>
       <c r="B880" s="2"/>
       <c r="C880" s="7"/>
     </row>
-    <row r="881" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="881" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A881" s="2"/>
       <c r="B881" s="2"/>
       <c r="C881" s="7"/>
     </row>
-    <row r="882" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="882" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A882" s="2"/>
       <c r="B882" s="2"/>
       <c r="C882" s="7"/>
     </row>
-    <row r="883" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="883" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A883" s="2"/>
       <c r="B883" s="2"/>
       <c r="C883" s="7"/>
     </row>
-    <row r="884" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="884" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A884" s="2"/>
       <c r="B884" s="2"/>
       <c r="C884" s="7"/>
     </row>
-    <row r="885" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="885" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A885" s="2"/>
       <c r="B885" s="2"/>
       <c r="C885" s="7"/>
     </row>
-    <row r="886" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="886" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A886" s="2"/>
       <c r="B886" s="2"/>
       <c r="C886" s="7"/>
     </row>
-    <row r="887" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="887" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A887" s="2"/>
       <c r="B887" s="2"/>
       <c r="C887" s="7"/>
     </row>
-    <row r="888" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="888" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A888" s="2"/>
       <c r="B888" s="2"/>
       <c r="C888" s="7"/>
     </row>
-    <row r="889" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="889" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A889" s="2"/>
       <c r="B889" s="2"/>
       <c r="C889" s="7"/>
     </row>
-    <row r="890" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="890" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A890" s="2"/>
       <c r="B890" s="2"/>
       <c r="C890" s="7"/>
     </row>
-    <row r="891" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="891" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A891" s="2"/>
       <c r="B891" s="2"/>
       <c r="C891" s="7"/>
     </row>
-    <row r="892" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="892" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A892" s="2"/>
       <c r="B892" s="2"/>
       <c r="C892" s="7"/>
     </row>
-    <row r="893" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="893" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A893" s="2"/>
       <c r="B893" s="2"/>
       <c r="C893" s="7"/>
     </row>
-    <row r="894" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="894" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A894" s="2"/>
       <c r="B894" s="2"/>
       <c r="C894" s="7"/>
     </row>
-    <row r="895" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="895" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A895" s="2"/>
       <c r="B895" s="2"/>
       <c r="C895" s="7"/>
     </row>
-    <row r="896" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="896" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A896" s="2"/>
       <c r="B896" s="2"/>
       <c r="C896" s="7"/>
     </row>
-    <row r="897" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="897" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A897" s="2"/>
       <c r="B897" s="2"/>
       <c r="C897" s="7"/>
     </row>
-    <row r="898" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="898" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A898" s="2"/>
       <c r="B898" s="2"/>
       <c r="C898" s="7"/>
     </row>
-    <row r="899" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="899" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A899" s="2"/>
       <c r="B899" s="2"/>
       <c r="C899" s="7"/>
     </row>
-    <row r="900" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="900" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A900" s="2"/>
       <c r="B900" s="2"/>
       <c r="C900" s="7"/>
     </row>
-    <row r="901" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="901" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A901" s="2"/>
       <c r="B901" s="2"/>
       <c r="C901" s="7"/>
     </row>
-    <row r="902" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="902" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A902" s="2"/>
       <c r="B902" s="2"/>
       <c r="C902" s="7"/>
     </row>
-    <row r="903" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="903" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A903" s="2"/>
       <c r="B903" s="2"/>
       <c r="C903" s="7"/>
     </row>
-    <row r="904" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="904" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A904" s="2"/>
       <c r="B904" s="2"/>
       <c r="C904" s="7"/>
     </row>
-    <row r="905" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="905" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A905" s="2"/>
       <c r="B905" s="2"/>
       <c r="C905" s="7"/>
     </row>
-    <row r="906" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="906" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A906" s="2"/>
       <c r="B906" s="2"/>
       <c r="C906" s="7"/>
     </row>
-    <row r="907" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="907" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A907" s="2"/>
       <c r="B907" s="2"/>
       <c r="C907" s="7"/>
     </row>
-    <row r="908" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="908" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A908" s="2"/>
       <c r="B908" s="2"/>
       <c r="C908" s="7"/>
     </row>
-    <row r="909" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="909" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A909" s="2"/>
       <c r="B909" s="2"/>
       <c r="C909" s="7"/>
     </row>
-    <row r="910" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="910" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A910" s="2"/>
       <c r="B910" s="2"/>
       <c r="C910" s="7"/>
     </row>
-    <row r="911" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="911" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A911" s="2"/>
       <c r="B911" s="2"/>
       <c r="C911" s="7"/>
     </row>
-    <row r="912" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="912" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A912" s="2"/>
       <c r="B912" s="2"/>
       <c r="C912" s="7"/>
     </row>
-    <row r="913" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="913" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A913" s="2"/>
       <c r="B913" s="2"/>
       <c r="C913" s="7"/>
     </row>
-    <row r="914" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="914" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A914" s="2"/>
       <c r="B914" s="2"/>
       <c r="C914" s="7"/>
     </row>
-    <row r="915" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="915" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A915" s="2"/>
       <c r="B915" s="2"/>
       <c r="C915" s="7"/>
     </row>
-    <row r="916" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="916" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A916" s="2"/>
       <c r="B916" s="2"/>
       <c r="C916" s="7"/>
     </row>
-    <row r="917" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="917" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A917" s="2"/>
       <c r="B917" s="2"/>
       <c r="C917" s="7"/>
     </row>
-    <row r="918" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="918" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A918" s="2"/>
       <c r="B918" s="2"/>
       <c r="C918" s="7"/>
     </row>
-    <row r="919" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="919" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A919" s="2"/>
       <c r="B919" s="2"/>
       <c r="C919" s="7"/>
     </row>
-    <row r="920" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="920" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A920" s="2"/>
       <c r="B920" s="2"/>
       <c r="C920" s="7"/>
     </row>
-    <row r="921" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="921" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A921" s="2"/>
       <c r="B921" s="2"/>
       <c r="C921" s="7"/>
     </row>
-    <row r="922" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="922" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A922" s="2"/>
       <c r="B922" s="2"/>
       <c r="C922" s="7"/>
     </row>
-    <row r="923" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="923" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A923" s="2"/>
       <c r="B923" s="2"/>
       <c r="C923" s="7"/>
     </row>
-    <row r="924" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="924" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A924" s="2"/>
       <c r="B924" s="2"/>
       <c r="C924" s="7"/>
     </row>
-    <row r="925" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="925" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A925" s="2"/>
       <c r="B925" s="2"/>
       <c r="C925" s="7"/>
     </row>
-    <row r="926" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="926" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A926" s="2"/>
       <c r="B926" s="2"/>
       <c r="C926" s="7"/>
     </row>
-    <row r="927" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="927" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A927" s="2"/>
       <c r="B927" s="2"/>
       <c r="C927" s="7"/>
     </row>
-    <row r="928" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="928" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A928" s="2"/>
       <c r="B928" s="2"/>
       <c r="C928" s="7"/>
     </row>
-    <row r="929" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="929" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A929" s="2"/>
       <c r="B929" s="2"/>
       <c r="C929" s="7"/>
     </row>
-    <row r="930" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="930" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A930" s="2"/>
       <c r="B930" s="2"/>
       <c r="C930" s="7"/>
     </row>
-    <row r="931" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="931" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A931" s="2"/>
       <c r="B931" s="2"/>
       <c r="C931" s="7"/>
     </row>
-    <row r="932" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="932" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A932" s="2"/>
       <c r="B932" s="2"/>
       <c r="C932" s="7"/>
     </row>
-    <row r="933" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="933" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A933" s="2"/>
       <c r="B933" s="2"/>
       <c r="C933" s="7"/>
     </row>
-    <row r="934" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="934" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A934" s="2"/>
       <c r="B934" s="2"/>
       <c r="C934" s="7"/>
     </row>
-    <row r="935" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="935" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A935" s="2"/>
       <c r="B935" s="2"/>
       <c r="C935" s="7"/>
     </row>
-    <row r="936" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="936" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A936" s="2"/>
       <c r="B936" s="2"/>
       <c r="C936" s="7"/>
     </row>
-    <row r="937" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="937" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A937" s="2"/>
       <c r="B937" s="2"/>
       <c r="C937" s="7"/>
     </row>
-    <row r="938" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="938" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A938" s="2"/>
       <c r="B938" s="2"/>
       <c r="C938" s="7"/>
     </row>
-    <row r="939" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="939" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A939" s="2"/>
       <c r="B939" s="2"/>
       <c r="C939" s="7"/>
     </row>
-    <row r="940" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="940" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A940" s="2"/>
       <c r="B940" s="2"/>
       <c r="C940" s="7"/>
     </row>
-    <row r="941" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="941" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A941" s="2"/>
       <c r="B941" s="2"/>
       <c r="C941" s="7"/>
     </row>
-    <row r="942" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="942" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A942" s="2"/>
       <c r="B942" s="2"/>
       <c r="C942" s="7"/>
     </row>
-    <row r="943" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="943" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A943" s="2"/>
       <c r="B943" s="2"/>
       <c r="C943" s="7"/>
     </row>
-    <row r="944" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="944" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A944" s="2"/>
       <c r="B944" s="2"/>
       <c r="C944" s="7"/>
     </row>
-    <row r="945" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="945" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A945" s="2"/>
       <c r="B945" s="2"/>
       <c r="C945" s="7"/>
     </row>
-    <row r="946" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="946" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A946" s="2"/>
       <c r="B946" s="2"/>
       <c r="C946" s="7"/>
     </row>
-    <row r="947" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="947" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A947" s="2"/>
       <c r="B947" s="2"/>
       <c r="C947" s="7"/>
     </row>
-    <row r="948" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="948" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A948" s="2"/>
       <c r="B948" s="2"/>
       <c r="C948" s="7"/>
     </row>
-    <row r="949" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="949" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A949" s="2"/>
       <c r="B949" s="2"/>
       <c r="C949" s="7"/>
     </row>
-    <row r="950" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="950" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A950" s="2"/>
       <c r="B950" s="2"/>
       <c r="C950" s="7"/>
     </row>
-    <row r="951" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="951" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A951" s="2"/>
       <c r="B951" s="2"/>
       <c r="C951" s="7"/>
     </row>
-    <row r="952" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="952" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A952" s="2"/>
       <c r="B952" s="2"/>
       <c r="C952" s="7"/>
     </row>
-    <row r="953" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="953" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A953" s="2"/>
       <c r="B953" s="2"/>
       <c r="C953" s="7"/>
     </row>
-    <row r="954" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="954" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A954" s="2"/>
       <c r="B954" s="2"/>
       <c r="C954" s="7"/>
     </row>
-    <row r="955" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="955" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A955" s="2"/>
       <c r="B955" s="2"/>
       <c r="C955" s="7"/>
     </row>
-    <row r="956" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="956" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A956" s="2"/>
       <c r="B956" s="2"/>
       <c r="C956" s="7"/>
     </row>
-    <row r="957" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="957" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A957" s="2"/>
       <c r="B957" s="2"/>
       <c r="C957" s="7"/>
     </row>
-    <row r="958" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="958" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A958" s="2"/>
       <c r="B958" s="2"/>
       <c r="C958" s="7"/>
     </row>
-    <row r="959" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="959" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A959" s="2"/>
       <c r="B959" s="2"/>
       <c r="C959" s="7"/>
     </row>
-    <row r="960" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="960" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A960" s="2"/>
       <c r="B960" s="2"/>
       <c r="C960" s="7"/>
     </row>
-    <row r="961" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="961" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A961" s="2"/>
       <c r="B961" s="2"/>
       <c r="C961" s="7"/>
     </row>
-    <row r="962" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="962" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A962" s="2"/>
       <c r="B962" s="2"/>
       <c r="C962" s="7"/>
     </row>
-    <row r="963" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="963" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A963" s="2"/>
       <c r="B963" s="2"/>
       <c r="C963" s="7"/>
     </row>
-    <row r="964" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="964" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A964" s="2"/>
       <c r="B964" s="2"/>
       <c r="C964" s="7"/>
     </row>
-    <row r="965" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="965" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A965" s="2"/>
       <c r="B965" s="2"/>
       <c r="C965" s="7"/>
     </row>
-    <row r="966" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="966" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A966" s="2"/>
       <c r="B966" s="2"/>
       <c r="C966" s="7"/>
     </row>
-    <row r="967" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="967" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A967" s="2"/>
       <c r="B967" s="2"/>
       <c r="C967" s="7"/>
     </row>
-    <row r="968" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="968" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A968" s="2"/>
       <c r="B968" s="2"/>
       <c r="C968" s="7"/>
     </row>
-    <row r="969" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="969" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A969" s="2"/>
       <c r="B969" s="2"/>
       <c r="C969" s="7"/>
     </row>
-    <row r="970" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="970" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A970" s="2"/>
       <c r="B970" s="2"/>
       <c r="C970" s="7"/>
     </row>
-    <row r="971" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="971" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A971" s="2"/>
       <c r="B971" s="2"/>
       <c r="C971" s="7"/>
     </row>
-    <row r="972" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="972" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A972" s="2"/>
       <c r="B972" s="2"/>
       <c r="C972" s="7"/>
     </row>
-    <row r="973" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="973" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A973" s="2"/>
       <c r="B973" s="2"/>
       <c r="C973" s="7"/>
     </row>
-    <row r="974" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="974" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A974" s="2"/>
       <c r="B974" s="2"/>
       <c r="C974" s="7"/>
     </row>
-    <row r="975" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="975" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A975" s="2"/>
       <c r="B975" s="2"/>
       <c r="C975" s="7"/>
     </row>
-    <row r="976" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="976" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A976" s="2"/>
       <c r="B976" s="2"/>
       <c r="C976" s="7"/>
     </row>
-    <row r="977" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="977" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A977" s="2"/>
       <c r="B977" s="2"/>
       <c r="C977" s="7"/>
     </row>
-    <row r="978" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="978" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A978" s="2"/>
       <c r="B978" s="2"/>
       <c r="C978" s="7"/>
     </row>
-    <row r="979" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="979" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A979" s="2"/>
       <c r="B979" s="2"/>
       <c r="C979" s="7"/>
     </row>
-    <row r="980" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="980" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A980" s="2"/>
       <c r="B980" s="2"/>
       <c r="C980" s="7"/>
     </row>
-    <row r="981" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="981" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A981" s="2"/>
       <c r="B981" s="2"/>
       <c r="C981" s="7"/>
     </row>
-    <row r="982" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="982" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A982" s="2"/>
       <c r="B982" s="2"/>
       <c r="C982" s="7"/>
     </row>
-    <row r="983" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="983" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A983" s="2"/>
       <c r="B983" s="2"/>
       <c r="C983" s="7"/>
     </row>
-    <row r="984" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="984" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A984" s="2"/>
       <c r="B984" s="2"/>
       <c r="C984" s="7"/>
     </row>
-    <row r="985" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="985" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A985" s="2"/>
       <c r="B985" s="2"/>
       <c r="C985" s="7"/>
     </row>
-    <row r="986" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="986" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A986" s="2"/>
       <c r="B986" s="2"/>
       <c r="C986" s="7"/>
     </row>
-    <row r="987" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="987" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A987" s="2"/>
       <c r="B987" s="2"/>
       <c r="C987" s="7"/>
     </row>
-    <row r="988" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="988" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A988" s="2"/>
       <c r="B988" s="2"/>
       <c r="C988" s="7"/>
     </row>
-    <row r="989" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="989" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A989" s="2"/>
       <c r="B989" s="2"/>
       <c r="C989" s="7"/>
     </row>
-    <row r="990" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="990" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A990" s="2"/>
       <c r="B990" s="2"/>
       <c r="C990" s="7"/>
     </row>
-    <row r="991" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="991" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A991" s="2"/>
       <c r="B991" s="2"/>
       <c r="C991" s="7"/>
     </row>
-    <row r="992" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="992" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A992" s="2"/>
       <c r="B992" s="2"/>
       <c r="C992" s="7"/>
     </row>
-    <row r="993" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="993" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A993" s="2"/>
       <c r="B993" s="2"/>
       <c r="C993" s="7"/>
     </row>
-    <row r="994" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="994" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A994" s="2"/>
       <c r="B994" s="2"/>
       <c r="C994" s="7"/>
     </row>
-    <row r="995" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="995" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A995" s="2"/>
       <c r="B995" s="2"/>
       <c r="C995" s="7"/>
     </row>
-    <row r="996" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="996" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A996" s="2"/>
       <c r="B996" s="2"/>
       <c r="C996" s="7"/>
     </row>
-    <row r="997" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="997" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A997" s="2"/>
       <c r="B997" s="2"/>
       <c r="C997" s="7"/>
     </row>
-    <row r="998" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="998" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A998" s="2"/>
       <c r="B998" s="2"/>
       <c r="C998" s="7"/>
     </row>
-    <row r="999" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="999" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A999" s="2"/>
       <c r="B999" s="2"/>
       <c r="C999" s="7"/>
     </row>
-    <row r="1000" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="1000" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A1000" s="2"/>
       <c r="B1000" s="2"/>
       <c r="C1000" s="7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:C184" xr:uid="{C145A25E-BBC0-43AE-87CA-F9CB124ADFFC}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:C184">
       <sortCondition ref="A1:A184"/>
     </sortState>
   </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:W1000"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="14.5" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.5703125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="23" width="8.7109375" customWidth="1"/>
+    <col min="1" max="1" width="9.5" customWidth="1"/>
+    <col min="2" max="2" width="71.5" customWidth="1"/>
+    <col min="3" max="3" width="85.6640625" style="8" customWidth="1"/>
+    <col min="4" max="23" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:3" ht="16" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
+        <v>824</v>
+      </c>
+      <c r="B1" s="3" t="s">
         <v>825</v>
       </c>
-      <c r="B1" s="3" t="s">
+      <c r="C1" s="6" t="s">
         <v>826</v>
       </c>
-      <c r="C1" s="6" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:3" ht="135" x14ac:dyDescent="0.25">
+    </row>
+    <row r="2" spans="1:3" ht="112" x14ac:dyDescent="0.2">
       <c r="A2" s="4" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
       <c r="C2" s="5" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:3" ht="120" x14ac:dyDescent="0.25">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="112" x14ac:dyDescent="0.2">
       <c r="A3" s="4" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="C3" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="144" x14ac:dyDescent="0.2">
+      <c r="A4" s="4" t="s">
+        <v>505</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="224" x14ac:dyDescent="0.2">
+      <c r="A5" s="4" t="s">
+        <v>505</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="160" x14ac:dyDescent="0.2">
+      <c r="A6" s="4" t="s">
+        <v>505</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="144" x14ac:dyDescent="0.2">
+      <c r="A7" s="4" t="s">
+        <v>505</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="128" x14ac:dyDescent="0.2">
+      <c r="A8" s="4" t="s">
+        <v>505</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="208" x14ac:dyDescent="0.2">
+      <c r="A9" s="4" t="s">
+        <v>505</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="80" x14ac:dyDescent="0.2">
+      <c r="A10" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="80" x14ac:dyDescent="0.2">
+      <c r="A11" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="80" x14ac:dyDescent="0.2">
+      <c r="A12" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="80" x14ac:dyDescent="0.2">
+      <c r="A13" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="64" x14ac:dyDescent="0.2">
+      <c r="A14" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="112" x14ac:dyDescent="0.2">
+      <c r="A15" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="64" x14ac:dyDescent="0.2">
+      <c r="A16" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="128" x14ac:dyDescent="0.2">
+      <c r="A17" s="4" t="s">
         <v>10</v>
       </c>
-    </row>
-[...62 lines deleted...]
-      <c r="C9" s="5" t="s">
+      <c r="B17" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="128" x14ac:dyDescent="0.2">
+      <c r="A18" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="48" x14ac:dyDescent="0.2">
+      <c r="A19" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="64" x14ac:dyDescent="0.2">
+      <c r="A20" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="48" x14ac:dyDescent="0.2">
+      <c r="A21" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="96" x14ac:dyDescent="0.2">
+      <c r="A22" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="96" x14ac:dyDescent="0.2">
+      <c r="A23" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>817</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="80" x14ac:dyDescent="0.2">
+      <c r="A24" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="96" x14ac:dyDescent="0.2">
+      <c r="A25" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>817</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="48" x14ac:dyDescent="0.2">
+      <c r="A26" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="32" x14ac:dyDescent="0.2">
+      <c r="A27" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="32" x14ac:dyDescent="0.2">
+      <c r="A28" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="48" x14ac:dyDescent="0.2">
+      <c r="A29" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="96" x14ac:dyDescent="0.2">
+      <c r="A30" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>817</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="96" x14ac:dyDescent="0.2">
+      <c r="A31" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="96" x14ac:dyDescent="0.2">
+      <c r="A32" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="112" x14ac:dyDescent="0.2">
+      <c r="A33" s="4" t="s">
         <v>530</v>
       </c>
-    </row>
-[...227 lines deleted...]
-      <c r="C30" s="5" t="s">
+      <c r="B33" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="112" x14ac:dyDescent="0.2">
+      <c r="A34" s="4" t="s">
+        <v>530</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>817</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="144" x14ac:dyDescent="0.2">
+      <c r="A35" s="4" t="s">
+        <v>530</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>817</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="64" x14ac:dyDescent="0.2">
+      <c r="A36" s="5" t="s">
         <v>220</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="C32" s="5" t="s">
+      <c r="B36" s="5" t="s">
+        <v>801</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="32" x14ac:dyDescent="0.2">
+      <c r="A37" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="64" x14ac:dyDescent="0.2">
+      <c r="A38" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="48" x14ac:dyDescent="0.2">
+      <c r="A39" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="112" x14ac:dyDescent="0.2">
+      <c r="A40" s="4" t="s">
         <v>37</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="C35" s="5" t="s">
+      <c r="B40" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="128" x14ac:dyDescent="0.2">
+      <c r="A41" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>813</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="176" x14ac:dyDescent="0.2">
+      <c r="A42" s="4" t="s">
         <v>543</v>
       </c>
-    </row>
-[...40 lines deleted...]
-      <c r="C39" s="5" t="s">
+      <c r="B42" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="80" x14ac:dyDescent="0.2">
+      <c r="A43" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="96" x14ac:dyDescent="0.2">
+      <c r="A44" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>813</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="112" x14ac:dyDescent="0.2">
+      <c r="A45" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="128" x14ac:dyDescent="0.2">
+      <c r="A46" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="96" x14ac:dyDescent="0.2">
+      <c r="A47" s="4" t="s">
         <v>237</v>
       </c>
-    </row>
-[...80 lines deleted...]
-      </c>
       <c r="B47" s="4" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="64" x14ac:dyDescent="0.2">
       <c r="A48" s="4" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:23" ht="60" x14ac:dyDescent="0.25">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="49" spans="1:23" ht="48" x14ac:dyDescent="0.2">
       <c r="A49" s="4" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:23" ht="105" x14ac:dyDescent="0.25">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="50" spans="1:23" ht="48" x14ac:dyDescent="0.2">
       <c r="A50" s="4" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B50" s="4" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:23" ht="75" x14ac:dyDescent="0.25">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="51" spans="1:23" ht="48" x14ac:dyDescent="0.2">
       <c r="A51" s="4" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B51" s="4" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D51" s="1"/>
       <c r="E51" s="1"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
       <c r="I51" s="1"/>
       <c r="J51" s="1"/>
       <c r="K51" s="1"/>
       <c r="L51" s="1"/>
       <c r="M51" s="1"/>
       <c r="N51" s="1"/>
       <c r="O51" s="1"/>
       <c r="P51" s="1"/>
       <c r="Q51" s="1"/>
       <c r="R51" s="1"/>
       <c r="S51" s="1"/>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
-    <row r="52" spans="1:23" ht="30" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:23" ht="48" x14ac:dyDescent="0.2">
       <c r="A52" s="4" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B52" s="4" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="C52" s="5" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="53" spans="1:23" ht="128" x14ac:dyDescent="0.2">
+      <c r="A53" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="54" spans="1:23" ht="128" x14ac:dyDescent="0.2">
+      <c r="A54" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>813</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="55" spans="1:23" ht="224" x14ac:dyDescent="0.2">
+      <c r="A55" s="4" t="s">
+        <v>564</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="56" spans="1:23" ht="96" x14ac:dyDescent="0.2">
+      <c r="A56" s="4" t="s">
+        <v>564</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>817</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="57" spans="1:23" ht="64" x14ac:dyDescent="0.2">
+      <c r="A57" s="4" t="s">
         <v>262</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="C54" s="5" t="s">
+      <c r="B57" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="58" spans="1:23" ht="64" x14ac:dyDescent="0.2">
+      <c r="A58" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="59" spans="1:23" ht="112" x14ac:dyDescent="0.2">
+      <c r="A59" s="4" t="s">
         <v>55</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="C56" s="5" t="s">
+      <c r="B59" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="60" spans="1:23" ht="96" x14ac:dyDescent="0.2">
+      <c r="A60" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>817</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="61" spans="1:23" ht="128" x14ac:dyDescent="0.2">
+      <c r="A61" s="4" t="s">
         <v>573</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="C58" s="5" t="s">
+      <c r="B61" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="62" spans="1:23" ht="128" x14ac:dyDescent="0.2">
+      <c r="A62" s="4" t="s">
+        <v>573</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="63" spans="1:23" ht="80" x14ac:dyDescent="0.2">
+      <c r="A63" s="4" t="s">
         <v>271</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="C60" s="5" t="s">
+      <c r="B63" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="64" spans="1:23" ht="80" x14ac:dyDescent="0.2">
+      <c r="A64" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" ht="96" x14ac:dyDescent="0.2">
+      <c r="A65" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="64" x14ac:dyDescent="0.2">
+      <c r="A66" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="B66" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" ht="48" x14ac:dyDescent="0.2">
+      <c r="A67" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="B67" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" ht="80" x14ac:dyDescent="0.2">
+      <c r="A68" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" ht="64" x14ac:dyDescent="0.2">
+      <c r="A69" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>813</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" ht="64" x14ac:dyDescent="0.2">
+      <c r="A70" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="B70" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" ht="128" x14ac:dyDescent="0.2">
+      <c r="A71" s="4" t="s">
         <v>64</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="C62" s="5" t="s">
+      <c r="B71" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" ht="128" x14ac:dyDescent="0.2">
+      <c r="A72" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>813</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" ht="64" x14ac:dyDescent="0.2">
+      <c r="A73" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="B73" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" ht="48" x14ac:dyDescent="0.2">
+      <c r="A74" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" ht="80" x14ac:dyDescent="0.2">
+      <c r="A75" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" ht="48" x14ac:dyDescent="0.2">
+      <c r="A76" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" ht="48" x14ac:dyDescent="0.2">
+      <c r="A77" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" ht="48" x14ac:dyDescent="0.2">
+      <c r="A78" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>813</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" ht="112" x14ac:dyDescent="0.2">
+      <c r="A79" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="B79" s="4" t="s">
+        <v>813</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" ht="96" x14ac:dyDescent="0.2">
+      <c r="A80" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" ht="80" x14ac:dyDescent="0.2">
+      <c r="A81" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="B81" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" ht="80" x14ac:dyDescent="0.2">
+      <c r="A82" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="B82" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" ht="64" x14ac:dyDescent="0.2">
+      <c r="A83" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="B83" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" ht="96" x14ac:dyDescent="0.2">
+      <c r="A84" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="B84" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" ht="160" x14ac:dyDescent="0.2">
+      <c r="A85" s="4" t="s">
         <v>582</v>
       </c>
-    </row>
-[...227 lines deleted...]
-      <c r="C83" s="5" t="s">
+      <c r="B85" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" ht="48" x14ac:dyDescent="0.2">
+      <c r="A86" s="4" t="s">
         <v>346</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C84" s="5" t="s">
+      <c r="B86" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" ht="48" x14ac:dyDescent="0.2">
+      <c r="A87" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="B87" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" ht="128" x14ac:dyDescent="0.2">
+      <c r="A88" s="4" t="s">
         <v>83</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C85" s="5" t="s">
+      <c r="B88" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" ht="112" x14ac:dyDescent="0.2">
+      <c r="A89" s="4" t="s">
         <v>587</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="C87" s="5" t="s">
+      <c r="B89" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" ht="80" x14ac:dyDescent="0.2">
+      <c r="A90" s="4" t="s">
+        <v>587</v>
+      </c>
+      <c r="B90" s="4" t="s">
+        <v>813</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" ht="96" x14ac:dyDescent="0.2">
+      <c r="A91" s="4" t="s">
         <v>355</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C88" s="5" t="s">
+      <c r="B91" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C91" s="5" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" ht="80" x14ac:dyDescent="0.2">
+      <c r="A92" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="B92" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" ht="64" x14ac:dyDescent="0.2">
+      <c r="A93" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="B93" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" ht="128" x14ac:dyDescent="0.2">
+      <c r="A94" s="4" t="s">
         <v>88</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="C90" s="5" t="s">
+      <c r="B94" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" ht="112" x14ac:dyDescent="0.2">
+      <c r="A95" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="B95" s="4" t="s">
+        <v>817</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" ht="144" x14ac:dyDescent="0.2">
+      <c r="A96" s="4" t="s">
         <v>596</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="C93" s="5" t="s">
+      <c r="B96" s="4" t="s">
+        <v>817</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" ht="144" x14ac:dyDescent="0.2">
+      <c r="A97" s="4" t="s">
+        <v>596</v>
+      </c>
+      <c r="B97" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" ht="176" x14ac:dyDescent="0.2">
+      <c r="A98" s="4" t="s">
+        <v>596</v>
+      </c>
+      <c r="B98" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" ht="64" x14ac:dyDescent="0.2">
+      <c r="A99" s="4" t="s">
         <v>368</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="C95" s="5" t="s">
+      <c r="B99" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" ht="64" x14ac:dyDescent="0.2">
+      <c r="A100" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="B100" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" ht="112" x14ac:dyDescent="0.2">
+      <c r="A101" s="4" t="s">
         <v>97</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="C98" s="5" t="s">
+      <c r="B101" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" ht="128" x14ac:dyDescent="0.2">
+      <c r="A102" s="4" t="s">
         <v>609</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="C100" s="5" t="s">
+      <c r="B102" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" ht="112" x14ac:dyDescent="0.2">
+      <c r="A103" s="4" t="s">
+        <v>609</v>
+      </c>
+      <c r="B103" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" ht="48" x14ac:dyDescent="0.2">
+      <c r="A104" s="4" t="s">
+        <v>609</v>
+      </c>
+      <c r="B104" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" ht="96" x14ac:dyDescent="0.2">
+      <c r="A105" s="4" t="s">
+        <v>609</v>
+      </c>
+      <c r="B105" s="4" t="s">
+        <v>813</v>
+      </c>
+      <c r="C105" s="5" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" ht="64" x14ac:dyDescent="0.2">
+      <c r="A106" s="4" t="s">
         <v>377</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C101" s="5" t="s">
+      <c r="B106" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" ht="80" x14ac:dyDescent="0.2">
+      <c r="A107" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="B107" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="C107" s="5" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" ht="80" x14ac:dyDescent="0.2">
+      <c r="A108" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="B108" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" ht="112" x14ac:dyDescent="0.2">
+      <c r="A109" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="B109" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C109" s="5" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" ht="96" x14ac:dyDescent="0.2">
+      <c r="A110" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="B110" s="4" t="s">
+        <v>817</v>
+      </c>
+      <c r="C110" s="5" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" ht="80" x14ac:dyDescent="0.2">
+      <c r="A111" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="B111" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" ht="96" x14ac:dyDescent="0.2">
+      <c r="A112" s="4" t="s">
         <v>102</v>
       </c>
-    </row>
-[...40 lines deleted...]
-      <c r="C105" s="5" t="s">
+      <c r="B112" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C112" s="5" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" ht="96" x14ac:dyDescent="0.2">
+      <c r="A113" s="4" t="s">
         <v>626</v>
       </c>
-    </row>
-[...62 lines deleted...]
-      <c r="C111" s="5" t="s">
+      <c r="B113" s="4" t="s">
+        <v>813</v>
+      </c>
+      <c r="C113" s="5" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3" ht="48" x14ac:dyDescent="0.2">
+      <c r="A114" s="4" t="s">
+        <v>626</v>
+      </c>
+      <c r="B114" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" ht="112" x14ac:dyDescent="0.2">
+      <c r="A115" s="4" t="s">
         <v>402</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C112" s="5" t="s">
+      <c r="B115" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" ht="80" x14ac:dyDescent="0.2">
+      <c r="A116" s="4" t="s">
+        <v>402</v>
+      </c>
+      <c r="B116" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3" ht="80" x14ac:dyDescent="0.2">
+      <c r="A117" s="4" t="s">
+        <v>402</v>
+      </c>
+      <c r="B117" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="C117" s="5" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" ht="80" x14ac:dyDescent="0.2">
+      <c r="A118" s="4" t="s">
+        <v>402</v>
+      </c>
+      <c r="B118" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C118" s="5" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3" ht="96" x14ac:dyDescent="0.2">
+      <c r="A119" s="4" t="s">
+        <v>402</v>
+      </c>
+      <c r="B119" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3" ht="112" x14ac:dyDescent="0.2">
+      <c r="A120" s="4" t="s">
         <v>107</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="C114" s="5" t="s">
+      <c r="B120" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C120" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3" ht="128" x14ac:dyDescent="0.2">
+      <c r="A121" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="B121" s="4" t="s">
+        <v>813</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" ht="112" x14ac:dyDescent="0.2">
+      <c r="A122" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="B122" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C122" s="5" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" ht="144" x14ac:dyDescent="0.2">
+      <c r="A123" s="4" t="s">
         <v>635</v>
       </c>
-    </row>
-[...51 lines deleted...]
-      <c r="C119" s="5" t="s">
+      <c r="B123" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C123" s="5" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3" ht="128" x14ac:dyDescent="0.2">
+      <c r="A124" s="4" t="s">
+        <v>635</v>
+      </c>
+      <c r="B124" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C124" s="5" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3" ht="128" x14ac:dyDescent="0.2">
+      <c r="A125" s="4" t="s">
+        <v>635</v>
+      </c>
+      <c r="B125" s="4" t="s">
+        <v>817</v>
+      </c>
+      <c r="C125" s="5" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3" ht="112" x14ac:dyDescent="0.2">
+      <c r="A126" s="4" t="s">
         <v>423</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="C122" s="5" t="s">
+      <c r="B126" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C126" s="5" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3" ht="80" x14ac:dyDescent="0.2">
+      <c r="A127" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="B127" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="C127" s="5" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3" ht="64" x14ac:dyDescent="0.2">
+      <c r="A128" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="B128" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C128" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3" ht="96" x14ac:dyDescent="0.2">
+      <c r="A129" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="B129" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="C129" s="5" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3" ht="112" x14ac:dyDescent="0.2">
+      <c r="A130" s="4" t="s">
         <v>120</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="C125" s="5" t="s">
+      <c r="B130" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C130" s="5" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3" ht="144" x14ac:dyDescent="0.2">
+      <c r="A131" s="4" t="s">
         <v>648</v>
       </c>
-    </row>
-[...40 lines deleted...]
-      <c r="C129" s="5" t="s">
+      <c r="B131" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C131" s="5" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3" ht="112" x14ac:dyDescent="0.2">
+      <c r="A132" s="4" t="s">
+        <v>648</v>
+      </c>
+      <c r="B132" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C132" s="5" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3" ht="80" x14ac:dyDescent="0.2">
+      <c r="A133" s="4" t="s">
         <v>440</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C130" s="5" t="s">
+      <c r="B133" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C133" s="5" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3" ht="80" x14ac:dyDescent="0.2">
+      <c r="A134" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="B134" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C134" s="5" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3" ht="64" x14ac:dyDescent="0.2">
+      <c r="A135" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="B135" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="C135" s="5" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3" ht="80" x14ac:dyDescent="0.2">
+      <c r="A136" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="B136" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="C136" s="5" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" ht="64" x14ac:dyDescent="0.2">
+      <c r="A137" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="B137" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3" ht="112" x14ac:dyDescent="0.2">
+      <c r="A138" s="4" t="s">
         <v>125</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="C132" s="5" t="s">
+      <c r="B138" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3" ht="64" x14ac:dyDescent="0.2">
+      <c r="A139" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="B139" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C139" s="5" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3" ht="64" x14ac:dyDescent="0.2">
+      <c r="A140" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="B140" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="C140" s="5" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3" ht="64" x14ac:dyDescent="0.2">
+      <c r="A141" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="B141" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3" ht="64" x14ac:dyDescent="0.2">
+      <c r="A142" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="B142" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3" ht="64" x14ac:dyDescent="0.2">
+      <c r="A143" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="B143" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="C143" s="5" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3" ht="96" x14ac:dyDescent="0.2">
+      <c r="A144" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="B144" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C144" s="5" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3" ht="112" x14ac:dyDescent="0.2">
+      <c r="A145" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="B145" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="C145" s="5" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3" ht="48" x14ac:dyDescent="0.2">
+      <c r="A146" s="4" t="s">
+        <v>482</v>
+      </c>
+      <c r="B146" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="C146" s="5" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3" ht="80" x14ac:dyDescent="0.2">
+      <c r="A147" s="4" t="s">
+        <v>482</v>
+      </c>
+      <c r="B147" s="4" t="s">
+        <v>817</v>
+      </c>
+      <c r="C147" s="5" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3" ht="112" x14ac:dyDescent="0.2">
+      <c r="A148" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="B148" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C148" s="5" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3" ht="80" x14ac:dyDescent="0.2">
+      <c r="A149" s="4" t="s">
         <v>657</v>
       </c>
-    </row>
-[...161 lines deleted...]
-      <c r="C147" s="5" t="s">
+      <c r="B149" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C149" s="5" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3" ht="80" x14ac:dyDescent="0.2">
+      <c r="A150" s="4" t="s">
+        <v>657</v>
+      </c>
+      <c r="B150" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C150" s="5" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3" ht="112" x14ac:dyDescent="0.2">
+      <c r="A151" s="4" t="s">
+        <v>657</v>
+      </c>
+      <c r="B151" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C151" s="5" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3" ht="128" x14ac:dyDescent="0.2">
+      <c r="A152" s="4" t="s">
+        <v>657</v>
+      </c>
+      <c r="B152" s="4" t="s">
+        <v>813</v>
+      </c>
+      <c r="C152" s="5" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3" ht="128" x14ac:dyDescent="0.2">
+      <c r="A153" s="4" t="s">
+        <v>657</v>
+      </c>
+      <c r="B153" s="4" t="s">
+        <v>813</v>
+      </c>
+      <c r="C153" s="5" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3" ht="112" x14ac:dyDescent="0.2">
+      <c r="A154" s="4" t="s">
+        <v>657</v>
+      </c>
+      <c r="B154" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C154" s="5" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3" ht="96" x14ac:dyDescent="0.2">
+      <c r="A155" s="4" t="s">
         <v>491</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C148" s="5" t="s">
+      <c r="B155" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="C155" s="5" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3" ht="48" x14ac:dyDescent="0.2">
+      <c r="A156" s="4" t="s">
+        <v>491</v>
+      </c>
+      <c r="B156" s="4" t="s">
+        <v>813</v>
+      </c>
+      <c r="C156" s="5" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3" ht="128" x14ac:dyDescent="0.2">
+      <c r="A157" s="4" t="s">
         <v>144</v>
       </c>
-    </row>
-[...62 lines deleted...]
-      <c r="C154" s="5" t="s">
+      <c r="B157" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C157" s="5" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3" ht="112" x14ac:dyDescent="0.2">
+      <c r="A158" s="4" t="s">
         <v>682</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="C156" s="5" t="s">
+      <c r="B158" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C158" s="5" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3" ht="144" x14ac:dyDescent="0.2">
+      <c r="A159" s="4" t="s">
+        <v>682</v>
+      </c>
+      <c r="B159" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C159" s="5" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3" ht="144" x14ac:dyDescent="0.2">
+      <c r="A160" s="4" t="s">
+        <v>682</v>
+      </c>
+      <c r="B160" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C160" s="5" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3" ht="160" x14ac:dyDescent="0.2">
+      <c r="A161" s="4" t="s">
+        <v>682</v>
+      </c>
+      <c r="B161" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C161" s="5" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3" ht="176" x14ac:dyDescent="0.2">
+      <c r="A162" s="4" t="s">
+        <v>682</v>
+      </c>
+      <c r="B162" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="C162" s="5" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3" ht="48" x14ac:dyDescent="0.2">
+      <c r="A163" s="4" t="s">
+        <v>682</v>
+      </c>
+      <c r="B163" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="C163" s="5" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3" ht="112" x14ac:dyDescent="0.2">
+      <c r="A164" s="4" t="s">
+        <v>682</v>
+      </c>
+      <c r="B164" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="C164" s="5" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3" ht="64" x14ac:dyDescent="0.2">
+      <c r="A165" s="4" t="s">
+        <v>682</v>
+      </c>
+      <c r="B165" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C165" s="5" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3" ht="112" x14ac:dyDescent="0.2">
+      <c r="A166" s="4" t="s">
+        <v>682</v>
+      </c>
+      <c r="B166" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C166" s="5" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3" ht="64" x14ac:dyDescent="0.2">
+      <c r="A167" s="4" t="s">
+        <v>682</v>
+      </c>
+      <c r="B167" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C167" s="5" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3" ht="96" x14ac:dyDescent="0.2">
+      <c r="A168" s="4" t="s">
         <v>500</v>
       </c>
-    </row>
-[...117 lines deleted...]
-      <c r="C167" s="5" t="s">
+      <c r="B168" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C168" s="5" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3" ht="128" x14ac:dyDescent="0.2">
+      <c r="A169" s="4" t="s">
         <v>723</v>
       </c>
-    </row>
-[...14 lines deleted...]
-      </c>
       <c r="B169" s="4" t="s">
-        <v>818</v>
+        <v>817</v>
       </c>
       <c r="C169" s="5" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:3" ht="135" x14ac:dyDescent="0.25">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3" ht="112" x14ac:dyDescent="0.2">
       <c r="A170" s="4" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="B170" s="4" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:3" ht="135" x14ac:dyDescent="0.25">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3" ht="128" x14ac:dyDescent="0.2">
       <c r="A171" s="4" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="B171" s="4" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
       <c r="C171" s="5" t="s">
-        <v>736</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:3" ht="315" x14ac:dyDescent="0.25">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3" ht="272" x14ac:dyDescent="0.2">
       <c r="A172" s="4" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="B172" s="4" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
       <c r="C172" s="5" t="s">
-        <v>740</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:3" ht="210" x14ac:dyDescent="0.25">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3" ht="192" x14ac:dyDescent="0.2">
       <c r="A173" s="4" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="B173" s="4" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="C173" s="5" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3" ht="64" x14ac:dyDescent="0.2">
+      <c r="A174" s="4" t="s">
         <v>744</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B174" s="4" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
       <c r="C174" s="5" t="s">
-        <v>749</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:3" ht="360" x14ac:dyDescent="0.25">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3" ht="320" x14ac:dyDescent="0.2">
       <c r="A175" s="4" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="B175" s="4" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="C175" s="5" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3" ht="112" x14ac:dyDescent="0.2">
+      <c r="A176" s="4" t="s">
         <v>753</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B176" s="4" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
       <c r="C176" s="5" t="s">
-        <v>758</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3" ht="96" x14ac:dyDescent="0.2">
       <c r="A177" s="4" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="B177" s="4" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>762</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3" ht="64" x14ac:dyDescent="0.2">
       <c r="A178" s="4" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="B178" s="4" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3" ht="80" x14ac:dyDescent="0.2">
       <c r="A179" s="4" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="B179" s="4" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>770</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:3" ht="105" x14ac:dyDescent="0.25">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3" ht="96" x14ac:dyDescent="0.2">
       <c r="A180" s="4" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="B180" s="4" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
       <c r="C180" s="5" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3" ht="48" x14ac:dyDescent="0.2">
+      <c r="A181" s="4" t="s">
         <v>774</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B181" s="4" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
       <c r="C181" s="5" t="s">
-        <v>779</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:3" ht="210" x14ac:dyDescent="0.25">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3" ht="192" x14ac:dyDescent="0.2">
       <c r="A182" s="4" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="B182" s="4" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
       <c r="C182" s="5" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3" ht="128" x14ac:dyDescent="0.2">
+      <c r="A183" s="4" t="s">
         <v>783</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B183" s="4" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
       <c r="C183" s="5" t="s">
-        <v>788</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:3" ht="210" x14ac:dyDescent="0.25">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3" ht="192" x14ac:dyDescent="0.2">
       <c r="A184" s="4" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
       <c r="B184" s="4" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
       <c r="C184" s="5" t="s">
-        <v>792</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:3" x14ac:dyDescent="0.25">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A185" s="2"/>
       <c r="B185" s="2"/>
       <c r="C185" s="7"/>
     </row>
-    <row r="186" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A186" s="2"/>
       <c r="B186" s="2"/>
       <c r="C186" s="7"/>
     </row>
-    <row r="187" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A187" s="2"/>
       <c r="B187" s="2"/>
       <c r="C187" s="7"/>
     </row>
-    <row r="188" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A188" s="2"/>
       <c r="B188" s="2"/>
       <c r="C188" s="7"/>
     </row>
-    <row r="189" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A189" s="2"/>
       <c r="B189" s="2"/>
       <c r="C189" s="7"/>
     </row>
-    <row r="190" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A190" s="2"/>
       <c r="B190" s="2"/>
       <c r="C190" s="7"/>
     </row>
-    <row r="191" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A191" s="2"/>
       <c r="B191" s="2"/>
       <c r="C191" s="7"/>
     </row>
-    <row r="192" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A192" s="2"/>
       <c r="B192" s="2"/>
       <c r="C192" s="7"/>
     </row>
-    <row r="193" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A193" s="2"/>
       <c r="B193" s="2"/>
       <c r="C193" s="7"/>
     </row>
-    <row r="194" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A194" s="2"/>
       <c r="B194" s="2"/>
       <c r="C194" s="7"/>
     </row>
-    <row r="195" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A195" s="2"/>
       <c r="B195" s="2"/>
       <c r="C195" s="7"/>
     </row>
-    <row r="196" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A196" s="2"/>
       <c r="B196" s="2"/>
       <c r="C196" s="7"/>
     </row>
-    <row r="197" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A197" s="2"/>
       <c r="B197" s="2"/>
       <c r="C197" s="7"/>
     </row>
-    <row r="198" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A198" s="2"/>
       <c r="B198" s="2"/>
       <c r="C198" s="7"/>
     </row>
-    <row r="199" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A199" s="2"/>
       <c r="B199" s="2"/>
       <c r="C199" s="7"/>
     </row>
-    <row r="200" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A200" s="2"/>
       <c r="B200" s="2"/>
       <c r="C200" s="7"/>
     </row>
-    <row r="201" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A201" s="2"/>
       <c r="B201" s="2"/>
       <c r="C201" s="7"/>
     </row>
-    <row r="202" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A202" s="2"/>
       <c r="B202" s="2"/>
       <c r="C202" s="7"/>
     </row>
-    <row r="203" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A203" s="2"/>
       <c r="B203" s="2"/>
       <c r="C203" s="7"/>
     </row>
-    <row r="204" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A204" s="2"/>
       <c r="B204" s="2"/>
       <c r="C204" s="7"/>
     </row>
-    <row r="205" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A205" s="2"/>
       <c r="B205" s="2"/>
       <c r="C205" s="7"/>
     </row>
-    <row r="206" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A206" s="2"/>
       <c r="B206" s="2"/>
       <c r="C206" s="7"/>
     </row>
-    <row r="207" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A207" s="2"/>
       <c r="B207" s="2"/>
       <c r="C207" s="7"/>
     </row>
-    <row r="208" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A208" s="2"/>
       <c r="B208" s="2"/>
       <c r="C208" s="7"/>
     </row>
-    <row r="209" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A209" s="2"/>
       <c r="B209" s="2"/>
       <c r="C209" s="7"/>
     </row>
-    <row r="210" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A210" s="2"/>
       <c r="B210" s="2"/>
       <c r="C210" s="7"/>
     </row>
-    <row r="211" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A211" s="2"/>
       <c r="B211" s="2"/>
       <c r="C211" s="7"/>
     </row>
-    <row r="212" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A212" s="2"/>
       <c r="B212" s="2"/>
       <c r="C212" s="7"/>
     </row>
-    <row r="213" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A213" s="2"/>
       <c r="B213" s="2"/>
       <c r="C213" s="7"/>
     </row>
-    <row r="214" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A214" s="2"/>
       <c r="B214" s="2"/>
       <c r="C214" s="7"/>
     </row>
-    <row r="215" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A215" s="2"/>
       <c r="B215" s="2"/>
       <c r="C215" s="7"/>
     </row>
-    <row r="216" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A216" s="2"/>
       <c r="B216" s="2"/>
       <c r="C216" s="7"/>
     </row>
-    <row r="217" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A217" s="2"/>
       <c r="B217" s="2"/>
       <c r="C217" s="7"/>
     </row>
-    <row r="218" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A218" s="2"/>
       <c r="B218" s="2"/>
       <c r="C218" s="7"/>
     </row>
-    <row r="219" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A219" s="2"/>
       <c r="B219" s="2"/>
       <c r="C219" s="7"/>
     </row>
-    <row r="220" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A220" s="2"/>
       <c r="B220" s="2"/>
       <c r="C220" s="7"/>
     </row>
-    <row r="221" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A221" s="2"/>
       <c r="B221" s="2"/>
       <c r="C221" s="7"/>
     </row>
-    <row r="222" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A222" s="2"/>
       <c r="B222" s="2"/>
       <c r="C222" s="7"/>
     </row>
-    <row r="223" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A223" s="2"/>
       <c r="B223" s="2"/>
       <c r="C223" s="7"/>
     </row>
-    <row r="224" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A224" s="2"/>
       <c r="B224" s="2"/>
       <c r="C224" s="7"/>
     </row>
-    <row r="225" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A225" s="2"/>
       <c r="B225" s="2"/>
       <c r="C225" s="7"/>
     </row>
-    <row r="226" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A226" s="2"/>
       <c r="B226" s="2"/>
       <c r="C226" s="7"/>
     </row>
-    <row r="227" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A227" s="2"/>
       <c r="B227" s="2"/>
       <c r="C227" s="7"/>
     </row>
-    <row r="228" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A228" s="2"/>
       <c r="B228" s="2"/>
       <c r="C228" s="7"/>
     </row>
-    <row r="229" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A229" s="2"/>
       <c r="B229" s="2"/>
       <c r="C229" s="7"/>
     </row>
-    <row r="230" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A230" s="2"/>
       <c r="B230" s="2"/>
       <c r="C230" s="7"/>
     </row>
-    <row r="231" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A231" s="2"/>
       <c r="B231" s="2"/>
       <c r="C231" s="7"/>
     </row>
-    <row r="232" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A232" s="2"/>
       <c r="B232" s="2"/>
       <c r="C232" s="7"/>
     </row>
-    <row r="233" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A233" s="2"/>
       <c r="B233" s="2"/>
       <c r="C233" s="7"/>
     </row>
-    <row r="234" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A234" s="2"/>
       <c r="B234" s="2"/>
       <c r="C234" s="7"/>
     </row>
-    <row r="235" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A235" s="2"/>
       <c r="B235" s="2"/>
       <c r="C235" s="7"/>
     </row>
-    <row r="236" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A236" s="2"/>
       <c r="B236" s="2"/>
       <c r="C236" s="7"/>
     </row>
-    <row r="237" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A237" s="2"/>
       <c r="B237" s="2"/>
       <c r="C237" s="7"/>
     </row>
-    <row r="238" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A238" s="2"/>
       <c r="B238" s="2"/>
       <c r="C238" s="7"/>
     </row>
-    <row r="239" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A239" s="2"/>
       <c r="B239" s="2"/>
       <c r="C239" s="7"/>
     </row>
-    <row r="240" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A240" s="2"/>
       <c r="B240" s="2"/>
       <c r="C240" s="7"/>
     </row>
-    <row r="241" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A241" s="2"/>
       <c r="B241" s="2"/>
       <c r="C241" s="7"/>
     </row>
-    <row r="242" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A242" s="2"/>
       <c r="B242" s="2"/>
       <c r="C242" s="7"/>
     </row>
-    <row r="243" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A243" s="2"/>
       <c r="B243" s="2"/>
       <c r="C243" s="7"/>
     </row>
-    <row r="244" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A244" s="2"/>
       <c r="B244" s="2"/>
       <c r="C244" s="7"/>
     </row>
-    <row r="245" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A245" s="2"/>
       <c r="B245" s="2"/>
       <c r="C245" s="7"/>
     </row>
-    <row r="246" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A246" s="2"/>
       <c r="B246" s="2"/>
       <c r="C246" s="7"/>
     </row>
-    <row r="247" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A247" s="2"/>
       <c r="B247" s="2"/>
       <c r="C247" s="7"/>
     </row>
-    <row r="248" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A248" s="2"/>
       <c r="B248" s="2"/>
       <c r="C248" s="7"/>
     </row>
-    <row r="249" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A249" s="2"/>
       <c r="B249" s="2"/>
       <c r="C249" s="7"/>
     </row>
-    <row r="250" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A250" s="2"/>
       <c r="B250" s="2"/>
       <c r="C250" s="7"/>
     </row>
-    <row r="251" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A251" s="2"/>
       <c r="B251" s="2"/>
       <c r="C251" s="7"/>
     </row>
-    <row r="252" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A252" s="2"/>
       <c r="B252" s="2"/>
       <c r="C252" s="7"/>
     </row>
-    <row r="253" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A253" s="2"/>
       <c r="B253" s="2"/>
       <c r="C253" s="7"/>
     </row>
-    <row r="254" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A254" s="2"/>
       <c r="B254" s="2"/>
       <c r="C254" s="7"/>
     </row>
-    <row r="255" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A255" s="2"/>
       <c r="B255" s="2"/>
       <c r="C255" s="7"/>
     </row>
-    <row r="256" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A256" s="2"/>
       <c r="B256" s="2"/>
       <c r="C256" s="7"/>
     </row>
-    <row r="257" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A257" s="2"/>
       <c r="B257" s="2"/>
       <c r="C257" s="7"/>
     </row>
-    <row r="258" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A258" s="2"/>
       <c r="B258" s="2"/>
       <c r="C258" s="7"/>
     </row>
-    <row r="259" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A259" s="2"/>
       <c r="B259" s="2"/>
       <c r="C259" s="7"/>
     </row>
-    <row r="260" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A260" s="2"/>
       <c r="B260" s="2"/>
       <c r="C260" s="7"/>
     </row>
-    <row r="261" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A261" s="2"/>
       <c r="B261" s="2"/>
       <c r="C261" s="7"/>
     </row>
-    <row r="262" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A262" s="2"/>
       <c r="B262" s="2"/>
       <c r="C262" s="7"/>
     </row>
-    <row r="263" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A263" s="2"/>
       <c r="B263" s="2"/>
       <c r="C263" s="7"/>
     </row>
-    <row r="264" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A264" s="2"/>
       <c r="B264" s="2"/>
       <c r="C264" s="7"/>
     </row>
-    <row r="265" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A265" s="2"/>
       <c r="B265" s="2"/>
       <c r="C265" s="7"/>
     </row>
-    <row r="266" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A266" s="2"/>
       <c r="B266" s="2"/>
       <c r="C266" s="7"/>
     </row>
-    <row r="267" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A267" s="2"/>
       <c r="B267" s="2"/>
       <c r="C267" s="7"/>
     </row>
-    <row r="268" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A268" s="2"/>
       <c r="B268" s="2"/>
       <c r="C268" s="7"/>
     </row>
-    <row r="269" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A269" s="2"/>
       <c r="B269" s="2"/>
       <c r="C269" s="7"/>
     </row>
-    <row r="270" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A270" s="2"/>
       <c r="B270" s="2"/>
       <c r="C270" s="7"/>
     </row>
-    <row r="271" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A271" s="2"/>
       <c r="B271" s="2"/>
       <c r="C271" s="7"/>
     </row>
-    <row r="272" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A272" s="2"/>
       <c r="B272" s="2"/>
       <c r="C272" s="7"/>
     </row>
-    <row r="273" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A273" s="2"/>
       <c r="B273" s="2"/>
       <c r="C273" s="7"/>
     </row>
-    <row r="274" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A274" s="2"/>
       <c r="B274" s="2"/>
       <c r="C274" s="7"/>
     </row>
-    <row r="275" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A275" s="2"/>
       <c r="B275" s="2"/>
       <c r="C275" s="7"/>
     </row>
-    <row r="276" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A276" s="2"/>
       <c r="B276" s="2"/>
       <c r="C276" s="7"/>
     </row>
-    <row r="277" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A277" s="2"/>
       <c r="B277" s="2"/>
       <c r="C277" s="7"/>
     </row>
-    <row r="278" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A278" s="2"/>
       <c r="B278" s="2"/>
       <c r="C278" s="7"/>
     </row>
-    <row r="279" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A279" s="2"/>
       <c r="B279" s="2"/>
       <c r="C279" s="7"/>
     </row>
-    <row r="280" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A280" s="2"/>
       <c r="B280" s="2"/>
       <c r="C280" s="7"/>
     </row>
-    <row r="281" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A281" s="2"/>
       <c r="B281" s="2"/>
       <c r="C281" s="7"/>
     </row>
-    <row r="282" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A282" s="2"/>
       <c r="B282" s="2"/>
       <c r="C282" s="7"/>
     </row>
-    <row r="283" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A283" s="2"/>
       <c r="B283" s="2"/>
       <c r="C283" s="7"/>
     </row>
-    <row r="284" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A284" s="2"/>
       <c r="B284" s="2"/>
       <c r="C284" s="7"/>
     </row>
-    <row r="285" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A285" s="2"/>
       <c r="B285" s="2"/>
       <c r="C285" s="7"/>
     </row>
-    <row r="286" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A286" s="2"/>
       <c r="B286" s="2"/>
       <c r="C286" s="7"/>
     </row>
-    <row r="287" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A287" s="2"/>
       <c r="B287" s="2"/>
       <c r="C287" s="7"/>
     </row>
-    <row r="288" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A288" s="2"/>
       <c r="B288" s="2"/>
       <c r="C288" s="7"/>
     </row>
-    <row r="289" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A289" s="2"/>
       <c r="B289" s="2"/>
       <c r="C289" s="7"/>
     </row>
-    <row r="290" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A290" s="2"/>
       <c r="B290" s="2"/>
       <c r="C290" s="7"/>
     </row>
-    <row r="291" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A291" s="2"/>
       <c r="B291" s="2"/>
       <c r="C291" s="7"/>
     </row>
-    <row r="292" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A292" s="2"/>
       <c r="B292" s="2"/>
       <c r="C292" s="7"/>
     </row>
-    <row r="293" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A293" s="2"/>
       <c r="B293" s="2"/>
       <c r="C293" s="7"/>
     </row>
-    <row r="294" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A294" s="2"/>
       <c r="B294" s="2"/>
       <c r="C294" s="7"/>
     </row>
-    <row r="295" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A295" s="2"/>
       <c r="B295" s="2"/>
       <c r="C295" s="7"/>
     </row>
-    <row r="296" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A296" s="2"/>
       <c r="B296" s="2"/>
       <c r="C296" s="7"/>
     </row>
-    <row r="297" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A297" s="2"/>
       <c r="B297" s="2"/>
       <c r="C297" s="7"/>
     </row>
-    <row r="298" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A298" s="2"/>
       <c r="B298" s="2"/>
       <c r="C298" s="7"/>
     </row>
-    <row r="299" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A299" s="2"/>
       <c r="B299" s="2"/>
       <c r="C299" s="7"/>
     </row>
-    <row r="300" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A300" s="2"/>
       <c r="B300" s="2"/>
       <c r="C300" s="7"/>
     </row>
-    <row r="301" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A301" s="2"/>
       <c r="B301" s="2"/>
       <c r="C301" s="7"/>
     </row>
-    <row r="302" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A302" s="2"/>
       <c r="B302" s="2"/>
       <c r="C302" s="7"/>
     </row>
-    <row r="303" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A303" s="2"/>
       <c r="B303" s="2"/>
       <c r="C303" s="7"/>
     </row>
-    <row r="304" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A304" s="2"/>
       <c r="B304" s="2"/>
       <c r="C304" s="7"/>
     </row>
-    <row r="305" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A305" s="2"/>
       <c r="B305" s="2"/>
       <c r="C305" s="7"/>
     </row>
-    <row r="306" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A306" s="2"/>
       <c r="B306" s="2"/>
       <c r="C306" s="7"/>
     </row>
-    <row r="307" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A307" s="2"/>
       <c r="B307" s="2"/>
       <c r="C307" s="7"/>
     </row>
-    <row r="308" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A308" s="2"/>
       <c r="B308" s="2"/>
       <c r="C308" s="7"/>
     </row>
-    <row r="309" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A309" s="2"/>
       <c r="B309" s="2"/>
       <c r="C309" s="7"/>
     </row>
-    <row r="310" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A310" s="2"/>
       <c r="B310" s="2"/>
       <c r="C310" s="7"/>
     </row>
-    <row r="311" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A311" s="2"/>
       <c r="B311" s="2"/>
       <c r="C311" s="7"/>
     </row>
-    <row r="312" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A312" s="2"/>
       <c r="B312" s="2"/>
       <c r="C312" s="7"/>
     </row>
-    <row r="313" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A313" s="2"/>
       <c r="B313" s="2"/>
       <c r="C313" s="7"/>
     </row>
-    <row r="314" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A314" s="2"/>
       <c r="B314" s="2"/>
       <c r="C314" s="7"/>
     </row>
-    <row r="315" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A315" s="2"/>
       <c r="B315" s="2"/>
       <c r="C315" s="7"/>
     </row>
-    <row r="316" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A316" s="2"/>
       <c r="B316" s="2"/>
       <c r="C316" s="7"/>
     </row>
-    <row r="317" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A317" s="2"/>
       <c r="B317" s="2"/>
       <c r="C317" s="7"/>
     </row>
-    <row r="318" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A318" s="2"/>
       <c r="B318" s="2"/>
       <c r="C318" s="7"/>
     </row>
-    <row r="319" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A319" s="2"/>
       <c r="B319" s="2"/>
       <c r="C319" s="7"/>
     </row>
-    <row r="320" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A320" s="2"/>
       <c r="B320" s="2"/>
       <c r="C320" s="7"/>
     </row>
-    <row r="321" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A321" s="2"/>
       <c r="B321" s="2"/>
       <c r="C321" s="7"/>
     </row>
-    <row r="322" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A322" s="2"/>
       <c r="B322" s="2"/>
       <c r="C322" s="7"/>
     </row>
-    <row r="323" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A323" s="2"/>
       <c r="B323" s="2"/>
       <c r="C323" s="7"/>
     </row>
-    <row r="324" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A324" s="2"/>
       <c r="B324" s="2"/>
       <c r="C324" s="7"/>
     </row>
-    <row r="325" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A325" s="2"/>
       <c r="B325" s="2"/>
       <c r="C325" s="7"/>
     </row>
-    <row r="326" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A326" s="2"/>
       <c r="B326" s="2"/>
       <c r="C326" s="7"/>
     </row>
-    <row r="327" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A327" s="2"/>
       <c r="B327" s="2"/>
       <c r="C327" s="7"/>
     </row>
-    <row r="328" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A328" s="2"/>
       <c r="B328" s="2"/>
       <c r="C328" s="7"/>
     </row>
-    <row r="329" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A329" s="2"/>
       <c r="B329" s="2"/>
       <c r="C329" s="7"/>
     </row>
-    <row r="330" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A330" s="2"/>
       <c r="B330" s="2"/>
       <c r="C330" s="7"/>
     </row>
-    <row r="331" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A331" s="2"/>
       <c r="B331" s="2"/>
       <c r="C331" s="7"/>
     </row>
-    <row r="332" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A332" s="2"/>
       <c r="B332" s="2"/>
       <c r="C332" s="7"/>
     </row>
-    <row r="333" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A333" s="2"/>
       <c r="B333" s="2"/>
       <c r="C333" s="7"/>
     </row>
-    <row r="334" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A334" s="2"/>
       <c r="B334" s="2"/>
       <c r="C334" s="7"/>
     </row>
-    <row r="335" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A335" s="2"/>
       <c r="B335" s="2"/>
       <c r="C335" s="7"/>
     </row>
-    <row r="336" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A336" s="2"/>
       <c r="B336" s="2"/>
       <c r="C336" s="7"/>
     </row>
-    <row r="337" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A337" s="2"/>
       <c r="B337" s="2"/>
       <c r="C337" s="7"/>
     </row>
-    <row r="338" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A338" s="2"/>
       <c r="B338" s="2"/>
       <c r="C338" s="7"/>
     </row>
-    <row r="339" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A339" s="2"/>
       <c r="B339" s="2"/>
       <c r="C339" s="7"/>
     </row>
-    <row r="340" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A340" s="2"/>
       <c r="B340" s="2"/>
       <c r="C340" s="7"/>
     </row>
-    <row r="341" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A341" s="2"/>
       <c r="B341" s="2"/>
       <c r="C341" s="7"/>
     </row>
-    <row r="342" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A342" s="2"/>
       <c r="B342" s="2"/>
       <c r="C342" s="7"/>
     </row>
-    <row r="343" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A343" s="2"/>
       <c r="B343" s="2"/>
       <c r="C343" s="7"/>
     </row>
-    <row r="344" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A344" s="2"/>
       <c r="B344" s="2"/>
       <c r="C344" s="7"/>
     </row>
-    <row r="345" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A345" s="2"/>
       <c r="B345" s="2"/>
       <c r="C345" s="7"/>
     </row>
-    <row r="346" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A346" s="2"/>
       <c r="B346" s="2"/>
       <c r="C346" s="7"/>
     </row>
-    <row r="347" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A347" s="2"/>
       <c r="B347" s="2"/>
       <c r="C347" s="7"/>
     </row>
-    <row r="348" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A348" s="2"/>
       <c r="B348" s="2"/>
       <c r="C348" s="7"/>
     </row>
-    <row r="349" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A349" s="2"/>
       <c r="B349" s="2"/>
       <c r="C349" s="7"/>
     </row>
-    <row r="350" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A350" s="2"/>
       <c r="B350" s="2"/>
       <c r="C350" s="7"/>
     </row>
-    <row r="351" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A351" s="2"/>
       <c r="B351" s="2"/>
       <c r="C351" s="7"/>
     </row>
-    <row r="352" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A352" s="2"/>
       <c r="B352" s="2"/>
       <c r="C352" s="7"/>
     </row>
-    <row r="353" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A353" s="2"/>
       <c r="B353" s="2"/>
       <c r="C353" s="7"/>
     </row>
-    <row r="354" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A354" s="2"/>
       <c r="B354" s="2"/>
       <c r="C354" s="7"/>
     </row>
-    <row r="355" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A355" s="2"/>
       <c r="B355" s="2"/>
       <c r="C355" s="7"/>
     </row>
-    <row r="356" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A356" s="2"/>
       <c r="B356" s="2"/>
       <c r="C356" s="7"/>
     </row>
-    <row r="357" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A357" s="2"/>
       <c r="B357" s="2"/>
       <c r="C357" s="7"/>
     </row>
-    <row r="358" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A358" s="2"/>
       <c r="B358" s="2"/>
       <c r="C358" s="7"/>
     </row>
-    <row r="359" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A359" s="2"/>
       <c r="B359" s="2"/>
       <c r="C359" s="7"/>
     </row>
-    <row r="360" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A360" s="2"/>
       <c r="B360" s="2"/>
       <c r="C360" s="7"/>
     </row>
-    <row r="361" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A361" s="2"/>
       <c r="B361" s="2"/>
       <c r="C361" s="7"/>
     </row>
-    <row r="362" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A362" s="2"/>
       <c r="B362" s="2"/>
       <c r="C362" s="7"/>
     </row>
-    <row r="363" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A363" s="2"/>
       <c r="B363" s="2"/>
       <c r="C363" s="7"/>
     </row>
-    <row r="364" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A364" s="2"/>
       <c r="B364" s="2"/>
       <c r="C364" s="7"/>
     </row>
-    <row r="365" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A365" s="2"/>
       <c r="B365" s="2"/>
       <c r="C365" s="7"/>
     </row>
-    <row r="366" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A366" s="2"/>
       <c r="B366" s="2"/>
       <c r="C366" s="7"/>
     </row>
-    <row r="367" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A367" s="2"/>
       <c r="B367" s="2"/>
       <c r="C367" s="7"/>
     </row>
-    <row r="368" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A368" s="2"/>
       <c r="B368" s="2"/>
       <c r="C368" s="7"/>
     </row>
-    <row r="369" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A369" s="2"/>
       <c r="B369" s="2"/>
       <c r="C369" s="7"/>
     </row>
-    <row r="370" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A370" s="2"/>
       <c r="B370" s="2"/>
       <c r="C370" s="7"/>
     </row>
-    <row r="371" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A371" s="2"/>
       <c r="B371" s="2"/>
       <c r="C371" s="7"/>
     </row>
-    <row r="372" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A372" s="2"/>
       <c r="B372" s="2"/>
       <c r="C372" s="7"/>
     </row>
-    <row r="373" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A373" s="2"/>
       <c r="B373" s="2"/>
       <c r="C373" s="7"/>
     </row>
-    <row r="374" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A374" s="2"/>
       <c r="B374" s="2"/>
       <c r="C374" s="7"/>
     </row>
-    <row r="375" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A375" s="2"/>
       <c r="B375" s="2"/>
       <c r="C375" s="7"/>
     </row>
-    <row r="376" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A376" s="2"/>
       <c r="B376" s="2"/>
       <c r="C376" s="7"/>
     </row>
-    <row r="377" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A377" s="2"/>
       <c r="B377" s="2"/>
       <c r="C377" s="7"/>
     </row>
-    <row r="378" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A378" s="2"/>
       <c r="B378" s="2"/>
       <c r="C378" s="7"/>
     </row>
-    <row r="379" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A379" s="2"/>
       <c r="B379" s="2"/>
       <c r="C379" s="7"/>
     </row>
-    <row r="380" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A380" s="2"/>
       <c r="B380" s="2"/>
       <c r="C380" s="7"/>
     </row>
-    <row r="381" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A381" s="2"/>
       <c r="B381" s="2"/>
       <c r="C381" s="7"/>
     </row>
-    <row r="382" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A382" s="2"/>
       <c r="B382" s="2"/>
       <c r="C382" s="7"/>
     </row>
-    <row r="383" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A383" s="2"/>
       <c r="B383" s="2"/>
       <c r="C383" s="7"/>
     </row>
-    <row r="384" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A384" s="2"/>
       <c r="B384" s="2"/>
       <c r="C384" s="7"/>
     </row>
-    <row r="385" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A385" s="2"/>
       <c r="B385" s="2"/>
       <c r="C385" s="7"/>
     </row>
-    <row r="386" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A386" s="2"/>
       <c r="B386" s="2"/>
       <c r="C386" s="7"/>
     </row>
-    <row r="387" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A387" s="2"/>
       <c r="B387" s="2"/>
       <c r="C387" s="7"/>
     </row>
-    <row r="388" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A388" s="2"/>
       <c r="B388" s="2"/>
       <c r="C388" s="7"/>
     </row>
-    <row r="389" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A389" s="2"/>
       <c r="B389" s="2"/>
       <c r="C389" s="7"/>
     </row>
-    <row r="390" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A390" s="2"/>
       <c r="B390" s="2"/>
       <c r="C390" s="7"/>
     </row>
-    <row r="391" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A391" s="2"/>
       <c r="B391" s="2"/>
       <c r="C391" s="7"/>
     </row>
-    <row r="392" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A392" s="2"/>
       <c r="B392" s="2"/>
       <c r="C392" s="7"/>
     </row>
-    <row r="393" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A393" s="2"/>
       <c r="B393" s="2"/>
       <c r="C393" s="7"/>
     </row>
-    <row r="394" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A394" s="2"/>
       <c r="B394" s="2"/>
       <c r="C394" s="7"/>
     </row>
-    <row r="395" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A395" s="2"/>
       <c r="B395" s="2"/>
       <c r="C395" s="7"/>
     </row>
-    <row r="396" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A396" s="2"/>
       <c r="B396" s="2"/>
       <c r="C396" s="7"/>
     </row>
-    <row r="397" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A397" s="2"/>
       <c r="B397" s="2"/>
       <c r="C397" s="7"/>
     </row>
-    <row r="398" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A398" s="2"/>
       <c r="B398" s="2"/>
       <c r="C398" s="7"/>
     </row>
-    <row r="399" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A399" s="2"/>
       <c r="B399" s="2"/>
       <c r="C399" s="7"/>
     </row>
-    <row r="400" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A400" s="2"/>
       <c r="B400" s="2"/>
       <c r="C400" s="7"/>
     </row>
-    <row r="401" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A401" s="2"/>
       <c r="B401" s="2"/>
       <c r="C401" s="7"/>
     </row>
-    <row r="402" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A402" s="2"/>
       <c r="B402" s="2"/>
       <c r="C402" s="7"/>
     </row>
-    <row r="403" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A403" s="2"/>
       <c r="B403" s="2"/>
       <c r="C403" s="7"/>
     </row>
-    <row r="404" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A404" s="2"/>
       <c r="B404" s="2"/>
       <c r="C404" s="7"/>
     </row>
-    <row r="405" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A405" s="2"/>
       <c r="B405" s="2"/>
       <c r="C405" s="7"/>
     </row>
-    <row r="406" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A406" s="2"/>
       <c r="B406" s="2"/>
       <c r="C406" s="7"/>
     </row>
-    <row r="407" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A407" s="2"/>
       <c r="B407" s="2"/>
       <c r="C407" s="7"/>
     </row>
-    <row r="408" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A408" s="2"/>
       <c r="B408" s="2"/>
       <c r="C408" s="7"/>
     </row>
-    <row r="409" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A409" s="2"/>
       <c r="B409" s="2"/>
       <c r="C409" s="7"/>
     </row>
-    <row r="410" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A410" s="2"/>
       <c r="B410" s="2"/>
       <c r="C410" s="7"/>
     </row>
-    <row r="411" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A411" s="2"/>
       <c r="B411" s="2"/>
       <c r="C411" s="7"/>
     </row>
-    <row r="412" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A412" s="2"/>
       <c r="B412" s="2"/>
       <c r="C412" s="7"/>
     </row>
-    <row r="413" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A413" s="2"/>
       <c r="B413" s="2"/>
       <c r="C413" s="7"/>
     </row>
-    <row r="414" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A414" s="2"/>
       <c r="B414" s="2"/>
       <c r="C414" s="7"/>
     </row>
-    <row r="415" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A415" s="2"/>
       <c r="B415" s="2"/>
       <c r="C415" s="7"/>
     </row>
-    <row r="416" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A416" s="2"/>
       <c r="B416" s="2"/>
       <c r="C416" s="7"/>
     </row>
-    <row r="417" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A417" s="2"/>
       <c r="B417" s="2"/>
       <c r="C417" s="7"/>
     </row>
-    <row r="418" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A418" s="2"/>
       <c r="B418" s="2"/>
       <c r="C418" s="7"/>
     </row>
-    <row r="419" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A419" s="2"/>
       <c r="B419" s="2"/>
       <c r="C419" s="7"/>
     </row>
-    <row r="420" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A420" s="2"/>
       <c r="B420" s="2"/>
       <c r="C420" s="7"/>
     </row>
-    <row r="421" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A421" s="2"/>
       <c r="B421" s="2"/>
       <c r="C421" s="7"/>
     </row>
-    <row r="422" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A422" s="2"/>
       <c r="B422" s="2"/>
       <c r="C422" s="7"/>
     </row>
-    <row r="423" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A423" s="2"/>
       <c r="B423" s="2"/>
       <c r="C423" s="7"/>
     </row>
-    <row r="424" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A424" s="2"/>
       <c r="B424" s="2"/>
       <c r="C424" s="7"/>
     </row>
-    <row r="425" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A425" s="2"/>
       <c r="B425" s="2"/>
       <c r="C425" s="7"/>
     </row>
-    <row r="426" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A426" s="2"/>
       <c r="B426" s="2"/>
       <c r="C426" s="7"/>
     </row>
-    <row r="427" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A427" s="2"/>
       <c r="B427" s="2"/>
       <c r="C427" s="7"/>
     </row>
-    <row r="428" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A428" s="2"/>
       <c r="B428" s="2"/>
       <c r="C428" s="7"/>
     </row>
-    <row r="429" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A429" s="2"/>
       <c r="B429" s="2"/>
       <c r="C429" s="7"/>
     </row>
-    <row r="430" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A430" s="2"/>
       <c r="B430" s="2"/>
       <c r="C430" s="7"/>
     </row>
-    <row r="431" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A431" s="2"/>
       <c r="B431" s="2"/>
       <c r="C431" s="7"/>
     </row>
-    <row r="432" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A432" s="2"/>
       <c r="B432" s="2"/>
       <c r="C432" s="7"/>
     </row>
-    <row r="433" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A433" s="2"/>
       <c r="B433" s="2"/>
       <c r="C433" s="7"/>
     </row>
-    <row r="434" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A434" s="2"/>
       <c r="B434" s="2"/>
       <c r="C434" s="7"/>
     </row>
-    <row r="435" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A435" s="2"/>
       <c r="B435" s="2"/>
       <c r="C435" s="7"/>
     </row>
-    <row r="436" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A436" s="2"/>
       <c r="B436" s="2"/>
       <c r="C436" s="7"/>
     </row>
-    <row r="437" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A437" s="2"/>
       <c r="B437" s="2"/>
       <c r="C437" s="7"/>
     </row>
-    <row r="438" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A438" s="2"/>
       <c r="B438" s="2"/>
       <c r="C438" s="7"/>
     </row>
-    <row r="439" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A439" s="2"/>
       <c r="B439" s="2"/>
       <c r="C439" s="7"/>
     </row>
-    <row r="440" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A440" s="2"/>
       <c r="B440" s="2"/>
       <c r="C440" s="7"/>
     </row>
-    <row r="441" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A441" s="2"/>
       <c r="B441" s="2"/>
       <c r="C441" s="7"/>
     </row>
-    <row r="442" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A442" s="2"/>
       <c r="B442" s="2"/>
       <c r="C442" s="7"/>
     </row>
-    <row r="443" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A443" s="2"/>
       <c r="B443" s="2"/>
       <c r="C443" s="7"/>
     </row>
-    <row r="444" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A444" s="2"/>
       <c r="B444" s="2"/>
       <c r="C444" s="7"/>
     </row>
-    <row r="445" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A445" s="2"/>
       <c r="B445" s="2"/>
       <c r="C445" s="7"/>
     </row>
-    <row r="446" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A446" s="2"/>
       <c r="B446" s="2"/>
       <c r="C446" s="7"/>
     </row>
-    <row r="447" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A447" s="2"/>
       <c r="B447" s="2"/>
       <c r="C447" s="7"/>
     </row>
-    <row r="448" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A448" s="2"/>
       <c r="B448" s="2"/>
       <c r="C448" s="7"/>
     </row>
-    <row r="449" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A449" s="2"/>
       <c r="B449" s="2"/>
       <c r="C449" s="7"/>
     </row>
-    <row r="450" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="450" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A450" s="2"/>
       <c r="B450" s="2"/>
       <c r="C450" s="7"/>
     </row>
-    <row r="451" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="451" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A451" s="2"/>
       <c r="B451" s="2"/>
       <c r="C451" s="7"/>
     </row>
-    <row r="452" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="452" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A452" s="2"/>
       <c r="B452" s="2"/>
       <c r="C452" s="7"/>
     </row>
-    <row r="453" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="453" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A453" s="2"/>
       <c r="B453" s="2"/>
       <c r="C453" s="7"/>
     </row>
-    <row r="454" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="454" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A454" s="2"/>
       <c r="B454" s="2"/>
       <c r="C454" s="7"/>
     </row>
-    <row r="455" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="455" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A455" s="2"/>
       <c r="B455" s="2"/>
       <c r="C455" s="7"/>
     </row>
-    <row r="456" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="456" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A456" s="2"/>
       <c r="B456" s="2"/>
       <c r="C456" s="7"/>
     </row>
-    <row r="457" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="457" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A457" s="2"/>
       <c r="B457" s="2"/>
       <c r="C457" s="7"/>
     </row>
-    <row r="458" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="458" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A458" s="2"/>
       <c r="B458" s="2"/>
       <c r="C458" s="7"/>
     </row>
-    <row r="459" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="459" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A459" s="2"/>
       <c r="B459" s="2"/>
       <c r="C459" s="7"/>
     </row>
-    <row r="460" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="460" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A460" s="2"/>
       <c r="B460" s="2"/>
       <c r="C460" s="7"/>
     </row>
-    <row r="461" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="461" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A461" s="2"/>
       <c r="B461" s="2"/>
       <c r="C461" s="7"/>
     </row>
-    <row r="462" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="462" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A462" s="2"/>
       <c r="B462" s="2"/>
       <c r="C462" s="7"/>
     </row>
-    <row r="463" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="463" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A463" s="2"/>
       <c r="B463" s="2"/>
       <c r="C463" s="7"/>
     </row>
-    <row r="464" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="464" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A464" s="2"/>
       <c r="B464" s="2"/>
       <c r="C464" s="7"/>
     </row>
-    <row r="465" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="465" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A465" s="2"/>
       <c r="B465" s="2"/>
       <c r="C465" s="7"/>
     </row>
-    <row r="466" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="466" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A466" s="2"/>
       <c r="B466" s="2"/>
       <c r="C466" s="7"/>
     </row>
-    <row r="467" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="467" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A467" s="2"/>
       <c r="B467" s="2"/>
       <c r="C467" s="7"/>
     </row>
-    <row r="468" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="468" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A468" s="2"/>
       <c r="B468" s="2"/>
       <c r="C468" s="7"/>
     </row>
-    <row r="469" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="469" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A469" s="2"/>
       <c r="B469" s="2"/>
       <c r="C469" s="7"/>
     </row>
-    <row r="470" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="470" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A470" s="2"/>
       <c r="B470" s="2"/>
       <c r="C470" s="7"/>
     </row>
-    <row r="471" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="471" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A471" s="2"/>
       <c r="B471" s="2"/>
       <c r="C471" s="7"/>
     </row>
-    <row r="472" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="472" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A472" s="2"/>
       <c r="B472" s="2"/>
       <c r="C472" s="7"/>
     </row>
-    <row r="473" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="473" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A473" s="2"/>
       <c r="B473" s="2"/>
       <c r="C473" s="7"/>
     </row>
-    <row r="474" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="474" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A474" s="2"/>
       <c r="B474" s="2"/>
       <c r="C474" s="7"/>
     </row>
-    <row r="475" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="475" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A475" s="2"/>
       <c r="B475" s="2"/>
       <c r="C475" s="7"/>
     </row>
-    <row r="476" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="476" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A476" s="2"/>
       <c r="B476" s="2"/>
       <c r="C476" s="7"/>
     </row>
-    <row r="477" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="477" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A477" s="2"/>
       <c r="B477" s="2"/>
       <c r="C477" s="7"/>
     </row>
-    <row r="478" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="478" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A478" s="2"/>
       <c r="B478" s="2"/>
       <c r="C478" s="7"/>
     </row>
-    <row r="479" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="479" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A479" s="2"/>
       <c r="B479" s="2"/>
       <c r="C479" s="7"/>
     </row>
-    <row r="480" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="480" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A480" s="2"/>
       <c r="B480" s="2"/>
       <c r="C480" s="7"/>
     </row>
-    <row r="481" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="481" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A481" s="2"/>
       <c r="B481" s="2"/>
       <c r="C481" s="7"/>
     </row>
-    <row r="482" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="482" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A482" s="2"/>
       <c r="B482" s="2"/>
       <c r="C482" s="7"/>
     </row>
-    <row r="483" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="483" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A483" s="2"/>
       <c r="B483" s="2"/>
       <c r="C483" s="7"/>
     </row>
-    <row r="484" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="484" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A484" s="2"/>
       <c r="B484" s="2"/>
       <c r="C484" s="7"/>
     </row>
-    <row r="485" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="485" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A485" s="2"/>
       <c r="B485" s="2"/>
       <c r="C485" s="7"/>
     </row>
-    <row r="486" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="486" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A486" s="2"/>
       <c r="B486" s="2"/>
       <c r="C486" s="7"/>
     </row>
-    <row r="487" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="487" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A487" s="2"/>
       <c r="B487" s="2"/>
       <c r="C487" s="7"/>
     </row>
-    <row r="488" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="488" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A488" s="2"/>
       <c r="B488" s="2"/>
       <c r="C488" s="7"/>
     </row>
-    <row r="489" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="489" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A489" s="2"/>
       <c r="B489" s="2"/>
       <c r="C489" s="7"/>
     </row>
-    <row r="490" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="490" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A490" s="2"/>
       <c r="B490" s="2"/>
       <c r="C490" s="7"/>
     </row>
-    <row r="491" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="491" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A491" s="2"/>
       <c r="B491" s="2"/>
       <c r="C491" s="7"/>
     </row>
-    <row r="492" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="492" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A492" s="2"/>
       <c r="B492" s="2"/>
       <c r="C492" s="7"/>
     </row>
-    <row r="493" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="493" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A493" s="2"/>
       <c r="B493" s="2"/>
       <c r="C493" s="7"/>
     </row>
-    <row r="494" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="494" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A494" s="2"/>
       <c r="B494" s="2"/>
       <c r="C494" s="7"/>
     </row>
-    <row r="495" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="495" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A495" s="2"/>
       <c r="B495" s="2"/>
       <c r="C495" s="7"/>
     </row>
-    <row r="496" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="496" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A496" s="2"/>
       <c r="B496" s="2"/>
       <c r="C496" s="7"/>
     </row>
-    <row r="497" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="497" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A497" s="2"/>
       <c r="B497" s="2"/>
       <c r="C497" s="7"/>
     </row>
-    <row r="498" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="498" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A498" s="2"/>
       <c r="B498" s="2"/>
       <c r="C498" s="7"/>
     </row>
-    <row r="499" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="499" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A499" s="2"/>
       <c r="B499" s="2"/>
       <c r="C499" s="7"/>
     </row>
-    <row r="500" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="500" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A500" s="2"/>
       <c r="B500" s="2"/>
       <c r="C500" s="7"/>
     </row>
-    <row r="501" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="501" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A501" s="2"/>
       <c r="B501" s="2"/>
       <c r="C501" s="7"/>
     </row>
-    <row r="502" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="502" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A502" s="2"/>
       <c r="B502" s="2"/>
       <c r="C502" s="7"/>
     </row>
-    <row r="503" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="503" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A503" s="2"/>
       <c r="B503" s="2"/>
       <c r="C503" s="7"/>
     </row>
-    <row r="504" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="504" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A504" s="2"/>
       <c r="B504" s="2"/>
       <c r="C504" s="7"/>
     </row>
-    <row r="505" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="505" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A505" s="2"/>
       <c r="B505" s="2"/>
       <c r="C505" s="7"/>
     </row>
-    <row r="506" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="506" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A506" s="2"/>
       <c r="B506" s="2"/>
       <c r="C506" s="7"/>
     </row>
-    <row r="507" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="507" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A507" s="2"/>
       <c r="B507" s="2"/>
       <c r="C507" s="7"/>
     </row>
-    <row r="508" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="508" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A508" s="2"/>
       <c r="B508" s="2"/>
       <c r="C508" s="7"/>
     </row>
-    <row r="509" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="509" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A509" s="2"/>
       <c r="B509" s="2"/>
       <c r="C509" s="7"/>
     </row>
-    <row r="510" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="510" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A510" s="2"/>
       <c r="B510" s="2"/>
       <c r="C510" s="7"/>
     </row>
-    <row r="511" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="511" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A511" s="2"/>
       <c r="B511" s="2"/>
       <c r="C511" s="7"/>
     </row>
-    <row r="512" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="512" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A512" s="2"/>
       <c r="B512" s="2"/>
       <c r="C512" s="7"/>
     </row>
-    <row r="513" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="513" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A513" s="2"/>
       <c r="B513" s="2"/>
       <c r="C513" s="7"/>
     </row>
-    <row r="514" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="514" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A514" s="2"/>
       <c r="B514" s="2"/>
       <c r="C514" s="7"/>
     </row>
-    <row r="515" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="515" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A515" s="2"/>
       <c r="B515" s="2"/>
       <c r="C515" s="7"/>
     </row>
-    <row r="516" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="516" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A516" s="2"/>
       <c r="B516" s="2"/>
       <c r="C516" s="7"/>
     </row>
-    <row r="517" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="517" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A517" s="2"/>
       <c r="B517" s="2"/>
       <c r="C517" s="7"/>
     </row>
-    <row r="518" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="518" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A518" s="2"/>
       <c r="B518" s="2"/>
       <c r="C518" s="7"/>
     </row>
-    <row r="519" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="519" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A519" s="2"/>
       <c r="B519" s="2"/>
       <c r="C519" s="7"/>
     </row>
-    <row r="520" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="520" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A520" s="2"/>
       <c r="B520" s="2"/>
       <c r="C520" s="7"/>
     </row>
-    <row r="521" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="521" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A521" s="2"/>
       <c r="B521" s="2"/>
       <c r="C521" s="7"/>
     </row>
-    <row r="522" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="522" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A522" s="2"/>
       <c r="B522" s="2"/>
       <c r="C522" s="7"/>
     </row>
-    <row r="523" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="523" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A523" s="2"/>
       <c r="B523" s="2"/>
       <c r="C523" s="7"/>
     </row>
-    <row r="524" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="524" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A524" s="2"/>
       <c r="B524" s="2"/>
       <c r="C524" s="7"/>
     </row>
-    <row r="525" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="525" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A525" s="2"/>
       <c r="B525" s="2"/>
       <c r="C525" s="7"/>
     </row>
-    <row r="526" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="526" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A526" s="2"/>
       <c r="B526" s="2"/>
       <c r="C526" s="7"/>
     </row>
-    <row r="527" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="527" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A527" s="2"/>
       <c r="B527" s="2"/>
       <c r="C527" s="7"/>
     </row>
-    <row r="528" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="528" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A528" s="2"/>
       <c r="B528" s="2"/>
       <c r="C528" s="7"/>
     </row>
-    <row r="529" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="529" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A529" s="2"/>
       <c r="B529" s="2"/>
       <c r="C529" s="7"/>
     </row>
-    <row r="530" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="530" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A530" s="2"/>
       <c r="B530" s="2"/>
       <c r="C530" s="7"/>
     </row>
-    <row r="531" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="531" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A531" s="2"/>
       <c r="B531" s="2"/>
       <c r="C531" s="7"/>
     </row>
-    <row r="532" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="532" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A532" s="2"/>
       <c r="B532" s="2"/>
       <c r="C532" s="7"/>
     </row>
-    <row r="533" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="533" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A533" s="2"/>
       <c r="B533" s="2"/>
       <c r="C533" s="7"/>
     </row>
-    <row r="534" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="534" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A534" s="2"/>
       <c r="B534" s="2"/>
       <c r="C534" s="7"/>
     </row>
-    <row r="535" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="535" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A535" s="2"/>
       <c r="B535" s="2"/>
       <c r="C535" s="7"/>
     </row>
-    <row r="536" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="536" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A536" s="2"/>
       <c r="B536" s="2"/>
       <c r="C536" s="7"/>
     </row>
-    <row r="537" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="537" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A537" s="2"/>
       <c r="B537" s="2"/>
       <c r="C537" s="7"/>
     </row>
-    <row r="538" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="538" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A538" s="2"/>
       <c r="B538" s="2"/>
       <c r="C538" s="7"/>
     </row>
-    <row r="539" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="539" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A539" s="2"/>
       <c r="B539" s="2"/>
       <c r="C539" s="7"/>
     </row>
-    <row r="540" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="540" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A540" s="2"/>
       <c r="B540" s="2"/>
       <c r="C540" s="7"/>
     </row>
-    <row r="541" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="541" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A541" s="2"/>
       <c r="B541" s="2"/>
       <c r="C541" s="7"/>
     </row>
-    <row r="542" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="542" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A542" s="2"/>
       <c r="B542" s="2"/>
       <c r="C542" s="7"/>
     </row>
-    <row r="543" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="543" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A543" s="2"/>
       <c r="B543" s="2"/>
       <c r="C543" s="7"/>
     </row>
-    <row r="544" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="544" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A544" s="2"/>
       <c r="B544" s="2"/>
       <c r="C544" s="7"/>
     </row>
-    <row r="545" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="545" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A545" s="2"/>
       <c r="B545" s="2"/>
       <c r="C545" s="7"/>
     </row>
-    <row r="546" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="546" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A546" s="2"/>
       <c r="B546" s="2"/>
       <c r="C546" s="7"/>
     </row>
-    <row r="547" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="547" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A547" s="2"/>
       <c r="B547" s="2"/>
       <c r="C547" s="7"/>
     </row>
-    <row r="548" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="548" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A548" s="2"/>
       <c r="B548" s="2"/>
       <c r="C548" s="7"/>
     </row>
-    <row r="549" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="549" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A549" s="2"/>
       <c r="B549" s="2"/>
       <c r="C549" s="7"/>
     </row>
-    <row r="550" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="550" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A550" s="2"/>
       <c r="B550" s="2"/>
       <c r="C550" s="7"/>
     </row>
-    <row r="551" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="551" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A551" s="2"/>
       <c r="B551" s="2"/>
       <c r="C551" s="7"/>
     </row>
-    <row r="552" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="552" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A552" s="2"/>
       <c r="B552" s="2"/>
       <c r="C552" s="7"/>
     </row>
-    <row r="553" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="553" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A553" s="2"/>
       <c r="B553" s="2"/>
       <c r="C553" s="7"/>
     </row>
-    <row r="554" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="554" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A554" s="2"/>
       <c r="B554" s="2"/>
       <c r="C554" s="7"/>
     </row>
-    <row r="555" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="555" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A555" s="2"/>
       <c r="B555" s="2"/>
       <c r="C555" s="7"/>
     </row>
-    <row r="556" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="556" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A556" s="2"/>
       <c r="B556" s="2"/>
       <c r="C556" s="7"/>
     </row>
-    <row r="557" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="557" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A557" s="2"/>
       <c r="B557" s="2"/>
       <c r="C557" s="7"/>
     </row>
-    <row r="558" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="558" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A558" s="2"/>
       <c r="B558" s="2"/>
       <c r="C558" s="7"/>
     </row>
-    <row r="559" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="559" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A559" s="2"/>
       <c r="B559" s="2"/>
       <c r="C559" s="7"/>
     </row>
-    <row r="560" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="560" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A560" s="2"/>
       <c r="B560" s="2"/>
       <c r="C560" s="7"/>
     </row>
-    <row r="561" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="561" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A561" s="2"/>
       <c r="B561" s="2"/>
       <c r="C561" s="7"/>
     </row>
-    <row r="562" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="562" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A562" s="2"/>
       <c r="B562" s="2"/>
       <c r="C562" s="7"/>
     </row>
-    <row r="563" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="563" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A563" s="2"/>
       <c r="B563" s="2"/>
       <c r="C563" s="7"/>
     </row>
-    <row r="564" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="564" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A564" s="2"/>
       <c r="B564" s="2"/>
       <c r="C564" s="7"/>
     </row>
-    <row r="565" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="565" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A565" s="2"/>
       <c r="B565" s="2"/>
       <c r="C565" s="7"/>
     </row>
-    <row r="566" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="566" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A566" s="2"/>
       <c r="B566" s="2"/>
       <c r="C566" s="7"/>
     </row>
-    <row r="567" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="567" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A567" s="2"/>
       <c r="B567" s="2"/>
       <c r="C567" s="7"/>
     </row>
-    <row r="568" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="568" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A568" s="2"/>
       <c r="B568" s="2"/>
       <c r="C568" s="7"/>
     </row>
-    <row r="569" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="569" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A569" s="2"/>
       <c r="B569" s="2"/>
       <c r="C569" s="7"/>
     </row>
-    <row r="570" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="570" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A570" s="2"/>
       <c r="B570" s="2"/>
       <c r="C570" s="7"/>
     </row>
-    <row r="571" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="571" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A571" s="2"/>
       <c r="B571" s="2"/>
       <c r="C571" s="7"/>
     </row>
-    <row r="572" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="572" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A572" s="2"/>
       <c r="B572" s="2"/>
       <c r="C572" s="7"/>
     </row>
-    <row r="573" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="573" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A573" s="2"/>
       <c r="B573" s="2"/>
       <c r="C573" s="7"/>
     </row>
-    <row r="574" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="574" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A574" s="2"/>
       <c r="B574" s="2"/>
       <c r="C574" s="7"/>
     </row>
-    <row r="575" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="575" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A575" s="2"/>
       <c r="B575" s="2"/>
       <c r="C575" s="7"/>
     </row>
-    <row r="576" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="576" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A576" s="2"/>
       <c r="B576" s="2"/>
       <c r="C576" s="7"/>
     </row>
-    <row r="577" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="577" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A577" s="2"/>
       <c r="B577" s="2"/>
       <c r="C577" s="7"/>
     </row>
-    <row r="578" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="578" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A578" s="2"/>
       <c r="B578" s="2"/>
       <c r="C578" s="7"/>
     </row>
-    <row r="579" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="579" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A579" s="2"/>
       <c r="B579" s="2"/>
       <c r="C579" s="7"/>
     </row>
-    <row r="580" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="580" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A580" s="2"/>
       <c r="B580" s="2"/>
       <c r="C580" s="7"/>
     </row>
-    <row r="581" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="581" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A581" s="2"/>
       <c r="B581" s="2"/>
       <c r="C581" s="7"/>
     </row>
-    <row r="582" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="582" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A582" s="2"/>
       <c r="B582" s="2"/>
       <c r="C582" s="7"/>
     </row>
-    <row r="583" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="583" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A583" s="2"/>
       <c r="B583" s="2"/>
       <c r="C583" s="7"/>
     </row>
-    <row r="584" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="584" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A584" s="2"/>
       <c r="B584" s="2"/>
       <c r="C584" s="7"/>
     </row>
-    <row r="585" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="585" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A585" s="2"/>
       <c r="B585" s="2"/>
       <c r="C585" s="7"/>
     </row>
-    <row r="586" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="586" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A586" s="2"/>
       <c r="B586" s="2"/>
       <c r="C586" s="7"/>
     </row>
-    <row r="587" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="587" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A587" s="2"/>
       <c r="B587" s="2"/>
       <c r="C587" s="7"/>
     </row>
-    <row r="588" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="588" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A588" s="2"/>
       <c r="B588" s="2"/>
       <c r="C588" s="7"/>
     </row>
-    <row r="589" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="589" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A589" s="2"/>
       <c r="B589" s="2"/>
       <c r="C589" s="7"/>
     </row>
-    <row r="590" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="590" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A590" s="2"/>
       <c r="B590" s="2"/>
       <c r="C590" s="7"/>
     </row>
-    <row r="591" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="591" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A591" s="2"/>
       <c r="B591" s="2"/>
       <c r="C591" s="7"/>
     </row>
-    <row r="592" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="592" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A592" s="2"/>
       <c r="B592" s="2"/>
       <c r="C592" s="7"/>
     </row>
-    <row r="593" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="593" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A593" s="2"/>
       <c r="B593" s="2"/>
       <c r="C593" s="7"/>
     </row>
-    <row r="594" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="594" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A594" s="2"/>
       <c r="B594" s="2"/>
       <c r="C594" s="7"/>
     </row>
-    <row r="595" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="595" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A595" s="2"/>
       <c r="B595" s="2"/>
       <c r="C595" s="7"/>
     </row>
-    <row r="596" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="596" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A596" s="2"/>
       <c r="B596" s="2"/>
       <c r="C596" s="7"/>
     </row>
-    <row r="597" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="597" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A597" s="2"/>
       <c r="B597" s="2"/>
       <c r="C597" s="7"/>
     </row>
-    <row r="598" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="598" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A598" s="2"/>
       <c r="B598" s="2"/>
       <c r="C598" s="7"/>
     </row>
-    <row r="599" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="599" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A599" s="2"/>
       <c r="B599" s="2"/>
       <c r="C599" s="7"/>
     </row>
-    <row r="600" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="600" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A600" s="2"/>
       <c r="B600" s="2"/>
       <c r="C600" s="7"/>
     </row>
-    <row r="601" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="601" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A601" s="2"/>
       <c r="B601" s="2"/>
       <c r="C601" s="7"/>
     </row>
-    <row r="602" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="602" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A602" s="2"/>
       <c r="B602" s="2"/>
       <c r="C602" s="7"/>
     </row>
-    <row r="603" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="603" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A603" s="2"/>
       <c r="B603" s="2"/>
       <c r="C603" s="7"/>
     </row>
-    <row r="604" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="604" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A604" s="2"/>
       <c r="B604" s="2"/>
       <c r="C604" s="7"/>
     </row>
-    <row r="605" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="605" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A605" s="2"/>
       <c r="B605" s="2"/>
       <c r="C605" s="7"/>
     </row>
-    <row r="606" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="606" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A606" s="2"/>
       <c r="B606" s="2"/>
       <c r="C606" s="7"/>
     </row>
-    <row r="607" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="607" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A607" s="2"/>
       <c r="B607" s="2"/>
       <c r="C607" s="7"/>
     </row>
-    <row r="608" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="608" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A608" s="2"/>
       <c r="B608" s="2"/>
       <c r="C608" s="7"/>
     </row>
-    <row r="609" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="609" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A609" s="2"/>
       <c r="B609" s="2"/>
       <c r="C609" s="7"/>
     </row>
-    <row r="610" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="610" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A610" s="2"/>
       <c r="B610" s="2"/>
       <c r="C610" s="7"/>
     </row>
-    <row r="611" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="611" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A611" s="2"/>
       <c r="B611" s="2"/>
       <c r="C611" s="7"/>
     </row>
-    <row r="612" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="612" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A612" s="2"/>
       <c r="B612" s="2"/>
       <c r="C612" s="7"/>
     </row>
-    <row r="613" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="613" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A613" s="2"/>
       <c r="B613" s="2"/>
       <c r="C613" s="7"/>
     </row>
-    <row r="614" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="614" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A614" s="2"/>
       <c r="B614" s="2"/>
       <c r="C614" s="7"/>
     </row>
-    <row r="615" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="615" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A615" s="2"/>
       <c r="B615" s="2"/>
       <c r="C615" s="7"/>
     </row>
-    <row r="616" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="616" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A616" s="2"/>
       <c r="B616" s="2"/>
       <c r="C616" s="7"/>
     </row>
-    <row r="617" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="617" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A617" s="2"/>
       <c r="B617" s="2"/>
       <c r="C617" s="7"/>
     </row>
-    <row r="618" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="618" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A618" s="2"/>
       <c r="B618" s="2"/>
       <c r="C618" s="7"/>
     </row>
-    <row r="619" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="619" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A619" s="2"/>
       <c r="B619" s="2"/>
       <c r="C619" s="7"/>
     </row>
-    <row r="620" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="620" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A620" s="2"/>
       <c r="B620" s="2"/>
       <c r="C620" s="7"/>
     </row>
-    <row r="621" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="621" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A621" s="2"/>
       <c r="B621" s="2"/>
       <c r="C621" s="7"/>
     </row>
-    <row r="622" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="622" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A622" s="2"/>
       <c r="B622" s="2"/>
       <c r="C622" s="7"/>
     </row>
-    <row r="623" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="623" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A623" s="2"/>
       <c r="B623" s="2"/>
       <c r="C623" s="7"/>
     </row>
-    <row r="624" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="624" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A624" s="2"/>
       <c r="B624" s="2"/>
       <c r="C624" s="7"/>
     </row>
-    <row r="625" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="625" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A625" s="2"/>
       <c r="B625" s="2"/>
       <c r="C625" s="7"/>
     </row>
-    <row r="626" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="626" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A626" s="2"/>
       <c r="B626" s="2"/>
       <c r="C626" s="7"/>
     </row>
-    <row r="627" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="627" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A627" s="2"/>
       <c r="B627" s="2"/>
       <c r="C627" s="7"/>
     </row>
-    <row r="628" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="628" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A628" s="2"/>
       <c r="B628" s="2"/>
       <c r="C628" s="7"/>
     </row>
-    <row r="629" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="629" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A629" s="2"/>
       <c r="B629" s="2"/>
       <c r="C629" s="7"/>
     </row>
-    <row r="630" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="630" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A630" s="2"/>
       <c r="B630" s="2"/>
       <c r="C630" s="7"/>
     </row>
-    <row r="631" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="631" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A631" s="2"/>
       <c r="B631" s="2"/>
       <c r="C631" s="7"/>
     </row>
-    <row r="632" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="632" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A632" s="2"/>
       <c r="B632" s="2"/>
       <c r="C632" s="7"/>
     </row>
-    <row r="633" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="633" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A633" s="2"/>
       <c r="B633" s="2"/>
       <c r="C633" s="7"/>
     </row>
-    <row r="634" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="634" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A634" s="2"/>
       <c r="B634" s="2"/>
       <c r="C634" s="7"/>
     </row>
-    <row r="635" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="635" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A635" s="2"/>
       <c r="B635" s="2"/>
       <c r="C635" s="7"/>
     </row>
-    <row r="636" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="636" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A636" s="2"/>
       <c r="B636" s="2"/>
       <c r="C636" s="7"/>
     </row>
-    <row r="637" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="637" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A637" s="2"/>
       <c r="B637" s="2"/>
       <c r="C637" s="7"/>
     </row>
-    <row r="638" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="638" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A638" s="2"/>
       <c r="B638" s="2"/>
       <c r="C638" s="7"/>
     </row>
-    <row r="639" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="639" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A639" s="2"/>
       <c r="B639" s="2"/>
       <c r="C639" s="7"/>
     </row>
-    <row r="640" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="640" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A640" s="2"/>
       <c r="B640" s="2"/>
       <c r="C640" s="7"/>
     </row>
-    <row r="641" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="641" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A641" s="2"/>
       <c r="B641" s="2"/>
       <c r="C641" s="7"/>
     </row>
-    <row r="642" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="642" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A642" s="2"/>
       <c r="B642" s="2"/>
       <c r="C642" s="7"/>
     </row>
-    <row r="643" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="643" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A643" s="2"/>
       <c r="B643" s="2"/>
       <c r="C643" s="7"/>
     </row>
-    <row r="644" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="644" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A644" s="2"/>
       <c r="B644" s="2"/>
       <c r="C644" s="7"/>
     </row>
-    <row r="645" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="645" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A645" s="2"/>
       <c r="B645" s="2"/>
       <c r="C645" s="7"/>
     </row>
-    <row r="646" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="646" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A646" s="2"/>
       <c r="B646" s="2"/>
       <c r="C646" s="7"/>
     </row>
-    <row r="647" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="647" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A647" s="2"/>
       <c r="B647" s="2"/>
       <c r="C647" s="7"/>
     </row>
-    <row r="648" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="648" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A648" s="2"/>
       <c r="B648" s="2"/>
       <c r="C648" s="7"/>
     </row>
-    <row r="649" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="649" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A649" s="2"/>
       <c r="B649" s="2"/>
       <c r="C649" s="7"/>
     </row>
-    <row r="650" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="650" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A650" s="2"/>
       <c r="B650" s="2"/>
       <c r="C650" s="7"/>
     </row>
-    <row r="651" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="651" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A651" s="2"/>
       <c r="B651" s="2"/>
       <c r="C651" s="7"/>
     </row>
-    <row r="652" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="652" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A652" s="2"/>
       <c r="B652" s="2"/>
       <c r="C652" s="7"/>
     </row>
-    <row r="653" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="653" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A653" s="2"/>
       <c r="B653" s="2"/>
       <c r="C653" s="7"/>
     </row>
-    <row r="654" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="654" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A654" s="2"/>
       <c r="B654" s="2"/>
       <c r="C654" s="7"/>
     </row>
-    <row r="655" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="655" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A655" s="2"/>
       <c r="B655" s="2"/>
       <c r="C655" s="7"/>
     </row>
-    <row r="656" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="656" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A656" s="2"/>
       <c r="B656" s="2"/>
       <c r="C656" s="7"/>
     </row>
-    <row r="657" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="657" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A657" s="2"/>
       <c r="B657" s="2"/>
       <c r="C657" s="7"/>
     </row>
-    <row r="658" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="658" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A658" s="2"/>
       <c r="B658" s="2"/>
       <c r="C658" s="7"/>
     </row>
-    <row r="659" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="659" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A659" s="2"/>
       <c r="B659" s="2"/>
       <c r="C659" s="7"/>
     </row>
-    <row r="660" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="660" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A660" s="2"/>
       <c r="B660" s="2"/>
       <c r="C660" s="7"/>
     </row>
-    <row r="661" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="661" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A661" s="2"/>
       <c r="B661" s="2"/>
       <c r="C661" s="7"/>
     </row>
-    <row r="662" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="662" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A662" s="2"/>
       <c r="B662" s="2"/>
       <c r="C662" s="7"/>
     </row>
-    <row r="663" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="663" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A663" s="2"/>
       <c r="B663" s="2"/>
       <c r="C663" s="7"/>
     </row>
-    <row r="664" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="664" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A664" s="2"/>
       <c r="B664" s="2"/>
       <c r="C664" s="7"/>
     </row>
-    <row r="665" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="665" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A665" s="2"/>
       <c r="B665" s="2"/>
       <c r="C665" s="7"/>
     </row>
-    <row r="666" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="666" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A666" s="2"/>
       <c r="B666" s="2"/>
       <c r="C666" s="7"/>
     </row>
-    <row r="667" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="667" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A667" s="2"/>
       <c r="B667" s="2"/>
       <c r="C667" s="7"/>
     </row>
-    <row r="668" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="668" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A668" s="2"/>
       <c r="B668" s="2"/>
       <c r="C668" s="7"/>
     </row>
-    <row r="669" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="669" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A669" s="2"/>
       <c r="B669" s="2"/>
       <c r="C669" s="7"/>
     </row>
-    <row r="670" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="670" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A670" s="2"/>
       <c r="B670" s="2"/>
       <c r="C670" s="7"/>
     </row>
-    <row r="671" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="671" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A671" s="2"/>
       <c r="B671" s="2"/>
       <c r="C671" s="7"/>
     </row>
-    <row r="672" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="672" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A672" s="2"/>
       <c r="B672" s="2"/>
       <c r="C672" s="7"/>
     </row>
-    <row r="673" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="673" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A673" s="2"/>
       <c r="B673" s="2"/>
       <c r="C673" s="7"/>
     </row>
-    <row r="674" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="674" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A674" s="2"/>
       <c r="B674" s="2"/>
       <c r="C674" s="7"/>
     </row>
-    <row r="675" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="675" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A675" s="2"/>
       <c r="B675" s="2"/>
       <c r="C675" s="7"/>
     </row>
-    <row r="676" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="676" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A676" s="2"/>
       <c r="B676" s="2"/>
       <c r="C676" s="7"/>
     </row>
-    <row r="677" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="677" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A677" s="2"/>
       <c r="B677" s="2"/>
       <c r="C677" s="7"/>
     </row>
-    <row r="678" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="678" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A678" s="2"/>
       <c r="B678" s="2"/>
       <c r="C678" s="7"/>
     </row>
-    <row r="679" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="679" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A679" s="2"/>
       <c r="B679" s="2"/>
       <c r="C679" s="7"/>
     </row>
-    <row r="680" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="680" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A680" s="2"/>
       <c r="B680" s="2"/>
       <c r="C680" s="7"/>
     </row>
-    <row r="681" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="681" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A681" s="2"/>
       <c r="B681" s="2"/>
       <c r="C681" s="7"/>
     </row>
-    <row r="682" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="682" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A682" s="2"/>
       <c r="B682" s="2"/>
       <c r="C682" s="7"/>
     </row>
-    <row r="683" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="683" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A683" s="2"/>
       <c r="B683" s="2"/>
       <c r="C683" s="7"/>
     </row>
-    <row r="684" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="684" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A684" s="2"/>
       <c r="B684" s="2"/>
       <c r="C684" s="7"/>
     </row>
-    <row r="685" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="685" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A685" s="2"/>
       <c r="B685" s="2"/>
       <c r="C685" s="7"/>
     </row>
-    <row r="686" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="686" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A686" s="2"/>
       <c r="B686" s="2"/>
       <c r="C686" s="7"/>
     </row>
-    <row r="687" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="687" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A687" s="2"/>
       <c r="B687" s="2"/>
       <c r="C687" s="7"/>
     </row>
-    <row r="688" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="688" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A688" s="2"/>
       <c r="B688" s="2"/>
       <c r="C688" s="7"/>
     </row>
-    <row r="689" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="689" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A689" s="2"/>
       <c r="B689" s="2"/>
       <c r="C689" s="7"/>
     </row>
-    <row r="690" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="690" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A690" s="2"/>
       <c r="B690" s="2"/>
       <c r="C690" s="7"/>
     </row>
-    <row r="691" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="691" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A691" s="2"/>
       <c r="B691" s="2"/>
       <c r="C691" s="7"/>
     </row>
-    <row r="692" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="692" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A692" s="2"/>
       <c r="B692" s="2"/>
       <c r="C692" s="7"/>
     </row>
-    <row r="693" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="693" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A693" s="2"/>
       <c r="B693" s="2"/>
       <c r="C693" s="7"/>
     </row>
-    <row r="694" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="694" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A694" s="2"/>
       <c r="B694" s="2"/>
       <c r="C694" s="7"/>
     </row>
-    <row r="695" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="695" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A695" s="2"/>
       <c r="B695" s="2"/>
       <c r="C695" s="7"/>
     </row>
-    <row r="696" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="696" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A696" s="2"/>
       <c r="B696" s="2"/>
       <c r="C696" s="7"/>
     </row>
-    <row r="697" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="697" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A697" s="2"/>
       <c r="B697" s="2"/>
       <c r="C697" s="7"/>
     </row>
-    <row r="698" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="698" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A698" s="2"/>
       <c r="B698" s="2"/>
       <c r="C698" s="7"/>
     </row>
-    <row r="699" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="699" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A699" s="2"/>
       <c r="B699" s="2"/>
       <c r="C699" s="7"/>
     </row>
-    <row r="700" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="700" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A700" s="2"/>
       <c r="B700" s="2"/>
       <c r="C700" s="7"/>
     </row>
-    <row r="701" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="701" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A701" s="2"/>
       <c r="B701" s="2"/>
       <c r="C701" s="7"/>
     </row>
-    <row r="702" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="702" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A702" s="2"/>
       <c r="B702" s="2"/>
       <c r="C702" s="7"/>
     </row>
-    <row r="703" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="703" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A703" s="2"/>
       <c r="B703" s="2"/>
       <c r="C703" s="7"/>
     </row>
-    <row r="704" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="704" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A704" s="2"/>
       <c r="B704" s="2"/>
       <c r="C704" s="7"/>
     </row>
-    <row r="705" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="705" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A705" s="2"/>
       <c r="B705" s="2"/>
       <c r="C705" s="7"/>
     </row>
-    <row r="706" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="706" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A706" s="2"/>
       <c r="B706" s="2"/>
       <c r="C706" s="7"/>
     </row>
-    <row r="707" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="707" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A707" s="2"/>
       <c r="B707" s="2"/>
       <c r="C707" s="7"/>
     </row>
-    <row r="708" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="708" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A708" s="2"/>
       <c r="B708" s="2"/>
       <c r="C708" s="7"/>
     </row>
-    <row r="709" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="709" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A709" s="2"/>
       <c r="B709" s="2"/>
       <c r="C709" s="7"/>
     </row>
-    <row r="710" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="710" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A710" s="2"/>
       <c r="B710" s="2"/>
       <c r="C710" s="7"/>
     </row>
-    <row r="711" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="711" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A711" s="2"/>
       <c r="B711" s="2"/>
       <c r="C711" s="7"/>
     </row>
-    <row r="712" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="712" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A712" s="2"/>
       <c r="B712" s="2"/>
       <c r="C712" s="7"/>
     </row>
-    <row r="713" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="713" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A713" s="2"/>
       <c r="B713" s="2"/>
       <c r="C713" s="7"/>
     </row>
-    <row r="714" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="714" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A714" s="2"/>
       <c r="B714" s="2"/>
       <c r="C714" s="7"/>
     </row>
-    <row r="715" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="715" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A715" s="2"/>
       <c r="B715" s="2"/>
       <c r="C715" s="7"/>
     </row>
-    <row r="716" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="716" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A716" s="2"/>
       <c r="B716" s="2"/>
       <c r="C716" s="7"/>
     </row>
-    <row r="717" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="717" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A717" s="2"/>
       <c r="B717" s="2"/>
       <c r="C717" s="7"/>
     </row>
-    <row r="718" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="718" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A718" s="2"/>
       <c r="B718" s="2"/>
       <c r="C718" s="7"/>
     </row>
-    <row r="719" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="719" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A719" s="2"/>
       <c r="B719" s="2"/>
       <c r="C719" s="7"/>
     </row>
-    <row r="720" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="720" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A720" s="2"/>
       <c r="B720" s="2"/>
       <c r="C720" s="7"/>
     </row>
-    <row r="721" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="721" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A721" s="2"/>
       <c r="B721" s="2"/>
       <c r="C721" s="7"/>
     </row>
-    <row r="722" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="722" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A722" s="2"/>
       <c r="B722" s="2"/>
       <c r="C722" s="7"/>
     </row>
-    <row r="723" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="723" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A723" s="2"/>
       <c r="B723" s="2"/>
       <c r="C723" s="7"/>
     </row>
-    <row r="724" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="724" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A724" s="2"/>
       <c r="B724" s="2"/>
       <c r="C724" s="7"/>
     </row>
-    <row r="725" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="725" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A725" s="2"/>
       <c r="B725" s="2"/>
       <c r="C725" s="7"/>
     </row>
-    <row r="726" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="726" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A726" s="2"/>
       <c r="B726" s="2"/>
       <c r="C726" s="7"/>
     </row>
-    <row r="727" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="727" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A727" s="2"/>
       <c r="B727" s="2"/>
       <c r="C727" s="7"/>
     </row>
-    <row r="728" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="728" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A728" s="2"/>
       <c r="B728" s="2"/>
       <c r="C728" s="7"/>
     </row>
-    <row r="729" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="729" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A729" s="2"/>
       <c r="B729" s="2"/>
       <c r="C729" s="7"/>
     </row>
-    <row r="730" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="730" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A730" s="2"/>
       <c r="B730" s="2"/>
       <c r="C730" s="7"/>
     </row>
-    <row r="731" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="731" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A731" s="2"/>
       <c r="B731" s="2"/>
       <c r="C731" s="7"/>
     </row>
-    <row r="732" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="732" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A732" s="2"/>
       <c r="B732" s="2"/>
       <c r="C732" s="7"/>
     </row>
-    <row r="733" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="733" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A733" s="2"/>
       <c r="B733" s="2"/>
       <c r="C733" s="7"/>
     </row>
-    <row r="734" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="734" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A734" s="2"/>
       <c r="B734" s="2"/>
       <c r="C734" s="7"/>
     </row>
-    <row r="735" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="735" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A735" s="2"/>
       <c r="B735" s="2"/>
       <c r="C735" s="7"/>
     </row>
-    <row r="736" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="736" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A736" s="2"/>
       <c r="B736" s="2"/>
       <c r="C736" s="7"/>
     </row>
-    <row r="737" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="737" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A737" s="2"/>
       <c r="B737" s="2"/>
       <c r="C737" s="7"/>
     </row>
-    <row r="738" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="738" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A738" s="2"/>
       <c r="B738" s="2"/>
       <c r="C738" s="7"/>
     </row>
-    <row r="739" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="739" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A739" s="2"/>
       <c r="B739" s="2"/>
       <c r="C739" s="7"/>
     </row>
-    <row r="740" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="740" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A740" s="2"/>
       <c r="B740" s="2"/>
       <c r="C740" s="7"/>
     </row>
-    <row r="741" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="741" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A741" s="2"/>
       <c r="B741" s="2"/>
       <c r="C741" s="7"/>
     </row>
-    <row r="742" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="742" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A742" s="2"/>
       <c r="B742" s="2"/>
       <c r="C742" s="7"/>
     </row>
-    <row r="743" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="743" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A743" s="2"/>
       <c r="B743" s="2"/>
       <c r="C743" s="7"/>
     </row>
-    <row r="744" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="744" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A744" s="2"/>
       <c r="B744" s="2"/>
       <c r="C744" s="7"/>
     </row>
-    <row r="745" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="745" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A745" s="2"/>
       <c r="B745" s="2"/>
       <c r="C745" s="7"/>
     </row>
-    <row r="746" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="746" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A746" s="2"/>
       <c r="B746" s="2"/>
       <c r="C746" s="7"/>
     </row>
-    <row r="747" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="747" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A747" s="2"/>
       <c r="B747" s="2"/>
       <c r="C747" s="7"/>
     </row>
-    <row r="748" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="748" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A748" s="2"/>
       <c r="B748" s="2"/>
       <c r="C748" s="7"/>
     </row>
-    <row r="749" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="749" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A749" s="2"/>
       <c r="B749" s="2"/>
       <c r="C749" s="7"/>
     </row>
-    <row r="750" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="750" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A750" s="2"/>
       <c r="B750" s="2"/>
       <c r="C750" s="7"/>
     </row>
-    <row r="751" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="751" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A751" s="2"/>
       <c r="B751" s="2"/>
       <c r="C751" s="7"/>
     </row>
-    <row r="752" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="752" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A752" s="2"/>
       <c r="B752" s="2"/>
       <c r="C752" s="7"/>
     </row>
-    <row r="753" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="753" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A753" s="2"/>
       <c r="B753" s="2"/>
       <c r="C753" s="7"/>
     </row>
-    <row r="754" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="754" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A754" s="2"/>
       <c r="B754" s="2"/>
       <c r="C754" s="7"/>
     </row>
-    <row r="755" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="755" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A755" s="2"/>
       <c r="B755" s="2"/>
       <c r="C755" s="7"/>
     </row>
-    <row r="756" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="756" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A756" s="2"/>
       <c r="B756" s="2"/>
       <c r="C756" s="7"/>
     </row>
-    <row r="757" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="757" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A757" s="2"/>
       <c r="B757" s="2"/>
       <c r="C757" s="7"/>
     </row>
-    <row r="758" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="758" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A758" s="2"/>
       <c r="B758" s="2"/>
       <c r="C758" s="7"/>
     </row>
-    <row r="759" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="759" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A759" s="2"/>
       <c r="B759" s="2"/>
       <c r="C759" s="7"/>
     </row>
-    <row r="760" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="760" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A760" s="2"/>
       <c r="B760" s="2"/>
       <c r="C760" s="7"/>
     </row>
-    <row r="761" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="761" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A761" s="2"/>
       <c r="B761" s="2"/>
       <c r="C761" s="7"/>
     </row>
-    <row r="762" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="762" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A762" s="2"/>
       <c r="B762" s="2"/>
       <c r="C762" s="7"/>
     </row>
-    <row r="763" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="763" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A763" s="2"/>
       <c r="B763" s="2"/>
       <c r="C763" s="7"/>
     </row>
-    <row r="764" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="764" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A764" s="2"/>
       <c r="B764" s="2"/>
       <c r="C764" s="7"/>
     </row>
-    <row r="765" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="765" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A765" s="2"/>
       <c r="B765" s="2"/>
       <c r="C765" s="7"/>
     </row>
-    <row r="766" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="766" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A766" s="2"/>
       <c r="B766" s="2"/>
       <c r="C766" s="7"/>
     </row>
-    <row r="767" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="767" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A767" s="2"/>
       <c r="B767" s="2"/>
       <c r="C767" s="7"/>
     </row>
-    <row r="768" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="768" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A768" s="2"/>
       <c r="B768" s="2"/>
       <c r="C768" s="7"/>
     </row>
-    <row r="769" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="769" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A769" s="2"/>
       <c r="B769" s="2"/>
       <c r="C769" s="7"/>
     </row>
-    <row r="770" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="770" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A770" s="2"/>
       <c r="B770" s="2"/>
       <c r="C770" s="7"/>
     </row>
-    <row r="771" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="771" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A771" s="2"/>
       <c r="B771" s="2"/>
       <c r="C771" s="7"/>
     </row>
-    <row r="772" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="772" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A772" s="2"/>
       <c r="B772" s="2"/>
       <c r="C772" s="7"/>
     </row>
-    <row r="773" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="773" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A773" s="2"/>
       <c r="B773" s="2"/>
       <c r="C773" s="7"/>
     </row>
-    <row r="774" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="774" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A774" s="2"/>
       <c r="B774" s="2"/>
       <c r="C774" s="7"/>
     </row>
-    <row r="775" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="775" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A775" s="2"/>
       <c r="B775" s="2"/>
       <c r="C775" s="7"/>
     </row>
-    <row r="776" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="776" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A776" s="2"/>
       <c r="B776" s="2"/>
       <c r="C776" s="7"/>
     </row>
-    <row r="777" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="777" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A777" s="2"/>
       <c r="B777" s="2"/>
       <c r="C777" s="7"/>
     </row>
-    <row r="778" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="778" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A778" s="2"/>
       <c r="B778" s="2"/>
       <c r="C778" s="7"/>
     </row>
-    <row r="779" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="779" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A779" s="2"/>
       <c r="B779" s="2"/>
       <c r="C779" s="7"/>
     </row>
-    <row r="780" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="780" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A780" s="2"/>
       <c r="B780" s="2"/>
       <c r="C780" s="7"/>
     </row>
-    <row r="781" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="781" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A781" s="2"/>
       <c r="B781" s="2"/>
       <c r="C781" s="7"/>
     </row>
-    <row r="782" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="782" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A782" s="2"/>
       <c r="B782" s="2"/>
       <c r="C782" s="7"/>
     </row>
-    <row r="783" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="783" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A783" s="2"/>
       <c r="B783" s="2"/>
       <c r="C783" s="7"/>
     </row>
-    <row r="784" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="784" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A784" s="2"/>
       <c r="B784" s="2"/>
       <c r="C784" s="7"/>
     </row>
-    <row r="785" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="785" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A785" s="2"/>
       <c r="B785" s="2"/>
       <c r="C785" s="7"/>
     </row>
-    <row r="786" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="786" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A786" s="2"/>
       <c r="B786" s="2"/>
       <c r="C786" s="7"/>
     </row>
-    <row r="787" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="787" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A787" s="2"/>
       <c r="B787" s="2"/>
       <c r="C787" s="7"/>
     </row>
-    <row r="788" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="788" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A788" s="2"/>
       <c r="B788" s="2"/>
       <c r="C788" s="7"/>
     </row>
-    <row r="789" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="789" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A789" s="2"/>
       <c r="B789" s="2"/>
       <c r="C789" s="7"/>
     </row>
-    <row r="790" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="790" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A790" s="2"/>
       <c r="B790" s="2"/>
       <c r="C790" s="7"/>
     </row>
-    <row r="791" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="791" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A791" s="2"/>
       <c r="B791" s="2"/>
       <c r="C791" s="7"/>
     </row>
-    <row r="792" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="792" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A792" s="2"/>
       <c r="B792" s="2"/>
       <c r="C792" s="7"/>
     </row>
-    <row r="793" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="793" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A793" s="2"/>
       <c r="B793" s="2"/>
       <c r="C793" s="7"/>
     </row>
-    <row r="794" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="794" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A794" s="2"/>
       <c r="B794" s="2"/>
       <c r="C794" s="7"/>
     </row>
-    <row r="795" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="795" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A795" s="2"/>
       <c r="B795" s="2"/>
       <c r="C795" s="7"/>
     </row>
-    <row r="796" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="796" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A796" s="2"/>
       <c r="B796" s="2"/>
       <c r="C796" s="7"/>
     </row>
-    <row r="797" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="797" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A797" s="2"/>
       <c r="B797" s="2"/>
       <c r="C797" s="7"/>
     </row>
-    <row r="798" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="798" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A798" s="2"/>
       <c r="B798" s="2"/>
       <c r="C798" s="7"/>
     </row>
-    <row r="799" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="799" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A799" s="2"/>
       <c r="B799" s="2"/>
       <c r="C799" s="7"/>
     </row>
-    <row r="800" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="800" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A800" s="2"/>
       <c r="B800" s="2"/>
       <c r="C800" s="7"/>
     </row>
-    <row r="801" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="801" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A801" s="2"/>
       <c r="B801" s="2"/>
       <c r="C801" s="7"/>
     </row>
-    <row r="802" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="802" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A802" s="2"/>
       <c r="B802" s="2"/>
       <c r="C802" s="7"/>
     </row>
-    <row r="803" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="803" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A803" s="2"/>
       <c r="B803" s="2"/>
       <c r="C803" s="7"/>
     </row>
-    <row r="804" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="804" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A804" s="2"/>
       <c r="B804" s="2"/>
       <c r="C804" s="7"/>
     </row>
-    <row r="805" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="805" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A805" s="2"/>
       <c r="B805" s="2"/>
       <c r="C805" s="7"/>
     </row>
-    <row r="806" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="806" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A806" s="2"/>
       <c r="B806" s="2"/>
       <c r="C806" s="7"/>
     </row>
-    <row r="807" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="807" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A807" s="2"/>
       <c r="B807" s="2"/>
       <c r="C807" s="7"/>
     </row>
-    <row r="808" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="808" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A808" s="2"/>
       <c r="B808" s="2"/>
       <c r="C808" s="7"/>
     </row>
-    <row r="809" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="809" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A809" s="2"/>
       <c r="B809" s="2"/>
       <c r="C809" s="7"/>
     </row>
-    <row r="810" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="810" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A810" s="2"/>
       <c r="B810" s="2"/>
       <c r="C810" s="7"/>
     </row>
-    <row r="811" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="811" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A811" s="2"/>
       <c r="B811" s="2"/>
       <c r="C811" s="7"/>
     </row>
-    <row r="812" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="812" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A812" s="2"/>
       <c r="B812" s="2"/>
       <c r="C812" s="7"/>
     </row>
-    <row r="813" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="813" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A813" s="2"/>
       <c r="B813" s="2"/>
       <c r="C813" s="7"/>
     </row>
-    <row r="814" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="814" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A814" s="2"/>
       <c r="B814" s="2"/>
       <c r="C814" s="7"/>
     </row>
-    <row r="815" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="815" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A815" s="2"/>
       <c r="B815" s="2"/>
       <c r="C815" s="7"/>
     </row>
-    <row r="816" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="816" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A816" s="2"/>
       <c r="B816" s="2"/>
       <c r="C816" s="7"/>
     </row>
-    <row r="817" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="817" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A817" s="2"/>
       <c r="B817" s="2"/>
       <c r="C817" s="7"/>
     </row>
-    <row r="818" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="818" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A818" s="2"/>
       <c r="B818" s="2"/>
       <c r="C818" s="7"/>
     </row>
-    <row r="819" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="819" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A819" s="2"/>
       <c r="B819" s="2"/>
       <c r="C819" s="7"/>
     </row>
-    <row r="820" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="820" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A820" s="2"/>
       <c r="B820" s="2"/>
       <c r="C820" s="7"/>
     </row>
-    <row r="821" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="821" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A821" s="2"/>
       <c r="B821" s="2"/>
       <c r="C821" s="7"/>
     </row>
-    <row r="822" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="822" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A822" s="2"/>
       <c r="B822" s="2"/>
       <c r="C822" s="7"/>
     </row>
-    <row r="823" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="823" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A823" s="2"/>
       <c r="B823" s="2"/>
       <c r="C823" s="7"/>
     </row>
-    <row r="824" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="824" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A824" s="2"/>
       <c r="B824" s="2"/>
       <c r="C824" s="7"/>
     </row>
-    <row r="825" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="825" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A825" s="2"/>
       <c r="B825" s="2"/>
       <c r="C825" s="7"/>
     </row>
-    <row r="826" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="826" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A826" s="2"/>
       <c r="B826" s="2"/>
       <c r="C826" s="7"/>
     </row>
-    <row r="827" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="827" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A827" s="2"/>
       <c r="B827" s="2"/>
       <c r="C827" s="7"/>
     </row>
-    <row r="828" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="828" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A828" s="2"/>
       <c r="B828" s="2"/>
       <c r="C828" s="7"/>
     </row>
-    <row r="829" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="829" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A829" s="2"/>
       <c r="B829" s="2"/>
       <c r="C829" s="7"/>
     </row>
-    <row r="830" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="830" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A830" s="2"/>
       <c r="B830" s="2"/>
       <c r="C830" s="7"/>
     </row>
-    <row r="831" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="831" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A831" s="2"/>
       <c r="B831" s="2"/>
       <c r="C831" s="7"/>
     </row>
-    <row r="832" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="832" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A832" s="2"/>
       <c r="B832" s="2"/>
       <c r="C832" s="7"/>
     </row>
-    <row r="833" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="833" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A833" s="2"/>
       <c r="B833" s="2"/>
       <c r="C833" s="7"/>
     </row>
-    <row r="834" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="834" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A834" s="2"/>
       <c r="B834" s="2"/>
       <c r="C834" s="7"/>
     </row>
-    <row r="835" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="835" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A835" s="2"/>
       <c r="B835" s="2"/>
       <c r="C835" s="7"/>
     </row>
-    <row r="836" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="836" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A836" s="2"/>
       <c r="B836" s="2"/>
       <c r="C836" s="7"/>
     </row>
-    <row r="837" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="837" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A837" s="2"/>
       <c r="B837" s="2"/>
       <c r="C837" s="7"/>
     </row>
-    <row r="838" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="838" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A838" s="2"/>
       <c r="B838" s="2"/>
       <c r="C838" s="7"/>
     </row>
-    <row r="839" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="839" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A839" s="2"/>
       <c r="B839" s="2"/>
       <c r="C839" s="7"/>
     </row>
-    <row r="840" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="840" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A840" s="2"/>
       <c r="B840" s="2"/>
       <c r="C840" s="7"/>
     </row>
-    <row r="841" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="841" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A841" s="2"/>
       <c r="B841" s="2"/>
       <c r="C841" s="7"/>
     </row>
-    <row r="842" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="842" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A842" s="2"/>
       <c r="B842" s="2"/>
       <c r="C842" s="7"/>
     </row>
-    <row r="843" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="843" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A843" s="2"/>
       <c r="B843" s="2"/>
       <c r="C843" s="7"/>
     </row>
-    <row r="844" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="844" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A844" s="2"/>
       <c r="B844" s="2"/>
       <c r="C844" s="7"/>
     </row>
-    <row r="845" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="845" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A845" s="2"/>
       <c r="B845" s="2"/>
       <c r="C845" s="7"/>
     </row>
-    <row r="846" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="846" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A846" s="2"/>
       <c r="B846" s="2"/>
       <c r="C846" s="7"/>
     </row>
-    <row r="847" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="847" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A847" s="2"/>
       <c r="B847" s="2"/>
       <c r="C847" s="7"/>
     </row>
-    <row r="848" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="848" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A848" s="2"/>
       <c r="B848" s="2"/>
       <c r="C848" s="7"/>
     </row>
-    <row r="849" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="849" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A849" s="2"/>
       <c r="B849" s="2"/>
       <c r="C849" s="7"/>
     </row>
-    <row r="850" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="850" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A850" s="2"/>
       <c r="B850" s="2"/>
       <c r="C850" s="7"/>
     </row>
-    <row r="851" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="851" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A851" s="2"/>
       <c r="B851" s="2"/>
       <c r="C851" s="7"/>
     </row>
-    <row r="852" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="852" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A852" s="2"/>
       <c r="B852" s="2"/>
       <c r="C852" s="7"/>
     </row>
-    <row r="853" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="853" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A853" s="2"/>
       <c r="B853" s="2"/>
       <c r="C853" s="7"/>
     </row>
-    <row r="854" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="854" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A854" s="2"/>
       <c r="B854" s="2"/>
       <c r="C854" s="7"/>
     </row>
-    <row r="855" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="855" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A855" s="2"/>
       <c r="B855" s="2"/>
       <c r="C855" s="7"/>
     </row>
-    <row r="856" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="856" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A856" s="2"/>
       <c r="B856" s="2"/>
       <c r="C856" s="7"/>
     </row>
-    <row r="857" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="857" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A857" s="2"/>
       <c r="B857" s="2"/>
       <c r="C857" s="7"/>
     </row>
-    <row r="858" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="858" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A858" s="2"/>
       <c r="B858" s="2"/>
       <c r="C858" s="7"/>
     </row>
-    <row r="859" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="859" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A859" s="2"/>
       <c r="B859" s="2"/>
       <c r="C859" s="7"/>
     </row>
-    <row r="860" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="860" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A860" s="2"/>
       <c r="B860" s="2"/>
       <c r="C860" s="7"/>
     </row>
-    <row r="861" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="861" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A861" s="2"/>
       <c r="B861" s="2"/>
       <c r="C861" s="7"/>
     </row>
-    <row r="862" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="862" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A862" s="2"/>
       <c r="B862" s="2"/>
       <c r="C862" s="7"/>
     </row>
-    <row r="863" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="863" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A863" s="2"/>
       <c r="B863" s="2"/>
       <c r="C863" s="7"/>
     </row>
-    <row r="864" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="864" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A864" s="2"/>
       <c r="B864" s="2"/>
       <c r="C864" s="7"/>
     </row>
-    <row r="865" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="865" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A865" s="2"/>
       <c r="B865" s="2"/>
       <c r="C865" s="7"/>
     </row>
-    <row r="866" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="866" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A866" s="2"/>
       <c r="B866" s="2"/>
       <c r="C866" s="7"/>
     </row>
-    <row r="867" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="867" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A867" s="2"/>
       <c r="B867" s="2"/>
       <c r="C867" s="7"/>
     </row>
-    <row r="868" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="868" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A868" s="2"/>
       <c r="B868" s="2"/>
       <c r="C868" s="7"/>
     </row>
-    <row r="869" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="869" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A869" s="2"/>
       <c r="B869" s="2"/>
       <c r="C869" s="7"/>
     </row>
-    <row r="870" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="870" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A870" s="2"/>
       <c r="B870" s="2"/>
       <c r="C870" s="7"/>
     </row>
-    <row r="871" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="871" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A871" s="2"/>
       <c r="B871" s="2"/>
       <c r="C871" s="7"/>
     </row>
-    <row r="872" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="872" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A872" s="2"/>
       <c r="B872" s="2"/>
       <c r="C872" s="7"/>
     </row>
-    <row r="873" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="873" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A873" s="2"/>
       <c r="B873" s="2"/>
       <c r="C873" s="7"/>
     </row>
-    <row r="874" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="874" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A874" s="2"/>
       <c r="B874" s="2"/>
       <c r="C874" s="7"/>
     </row>
-    <row r="875" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="875" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A875" s="2"/>
       <c r="B875" s="2"/>
       <c r="C875" s="7"/>
     </row>
-    <row r="876" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="876" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A876" s="2"/>
       <c r="B876" s="2"/>
       <c r="C876" s="7"/>
     </row>
-    <row r="877" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="877" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A877" s="2"/>
       <c r="B877" s="2"/>
       <c r="C877" s="7"/>
     </row>
-    <row r="878" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="878" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A878" s="2"/>
       <c r="B878" s="2"/>
       <c r="C878" s="7"/>
     </row>
-    <row r="879" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="879" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A879" s="2"/>
       <c r="B879" s="2"/>
       <c r="C879" s="7"/>
     </row>
-    <row r="880" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="880" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A880" s="2"/>
       <c r="B880" s="2"/>
       <c r="C880" s="7"/>
     </row>
-    <row r="881" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="881" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A881" s="2"/>
       <c r="B881" s="2"/>
       <c r="C881" s="7"/>
     </row>
-    <row r="882" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="882" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A882" s="2"/>
       <c r="B882" s="2"/>
       <c r="C882" s="7"/>
     </row>
-    <row r="883" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="883" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A883" s="2"/>
       <c r="B883" s="2"/>
       <c r="C883" s="7"/>
     </row>
-    <row r="884" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="884" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A884" s="2"/>
       <c r="B884" s="2"/>
       <c r="C884" s="7"/>
     </row>
-    <row r="885" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="885" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A885" s="2"/>
       <c r="B885" s="2"/>
       <c r="C885" s="7"/>
     </row>
-    <row r="886" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="886" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A886" s="2"/>
       <c r="B886" s="2"/>
       <c r="C886" s="7"/>
     </row>
-    <row r="887" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="887" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A887" s="2"/>
       <c r="B887" s="2"/>
       <c r="C887" s="7"/>
     </row>
-    <row r="888" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="888" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A888" s="2"/>
       <c r="B888" s="2"/>
       <c r="C888" s="7"/>
     </row>
-    <row r="889" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="889" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A889" s="2"/>
       <c r="B889" s="2"/>
       <c r="C889" s="7"/>
     </row>
-    <row r="890" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="890" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A890" s="2"/>
       <c r="B890" s="2"/>
       <c r="C890" s="7"/>
     </row>
-    <row r="891" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="891" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A891" s="2"/>
       <c r="B891" s="2"/>
       <c r="C891" s="7"/>
     </row>
-    <row r="892" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="892" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A892" s="2"/>
       <c r="B892" s="2"/>
       <c r="C892" s="7"/>
     </row>
-    <row r="893" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="893" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A893" s="2"/>
       <c r="B893" s="2"/>
       <c r="C893" s="7"/>
     </row>
-    <row r="894" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="894" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A894" s="2"/>
       <c r="B894" s="2"/>
       <c r="C894" s="7"/>
     </row>
-    <row r="895" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="895" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A895" s="2"/>
       <c r="B895" s="2"/>
       <c r="C895" s="7"/>
     </row>
-    <row r="896" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="896" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A896" s="2"/>
       <c r="B896" s="2"/>
       <c r="C896" s="7"/>
     </row>
-    <row r="897" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="897" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A897" s="2"/>
       <c r="B897" s="2"/>
       <c r="C897" s="7"/>
     </row>
-    <row r="898" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="898" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A898" s="2"/>
       <c r="B898" s="2"/>
       <c r="C898" s="7"/>
     </row>
-    <row r="899" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="899" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A899" s="2"/>
       <c r="B899" s="2"/>
       <c r="C899" s="7"/>
     </row>
-    <row r="900" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="900" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A900" s="2"/>
       <c r="B900" s="2"/>
       <c r="C900" s="7"/>
     </row>
-    <row r="901" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="901" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A901" s="2"/>
       <c r="B901" s="2"/>
       <c r="C901" s="7"/>
     </row>
-    <row r="902" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="902" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A902" s="2"/>
       <c r="B902" s="2"/>
       <c r="C902" s="7"/>
     </row>
-    <row r="903" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="903" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A903" s="2"/>
       <c r="B903" s="2"/>
       <c r="C903" s="7"/>
     </row>
-    <row r="904" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="904" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A904" s="2"/>
       <c r="B904" s="2"/>
       <c r="C904" s="7"/>
     </row>
-    <row r="905" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="905" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A905" s="2"/>
       <c r="B905" s="2"/>
       <c r="C905" s="7"/>
     </row>
-    <row r="906" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="906" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A906" s="2"/>
       <c r="B906" s="2"/>
       <c r="C906" s="7"/>
     </row>
-    <row r="907" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="907" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A907" s="2"/>
       <c r="B907" s="2"/>
       <c r="C907" s="7"/>
     </row>
-    <row r="908" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="908" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A908" s="2"/>
       <c r="B908" s="2"/>
       <c r="C908" s="7"/>
     </row>
-    <row r="909" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="909" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A909" s="2"/>
       <c r="B909" s="2"/>
       <c r="C909" s="7"/>
     </row>
-    <row r="910" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="910" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A910" s="2"/>
       <c r="B910" s="2"/>
       <c r="C910" s="7"/>
     </row>
-    <row r="911" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="911" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A911" s="2"/>
       <c r="B911" s="2"/>
       <c r="C911" s="7"/>
     </row>
-    <row r="912" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="912" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A912" s="2"/>
       <c r="B912" s="2"/>
       <c r="C912" s="7"/>
     </row>
-    <row r="913" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="913" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A913" s="2"/>
       <c r="B913" s="2"/>
       <c r="C913" s="7"/>
     </row>
-    <row r="914" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="914" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A914" s="2"/>
       <c r="B914" s="2"/>
       <c r="C914" s="7"/>
     </row>
-    <row r="915" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="915" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A915" s="2"/>
       <c r="B915" s="2"/>
       <c r="C915" s="7"/>
     </row>
-    <row r="916" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="916" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A916" s="2"/>
       <c r="B916" s="2"/>
       <c r="C916" s="7"/>
     </row>
-    <row r="917" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="917" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A917" s="2"/>
       <c r="B917" s="2"/>
       <c r="C917" s="7"/>
     </row>
-    <row r="918" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="918" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A918" s="2"/>
       <c r="B918" s="2"/>
       <c r="C918" s="7"/>
     </row>
-    <row r="919" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="919" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A919" s="2"/>
       <c r="B919" s="2"/>
       <c r="C919" s="7"/>
     </row>
-    <row r="920" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="920" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A920" s="2"/>
       <c r="B920" s="2"/>
       <c r="C920" s="7"/>
     </row>
-    <row r="921" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="921" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A921" s="2"/>
       <c r="B921" s="2"/>
       <c r="C921" s="7"/>
     </row>
-    <row r="922" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="922" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A922" s="2"/>
       <c r="B922" s="2"/>
       <c r="C922" s="7"/>
     </row>
-    <row r="923" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="923" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A923" s="2"/>
       <c r="B923" s="2"/>
       <c r="C923" s="7"/>
     </row>
-    <row r="924" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="924" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A924" s="2"/>
       <c r="B924" s="2"/>
       <c r="C924" s="7"/>
     </row>
-    <row r="925" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="925" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A925" s="2"/>
       <c r="B925" s="2"/>
       <c r="C925" s="7"/>
     </row>
-    <row r="926" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="926" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A926" s="2"/>
       <c r="B926" s="2"/>
       <c r="C926" s="7"/>
     </row>
-    <row r="927" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="927" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A927" s="2"/>
       <c r="B927" s="2"/>
       <c r="C927" s="7"/>
     </row>
-    <row r="928" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="928" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A928" s="2"/>
       <c r="B928" s="2"/>
       <c r="C928" s="7"/>
     </row>
-    <row r="929" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="929" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A929" s="2"/>
       <c r="B929" s="2"/>
       <c r="C929" s="7"/>
     </row>
-    <row r="930" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="930" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A930" s="2"/>
       <c r="B930" s="2"/>
       <c r="C930" s="7"/>
     </row>
-    <row r="931" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="931" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A931" s="2"/>
       <c r="B931" s="2"/>
       <c r="C931" s="7"/>
     </row>
-    <row r="932" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="932" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A932" s="2"/>
       <c r="B932" s="2"/>
       <c r="C932" s="7"/>
     </row>
-    <row r="933" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="933" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A933" s="2"/>
       <c r="B933" s="2"/>
       <c r="C933" s="7"/>
     </row>
-    <row r="934" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="934" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A934" s="2"/>
       <c r="B934" s="2"/>
       <c r="C934" s="7"/>
     </row>
-    <row r="935" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="935" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A935" s="2"/>
       <c r="B935" s="2"/>
       <c r="C935" s="7"/>
     </row>
-    <row r="936" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="936" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A936" s="2"/>
       <c r="B936" s="2"/>
       <c r="C936" s="7"/>
     </row>
-    <row r="937" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="937" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A937" s="2"/>
       <c r="B937" s="2"/>
       <c r="C937" s="7"/>
     </row>
-    <row r="938" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="938" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A938" s="2"/>
       <c r="B938" s="2"/>
       <c r="C938" s="7"/>
     </row>
-    <row r="939" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="939" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A939" s="2"/>
       <c r="B939" s="2"/>
       <c r="C939" s="7"/>
     </row>
-    <row r="940" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="940" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A940" s="2"/>
       <c r="B940" s="2"/>
       <c r="C940" s="7"/>
     </row>
-    <row r="941" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="941" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A941" s="2"/>
       <c r="B941" s="2"/>
       <c r="C941" s="7"/>
     </row>
-    <row r="942" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="942" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A942" s="2"/>
       <c r="B942" s="2"/>
       <c r="C942" s="7"/>
     </row>
-    <row r="943" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="943" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A943" s="2"/>
       <c r="B943" s="2"/>
       <c r="C943" s="7"/>
     </row>
-    <row r="944" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="944" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A944" s="2"/>
       <c r="B944" s="2"/>
       <c r="C944" s="7"/>
     </row>
-    <row r="945" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="945" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A945" s="2"/>
       <c r="B945" s="2"/>
       <c r="C945" s="7"/>
     </row>
-    <row r="946" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="946" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A946" s="2"/>
       <c r="B946" s="2"/>
       <c r="C946" s="7"/>
     </row>
-    <row r="947" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="947" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A947" s="2"/>
       <c r="B947" s="2"/>
       <c r="C947" s="7"/>
     </row>
-    <row r="948" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="948" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A948" s="2"/>
       <c r="B948" s="2"/>
       <c r="C948" s="7"/>
     </row>
-    <row r="949" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="949" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A949" s="2"/>
       <c r="B949" s="2"/>
       <c r="C949" s="7"/>
     </row>
-    <row r="950" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="950" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A950" s="2"/>
       <c r="B950" s="2"/>
       <c r="C950" s="7"/>
     </row>
-    <row r="951" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="951" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A951" s="2"/>
       <c r="B951" s="2"/>
       <c r="C951" s="7"/>
     </row>
-    <row r="952" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="952" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A952" s="2"/>
       <c r="B952" s="2"/>
       <c r="C952" s="7"/>
     </row>
-    <row r="953" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="953" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A953" s="2"/>
       <c r="B953" s="2"/>
       <c r="C953" s="7"/>
     </row>
-    <row r="954" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="954" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A954" s="2"/>
       <c r="B954" s="2"/>
       <c r="C954" s="7"/>
     </row>
-    <row r="955" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="955" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A955" s="2"/>
       <c r="B955" s="2"/>
       <c r="C955" s="7"/>
     </row>
-    <row r="956" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="956" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A956" s="2"/>
       <c r="B956" s="2"/>
       <c r="C956" s="7"/>
     </row>
-    <row r="957" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="957" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A957" s="2"/>
       <c r="B957" s="2"/>
       <c r="C957" s="7"/>
     </row>
-    <row r="958" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="958" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A958" s="2"/>
       <c r="B958" s="2"/>
       <c r="C958" s="7"/>
     </row>
-    <row r="959" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="959" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A959" s="2"/>
       <c r="B959" s="2"/>
       <c r="C959" s="7"/>
     </row>
-    <row r="960" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="960" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A960" s="2"/>
       <c r="B960" s="2"/>
       <c r="C960" s="7"/>
     </row>
-    <row r="961" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="961" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A961" s="2"/>
       <c r="B961" s="2"/>
       <c r="C961" s="7"/>
     </row>
-    <row r="962" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="962" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A962" s="2"/>
       <c r="B962" s="2"/>
       <c r="C962" s="7"/>
     </row>
-    <row r="963" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="963" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A963" s="2"/>
       <c r="B963" s="2"/>
       <c r="C963" s="7"/>
     </row>
-    <row r="964" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="964" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A964" s="2"/>
       <c r="B964" s="2"/>
       <c r="C964" s="7"/>
     </row>
-    <row r="965" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="965" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A965" s="2"/>
       <c r="B965" s="2"/>
       <c r="C965" s="7"/>
     </row>
-    <row r="966" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="966" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A966" s="2"/>
       <c r="B966" s="2"/>
       <c r="C966" s="7"/>
     </row>
-    <row r="967" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="967" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A967" s="2"/>
       <c r="B967" s="2"/>
       <c r="C967" s="7"/>
     </row>
-    <row r="968" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="968" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A968" s="2"/>
       <c r="B968" s="2"/>
       <c r="C968" s="7"/>
     </row>
-    <row r="969" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="969" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A969" s="2"/>
       <c r="B969" s="2"/>
       <c r="C969" s="7"/>
     </row>
-    <row r="970" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="970" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A970" s="2"/>
       <c r="B970" s="2"/>
       <c r="C970" s="7"/>
     </row>
-    <row r="971" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="971" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A971" s="2"/>
       <c r="B971" s="2"/>
       <c r="C971" s="7"/>
     </row>
-    <row r="972" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="972" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A972" s="2"/>
       <c r="B972" s="2"/>
       <c r="C972" s="7"/>
     </row>
-    <row r="973" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="973" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A973" s="2"/>
       <c r="B973" s="2"/>
       <c r="C973" s="7"/>
     </row>
-    <row r="974" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="974" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A974" s="2"/>
       <c r="B974" s="2"/>
       <c r="C974" s="7"/>
     </row>
-    <row r="975" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="975" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A975" s="2"/>
       <c r="B975" s="2"/>
       <c r="C975" s="7"/>
     </row>
-    <row r="976" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="976" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A976" s="2"/>
       <c r="B976" s="2"/>
       <c r="C976" s="7"/>
     </row>
-    <row r="977" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="977" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A977" s="2"/>
       <c r="B977" s="2"/>
       <c r="C977" s="7"/>
     </row>
-    <row r="978" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="978" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A978" s="2"/>
       <c r="B978" s="2"/>
       <c r="C978" s="7"/>
     </row>
-    <row r="979" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="979" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A979" s="2"/>
       <c r="B979" s="2"/>
       <c r="C979" s="7"/>
     </row>
-    <row r="980" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="980" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A980" s="2"/>
       <c r="B980" s="2"/>
       <c r="C980" s="7"/>
     </row>
-    <row r="981" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="981" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A981" s="2"/>
       <c r="B981" s="2"/>
       <c r="C981" s="7"/>
     </row>
-    <row r="982" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="982" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A982" s="2"/>
       <c r="B982" s="2"/>
       <c r="C982" s="7"/>
     </row>
-    <row r="983" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="983" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A983" s="2"/>
       <c r="B983" s="2"/>
       <c r="C983" s="7"/>
     </row>
-    <row r="984" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="984" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A984" s="2"/>
       <c r="B984" s="2"/>
       <c r="C984" s="7"/>
     </row>
-    <row r="985" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="985" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A985" s="2"/>
       <c r="B985" s="2"/>
       <c r="C985" s="7"/>
     </row>
-    <row r="986" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="986" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A986" s="2"/>
       <c r="B986" s="2"/>
       <c r="C986" s="7"/>
     </row>
-    <row r="987" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="987" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A987" s="2"/>
       <c r="B987" s="2"/>
       <c r="C987" s="7"/>
     </row>
-    <row r="988" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="988" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A988" s="2"/>
       <c r="B988" s="2"/>
       <c r="C988" s="7"/>
     </row>
-    <row r="989" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="989" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A989" s="2"/>
       <c r="B989" s="2"/>
       <c r="C989" s="7"/>
     </row>
-    <row r="990" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="990" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A990" s="2"/>
       <c r="B990" s="2"/>
       <c r="C990" s="7"/>
     </row>
-    <row r="991" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="991" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A991" s="2"/>
       <c r="B991" s="2"/>
       <c r="C991" s="7"/>
     </row>
-    <row r="992" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="992" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A992" s="2"/>
       <c r="B992" s="2"/>
       <c r="C992" s="7"/>
     </row>
-    <row r="993" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="993" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A993" s="2"/>
       <c r="B993" s="2"/>
       <c r="C993" s="7"/>
     </row>
-    <row r="994" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="994" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A994" s="2"/>
       <c r="B994" s="2"/>
       <c r="C994" s="7"/>
     </row>
-    <row r="995" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="995" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A995" s="2"/>
       <c r="B995" s="2"/>
       <c r="C995" s="7"/>
     </row>
-    <row r="996" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="996" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A996" s="2"/>
       <c r="B996" s="2"/>
       <c r="C996" s="7"/>
     </row>
-    <row r="997" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="997" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A997" s="2"/>
       <c r="B997" s="2"/>
       <c r="C997" s="7"/>
     </row>
-    <row r="998" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="998" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A998" s="2"/>
       <c r="B998" s="2"/>
       <c r="C998" s="7"/>
     </row>
-    <row r="999" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="999" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A999" s="2"/>
       <c r="B999" s="2"/>
       <c r="C999" s="7"/>
     </row>
-    <row r="1000" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="1000" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A1000" s="2"/>
       <c r="B1000" s="2"/>
       <c r="C1000" s="7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:C184" xr:uid="{00000000-0001-0000-0000-000000000000}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:C184">
       <sortCondition ref="A1:A184"/>
     </sortState>
   </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>⌂</vt:lpstr>
       <vt:lpstr>English language</vt:lpstr>
       <vt:lpstr>Hrvatski jezik</vt:lpstr>
       <vt:lpstr>Slovenski jezik</vt:lpstr>
       <vt:lpstr>Српски језик</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>